--- v2 (2026-07-25)
+++ v3 (2026-07-25)
@@ -887,62 +887,62 @@
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>Vicenta Formation</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Centre Delta-Infini</x:t>
   </x:si>
   <x:si>
+    <x:t>Corps modelage</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>Les massages du monde</x:t>
+  </x:si>
+  <x:si>
     <x:t>Rehaussement de cils</x:t>
   </x:si>
   <x:si>
-    <x:t>Les massages du monde</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National des Arts Techniques</x:t>
   </x:si>
   <x:si>
     <x:t>CNAT</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté</x:t>
@@ -1691,119 +1691,119 @@
   <x:si>
     <x:t>Praticien spa (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Mge Diffusion Bien Etre</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - Initiation toutes zones visage: lèvres, yeux, sourcils</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro esthétique, cosmétique, parfumerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP M Casarès</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ÉRUDIS Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Groupe Peyrefitte </x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Leau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formabeauté</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORMAPLUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
     <x:t>praticien SPA</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro esthétique, cosmétique, parfumerie</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LPO H Leroy</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Les Pennes-Mirabeau</x:t>
   </x:si>
   <x:si>
-    <x:t>Formabeauté</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>École Terrade Toulon</x:t>
   </x:si>
   <x:si>
-    <x:t>ÉRUDIS Formation</x:t>
-[...17 lines deleted...]
-    <x:t xml:space="preserve">Groupe Peyrefitte </x:t>
+    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option C cosmétologie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option C cosmétologie (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>École technique privée d'esthétique et de coiffure Vinceta</x:t>
   </x:si>
   <x:si>
     <x:t>Vinceta formation</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>SPA praticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Contrat de Professionnalisation)</x:t>
@@ -1955,57 +1955,57 @@
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + 4 modelages corps</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + spécialisation soins du corps</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté|Formaplus Beauté - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique, cosmétique, parfumerie (cursus partiel)</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP esthétique, cosmétique, parfumerie + spécialisation prothésie ongulaire + maquillage + dermopigmentation esthétique</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + maquillage + prothésie ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel haute couture et défilés</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>CAP esthétique, cosmétique, parfumerie + spécialisation prothésie ongulaire + maquillage + dermopigmentation esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Réaliser une tricopigmentation - cycle débutant</x:t>
   </x:si>
   <x:si>
     <x:t>Cr2 - Derma Implant Hair Repair Solution</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus eyeliner classique</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réaliser une tricopigmentation - cycle confirmé</x:t>
   </x:si>
@@ -5514,385 +5514,385 @@
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>554425</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>554426</x:v>
+        <x:v>554410</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>554410</x:v>
+        <x:v>554412</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>554412</x:v>
+        <x:v>554433</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>554433</x:v>
+        <x:v>554449</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>554449</x:v>
+        <x:v>554451</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>554451</x:v>
+        <x:v>554426</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>144</x:v>
@@ -9840,1140 +9840,1140 @@
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>556848</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H125" s="0" t="s">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>571476</x:v>
+        <x:v>544961</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="H126" s="14" t="s"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s">
+        <x:v>158</x:v>
+      </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>575101</x:v>
+        <x:v>547258</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>549164</x:v>
+        <x:v>571476</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>546749</x:v>
+        <x:v>575101</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>549164</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>546819</x:v>
+        <x:v>546749</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>549461</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>544961</x:v>
+        <x:v>546819</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>268</x:v>
-[...2 lines deleted...]
-        <x:v>158</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>547258</x:v>
+        <x:v>549461</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>156</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
-      <x:c r="E134" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>205</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>552709</x:v>
+        <x:v>566440</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H135" s="0" t="s">
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>549169</x:v>
+        <x:v>552709</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>549172</x:v>
+        <x:v>549169</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>566896</x:v>
+        <x:v>549172</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>544946</x:v>
+        <x:v>566896</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>268</x:v>
-[...2 lines deleted...]
-        <x:v>158</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>547249</x:v>
+        <x:v>544946</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>236</x:v>
-[...1 lines deleted...]
-      <x:c r="H140" s="14" t="s"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s">
+        <x:v>158</x:v>
+      </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>548749</x:v>
+        <x:v>547249</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>546739</x:v>
+        <x:v>548749</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>151</x:v>
-[...1 lines deleted...]
-      <x:c r="C142" s="15" t="s"/>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C142" s="15" t="n">
+        <x:v>36331</x:v>
+      </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s"/>
+      <x:c r="E142" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>153</x:v>
-[...1 lines deleted...]
-      <x:c r="J142" s="14" t="s"/>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="J142" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>581244</x:v>
+        <x:v>546739</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>566768</x:v>
+        <x:v>581244</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
@@ -11010,66 +11010,66 @@
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>566440</x:v>
+        <x:v>566768</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>80</x:v>
@@ -12399,51 +12399,51 @@
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>591094</x:v>
       </x:c>
@@ -18627,372 +18627,371 @@
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>616204</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>447</x:v>
-[...1 lines deleted...]
-      <x:c r="C288" s="15" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C288" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>444</x:v>
-[...1 lines deleted...]
-      <x:c r="J288" s="14" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="J288" s="14" t="s">
+        <x:v>108</x:v>
+      </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>630548</x:v>
+        <x:v>612559</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>612559</x:v>
+        <x:v>612571</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>612571</x:v>
+        <x:v>612594</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>612594</x:v>
+        <x:v>612616</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>612616</x:v>
+        <x:v>623093</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>108</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>623093</x:v>
+        <x:v>630548</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
@@ -19174,250 +19173,250 @@
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>632368</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>623096</x:v>
+        <x:v>628771</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>623074</x:v>
+        <x:v>628780</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>628771</x:v>
+        <x:v>623096</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>628780</x:v>
+        <x:v>623074</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
@@ -22082,2462 +22081,2460 @@
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>631165</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>236</x:v>
-[...1 lines deleted...]
-      <x:c r="H352" s="14" t="s"/>
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="H352" s="14" t="s">
+        <x:v>526</x:v>
+      </x:c>
       <x:c r="I352" s="16" t="s">
-        <x:v>237</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>601184</x:v>
+        <x:v>583441</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>537</x:v>
-[...1 lines deleted...]
-      <x:c r="C353" s="3" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C353" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
-        <x:v>525</x:v>
-[...2 lines deleted...]
-        <x:v>526</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="J353" s="0" t="s">
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>583441</x:v>
+        <x:v>601184</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>606176</x:v>
+        <x:v>596564</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
-      <x:c r="E355" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>604366</x:v>
+        <x:v>596569</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
-      <x:c r="E356" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>205</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>607537</x:v>
+        <x:v>596574</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>156</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
-      <x:c r="E357" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>268</x:v>
-[...2 lines deleted...]
-        <x:v>158</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>172</x:v>
-[...2 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>605602</x:v>
+        <x:v>630292</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
-      <x:c r="E358" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>205</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>607613</x:v>
+        <x:v>630296</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>156</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
-      <x:c r="E359" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>237</x:v>
-[...2 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>601408</x:v>
+        <x:v>630306</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
-      <x:c r="E360" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>598922</x:v>
+        <x:v>597015</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
-      <x:c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>600288</x:v>
+        <x:v>624552</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>235</x:v>
-[...1 lines deleted...]
-      <x:c r="C362" s="15" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C362" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="J362" s="14" t="s"/>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="J362" s="14" t="s">
+        <x:v>108</x:v>
+      </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>630301</x:v>
+        <x:v>624553</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>588526</x:v>
+        <x:v>606176</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>142</x:v>
-[...1 lines deleted...]
-      <x:c r="C364" s="15" t="s"/>
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C364" s="15" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D364" s="15" t="s"/>
-      <x:c r="E364" s="14" t="s"/>
+      <x:c r="E364" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="J364" s="14" t="s"/>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="J364" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>630298</x:v>
+        <x:v>604366</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
+      <x:c r="E365" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H365" s="0" t="s">
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>596927</x:v>
+        <x:v>607537</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
-        <x:v>539</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
-      <x:c r="E366" s="14" t="s"/>
+      <x:c r="E366" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>548</x:v>
-[...1 lines deleted...]
-      <x:c r="H366" s="14" t="s"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H366" s="14" t="s">
+        <x:v>158</x:v>
+      </x:c>
       <x:c r="I366" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>596928</x:v>
+        <x:v>605602</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
+      <x:c r="E367" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="G367" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H367" s="0" t="s">
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>550</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>596571</x:v>
+        <x:v>607613</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
-        <x:v>539</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
-      <x:c r="E368" s="14" t="s"/>
+      <x:c r="E368" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>596576</x:v>
+        <x:v>601408</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
+      <x:c r="E369" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>597006</x:v>
+        <x:v>598922</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
-        <x:v>539</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
-      <x:c r="E370" s="14" t="s"/>
+      <x:c r="E370" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>597012</x:v>
+        <x:v>600288</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>224</x:v>
-[...2 lines deleted...]
-        <x:v>108</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>597018</x:v>
+        <x:v>630301</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
-        <x:v>539</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>597019</x:v>
+        <x:v>588526</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>108</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>597015</x:v>
+        <x:v>630298</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>624552</x:v>
+        <x:v>596927</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>624553</x:v>
+        <x:v>596928</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>596564</x:v>
+        <x:v>596571</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>596569</x:v>
+        <x:v>596576</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>596574</x:v>
+        <x:v>597006</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>275</x:v>
-[...1 lines deleted...]
-      <x:c r="C379" s="3" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C379" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="J379" s="0" t="s">
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>630292</x:v>
+        <x:v>597012</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>136</x:v>
-[...1 lines deleted...]
-      <x:c r="C380" s="15" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C380" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="J380" s="14" t="s"/>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="J380" s="14" t="s">
+        <x:v>108</x:v>
+      </x:c>
       <x:c r="K380" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>630296</x:v>
+        <x:v>597018</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="C381" s="3" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C381" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="J381" s="0" t="s">
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>630306</x:v>
+        <x:v>597019</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>609235</x:v>
+        <x:v>611615</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
+      <x:c r="E383" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="G383" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H383" s="0" t="s">
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>624555</x:v>
+        <x:v>600329</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>601137</x:v>
+        <x:v>600450</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>598926</x:v>
+        <x:v>607440</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>606022</x:v>
+        <x:v>603609</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H387" s="0" t="s">
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>607404</x:v>
+        <x:v>608234</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>611615</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>157</x:v>
-[...2 lines deleted...]
-        <x:v>158</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>600329</x:v>
+        <x:v>598926</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>600450</x:v>
+        <x:v>606022</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>607440</x:v>
+        <x:v>607404</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>603609</x:v>
+        <x:v>601137</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
-      <x:c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>216</x:v>
-[...2 lines deleted...]
-        <x:v>217</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>608234</x:v>
+        <x:v>624555</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>635361</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -24550,51 +24547,51 @@
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>611612</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -24607,51 +24604,51 @@
       <x:c r="L396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>634729</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -24661,108 +24658,108 @@
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>623075</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>624558</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -24775,51 +24772,51 @@
       <x:c r="L399" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>602670</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
@@ -24834,51 +24831,51 @@
       <x:c r="L400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>602402</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -24888,162 +24885,162 @@
       <x:c r="L401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>587944</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>606177</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>616200</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
@@ -25056,51 +25053,51 @@
       <x:c r="L404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>616212</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H405" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -25116,108 +25113,108 @@
       <x:c r="L405" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>607526</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>624549</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -25227,51 +25224,51 @@
       <x:c r="L407" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>612674</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
@@ -25284,51 +25281,51 @@
       <x:c r="L408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>612676</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -25341,51 +25338,51 @@
       <x:c r="L409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>507653</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
@@ -25400,54 +25397,54 @@
       <x:c r="L410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>601133</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -25457,54 +25454,54 @@
       <x:c r="L411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>601135</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
@@ -25516,108 +25513,108 @@
       <x:c r="L412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>601136</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>601138</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
@@ -25632,162 +25629,162 @@
       <x:c r="L414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>601331</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>596925</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>596933</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -25800,51 +25797,51 @@
       <x:c r="L417" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>601411</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
@@ -25859,51 +25856,51 @@
       <x:c r="L418" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>600452</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
@@ -25916,51 +25913,51 @@
       <x:c r="L419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>598919</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -25973,51 +25970,51 @@
       <x:c r="L420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>600667</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -26030,51 +26027,51 @@
       <x:c r="L421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>601333</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
@@ -26089,51 +26086,51 @@
       <x:c r="L422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>601124</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -26146,54 +26143,54 @@
       <x:c r="L423" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>606021</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
@@ -26205,54 +26202,54 @@
       <x:c r="L424" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>606023</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -26262,54 +26259,54 @@
       <x:c r="L425" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>606024</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
@@ -26321,54 +26318,54 @@
       <x:c r="L426" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>606026</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -26381,108 +26378,108 @@
       <x:c r="L427" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>604171</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>626498</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -26495,51 +26492,51 @@
       <x:c r="L429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>607285</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
@@ -26554,361 +26551,361 @@
       <x:c r="L430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>633176</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>630295</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>630297</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>630305</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>630307</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>630308</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>627912</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -26921,51 +26918,51 @@
       <x:c r="L437" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>607439</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
         <x:v>206</x:v>
@@ -26982,51 +26979,51 @@
       <x:c r="L438" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>607557</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -27042,54 +27039,54 @@
       <x:c r="L439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>605608</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
         <x:v>159</x:v>
@@ -27103,51 +27100,51 @@
       <x:c r="L440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>600307</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -27160,104 +27157,104 @@
       <x:c r="L441" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>600445</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>597158</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -27273,552 +27270,552 @@
       <x:c r="L443" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>599118</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>596562</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>596565</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>596567</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>596570</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>596572</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>596577</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>597020</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>597022</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>597023</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -27828,273 +27825,273 @@
       <x:c r="L453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>628926</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>597007</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>597008</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>597011</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>597014</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
@@ -28109,51 +28106,51 @@
       <x:c r="L458" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>600461</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38447</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -28166,51 +28163,51 @@
       <x:c r="L459" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>600462</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
@@ -28225,51 +28222,51 @@
       <x:c r="L460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>611607</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -28285,51 +28282,51 @@
       <x:c r="L461" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>604747</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
         <x:v>206</x:v>
@@ -28346,51 +28343,51 @@
       <x:c r="L462" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>604748</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -28406,51 +28403,51 @@
       <x:c r="L463" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>605178</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
@@ -28465,51 +28462,51 @@
       <x:c r="L464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>607282</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
@@ -28522,51 +28519,51 @@
       <x:c r="L465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>601134</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
@@ -28581,162 +28578,162 @@
       <x:c r="L466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>601332</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>620504</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>620505</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -28749,54 +28746,54 @@
       <x:c r="L469" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>606025</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
         <x:v>76</x:v>
@@ -28810,51 +28807,51 @@
       <x:c r="L470" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>609666</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -28870,51 +28867,51 @@
       <x:c r="L471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>600330</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
         <x:v>206</x:v>
@@ -28931,51 +28928,51 @@
       <x:c r="L472" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>607558</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -28991,51 +28988,51 @@
       <x:c r="L473" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>607612</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I474" s="16" t="s">
@@ -29050,51 +29047,51 @@
       <x:c r="L474" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>509602</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -29107,330 +29104,330 @@
       <x:c r="L475" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>601412</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>596575</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>596926</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>596931</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>596932</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>596934</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -29443,330 +29440,330 @@
       <x:c r="L481" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>477214</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>597005</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>597010</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>635355</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>635362</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>624559</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H487" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -29782,51 +29779,51 @@
       <x:c r="L487" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>604157</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
@@ -29841,54 +29838,54 @@
       <x:c r="L488" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>606017</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -29898,54 +29895,54 @@
       <x:c r="L489" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>606050</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
@@ -29957,51 +29954,51 @@
       <x:c r="L490" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>600460</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -30017,51 +30014,51 @@
       <x:c r="L491" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>599121</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
@@ -30076,51 +30073,51 @@
       <x:c r="L492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>600289</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -30136,162 +30133,162 @@
       <x:c r="L493" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>609660</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>624554</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>624557</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
@@ -30306,51 +30303,51 @@
       <x:c r="L496" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>607421</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -30363,54 +30360,54 @@
       <x:c r="L497" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>606019</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
@@ -30422,51 +30419,51 @@
       <x:c r="L498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>602320</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
@@ -30479,51 +30476,51 @@
       <x:c r="L499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>601330</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
         <x:v>206</x:v>
@@ -30540,51 +30537,51 @@
       <x:c r="L500" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>604159</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -30597,51 +30594,51 @@
       <x:c r="L501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
         <x:v>607281</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
@@ -30656,54 +30653,54 @@
       <x:c r="L502" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>606018</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -30713,51 +30710,51 @@
       <x:c r="L503" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>609233</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
@@ -30772,51 +30769,51 @@
       <x:c r="L504" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>601410</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -30832,51 +30829,51 @@
       <x:c r="L505" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>609659</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
@@ -30891,51 +30888,51 @@
       <x:c r="L506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>598920</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
@@ -30948,51 +30945,51 @@
       <x:c r="L507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>598921</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s">
         <x:v>206</x:v>
@@ -31009,51 +31006,51 @@
       <x:c r="L508" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>604172</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -31066,51 +31063,51 @@
       <x:c r="L509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>607286</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
@@ -31125,54 +31122,54 @@
       <x:c r="L510" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>606016</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -31182,54 +31179,54 @@
       <x:c r="L511" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>606028</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
@@ -31241,51 +31238,51 @@
       <x:c r="L512" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>600454</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -31298,51 +31295,51 @@
       <x:c r="L513" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>600458</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s">
         <x:v>158</x:v>
@@ -31359,54 +31356,54 @@
       <x:c r="L514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>605603</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -31416,51 +31413,51 @@
       <x:c r="L515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>603629</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
@@ -31475,51 +31472,51 @@
       <x:c r="L516" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>601413</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -31529,108 +31526,108 @@
       <x:c r="L517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>623100</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>624547</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -31643,384 +31640,384 @@
       <x:c r="L519" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>500906</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>596924</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>596929</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>596561</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>596563</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>596566</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>596578</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C526" s="15" t="s"/>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s"/>
       <x:c r="K526" s="14" t="s">
@@ -32029,211 +32026,211 @@
       <x:c r="L526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>630294</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s"/>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>630299</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>597013</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>597021</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -32246,384 +32243,384 @@
       <x:c r="L530" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>616195</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>596930</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>597009</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>597016</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>597017</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>596568</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>596573</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -33384,328 +33381,326 @@
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>599060</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
-      <x:c r="E551" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G551" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>599057</x:v>
+        <x:v>612681</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>518</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
-      <x:c r="E552" s="14" t="s"/>
+      <x:c r="E552" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>633288</x:v>
+        <x:v>599057</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>612681</x:v>
+        <x:v>628920</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>609</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
-      <x:c r="E554" s="14" t="s"/>
+      <x:c r="E554" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>628920</x:v>
+        <x:v>599064</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
-      <x:c r="E555" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G555" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>599064</x:v>
+        <x:v>633288</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C556" s="15" t="s"/>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s"/>
       <x:c r="K556" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
@@ -34936,51 +34931,51 @@
       <x:c r="M578" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>43029</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>601026</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -35207,438 +35202,439 @@
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>622455</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
-      <x:c r="E584" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>601605</x:v>
+        <x:v>630287</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>598</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>630281</x:v>
+        <x:v>616226</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
-      <x:c r="E586" s="14" t="s"/>
+      <x:c r="E586" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>630283</x:v>
+        <x:v>601605</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>629</x:v>
-[...1 lines deleted...]
-      <x:c r="C587" s="3" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C587" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-        <x:v>86</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="J587" s="0" t="s">
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>625299</x:v>
+        <x:v>630281</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>630287</x:v>
+        <x:v>630283</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
+      <x:c r="E589" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="G589" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>616226</x:v>
+        <x:v>601611</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
-        <x:v>163</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="C590" s="15" t="s"/>
       <x:c r="D590" s="15" t="s"/>
-      <x:c r="E590" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
-        <x:v>284</x:v>
-[...1 lines deleted...]
-      <x:c r="H590" s="14" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H590" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="I590" s="16" t="s">
-        <x:v>285</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="J590" s="14" t="s"/>
       <x:c r="K590" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>601611</x:v>
+        <x:v>625299</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C591" s="3" t="s"/>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>54</x:v>
@@ -36530,51 +36526,51 @@
       <x:c r="M607" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>598851</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C608" s="15" t="s"/>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s"/>
       <x:c r="K608" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
@@ -36759,51 +36755,51 @@
       <x:c r="M611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>598867</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C612" s="15" t="s"/>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s"/>
       <x:c r="K612" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
@@ -36874,99 +36870,107 @@
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>622547</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
-        <x:v>372</x:v>
-[...1 lines deleted...]
-      <x:c r="C614" s="15" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C614" s="15" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D614" s="15" t="s"/>
-      <x:c r="E614" s="14" t="s"/>
+      <x:c r="E614" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>365</x:v>
-[...1 lines deleted...]
-      <x:c r="H614" s="14" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H614" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="I614" s="16" t="s">
-        <x:v>366</x:v>
-[...1 lines deleted...]
-      <x:c r="J614" s="14" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="J614" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="K614" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>622477</x:v>
+        <x:v>598850</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -36984,107 +36988,99 @@
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>617677</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
-        <x:v>62</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C616" s="15" t="s"/>
       <x:c r="D616" s="15" t="s"/>
-      <x:c r="E616" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="J616" s="14" t="s"/>
       <x:c r="K616" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>598850</x:v>
+        <x:v>622477</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C617" s="3" t="s"/>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>28</x:v>
@@ -39328,51 +39324,51 @@
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>625282</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C660" s="15" t="s"/>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I660" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s"/>
       <x:c r="K660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
@@ -40487,51 +40483,51 @@
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>598849</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I682" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -40546,51 +40542,51 @@
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
         <x:v>632696</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H683" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>28</x:v>
@@ -42353,86 +42349,86 @@
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>633538</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C717" s="3" t="s"/>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
-        <x:v>622519</x:v>
+        <x:v>633508</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C718" s="15" t="s"/>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
@@ -42457,86 +42453,86 @@
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>582075</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
         <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C719" s="3" t="s"/>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="G719" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
-        <x:v>633508</x:v>
+        <x:v>622519</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C720" s="15" t="s"/>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s"/>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
@@ -42561,150 +42557,150 @@
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>582088</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
         <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C721" s="3" t="s"/>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="G721" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H721" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
-        <x:v>625306</x:v>
+        <x:v>625275</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C722" s="15" t="s"/>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I722" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s"/>
       <x:c r="K722" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
-        <x:v>625275</x:v>
+        <x:v>625306</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C723" s="3" t="s"/>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="G723" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="K723" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M723" s="0" t="s">
         <x:v>28</x:v>
@@ -44600,51 +44596,51 @@
       </x:c>
       <x:c r="P759" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q759" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R759" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S759" s="0" t="n">
         <x:v>633500</x:v>
       </x:c>
       <x:c r="T759" s="4" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="U759" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:21">
       <x:c r="A760" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B760" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C760" s="15" t="s"/>
       <x:c r="D760" s="15" t="s"/>
       <x:c r="E760" s="14" t="s"/>
       <x:c r="F760" s="14" t="s"/>
       <x:c r="G760" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H760" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I760" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J760" s="14" t="s"/>
       <x:c r="K760" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L760" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M760" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N760" s="15" t="n">