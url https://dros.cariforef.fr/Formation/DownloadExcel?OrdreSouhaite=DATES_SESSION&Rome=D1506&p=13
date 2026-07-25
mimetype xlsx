--- v2 (2026-07-25)
+++ v3 (2026-07-25)
@@ -803,50 +803,68 @@
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>EBM 3</x:t>
   </x:si>
   <x:si>
     <x:t>Ebm Business School - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>Fdm Groupe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sport 4.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ogec Sainte Jeanne d'Arc</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale Sainte Victoire</x:t>
   </x:si>
   <x:si>
     <x:t>13790</x:t>
   </x:si>
   <x:si>
     <x:t>ROUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
@@ -908,143 +926,125 @@
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Polyvalent Marie Gasquet</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée du Parc Impérial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Dumont d'Urville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ifte Aix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Les Arcs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation Alternance Supérieure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FASUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation Alternance Supérieure - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Académie du Management - Antenne Draguignan</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée du Parc Impérial</x:t>
-[...8 lines deleted...]
-    <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
+    <x:t>Lycée Jean Moulin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Régional Les Coteaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B.Factory School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Privé Les Fauvettes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Codév</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2s Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organisme de Gestion du Lycée Technique Privé Catholique Saint Jean - Ogec Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>Optima Formation</x:t>
   </x:si>
   <x:si>
-    <x:t>Organisme de Gestion du Lycée Technique Privé Catholique Saint Jean - Ogec Saint Jean</x:t>
-[...67 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Félix Esclangon</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
@@ -1355,92 +1355,92 @@
   <x:si>
     <x:t>Lycée Stanislas</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Toulon</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée St-Jean</x:t>
   </x:si>
   <x:si>
     <x:t>LP Gambetta</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Calmette</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Marie France</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>ESID - Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2028 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
@@ -1673,138 +1673,138 @@
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jeanne d'Arc - Campus Vincentien d'Arles</x:t>
   </x:si>
   <x:si>
     <x:t>13632</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Jeanne d'Arc</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIFCP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Sainte Elisabeth - LPP Sainte Elisatbeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Sup - Ensao</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2026 00:00:00</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>Lycée Saint Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aménager sa vitrine</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Alternance Azur - Antenne Salon de Provence</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Alternance Azur - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
@@ -6724,2794 +6724,2796 @@
         <x:v>571074</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>125</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>556871</x:v>
+        <x:v>546815</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="I77" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="H77" s="0" t="s">
-[...2 lines deleted...]
-      <x:c r="I77" s="4" t="s">
+      <x:c r="J77" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K77" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="L77" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M77" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="N77" s="3" t="n">
+        <x:v>32154</x:v>
+      </x:c>
+      <x:c r="O77" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P77" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="Q77" s="4" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="R77" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="J77" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>555748</x:v>
+        <x:v>546056</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="Q78" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="Q78" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>555786</x:v>
+        <x:v>546872</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="I79" s="4" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="J79" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K79" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="L79" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M79" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="N79" s="3" t="n">
+        <x:v>32154</x:v>
+      </x:c>
+      <x:c r="O79" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P79" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="I79" s="4" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>560934</x:v>
+        <x:v>556871</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="Q80" s="16" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="R80" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="Q80" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>556780</x:v>
+        <x:v>555748</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>556816</x:v>
+        <x:v>555786</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>237</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>256</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="Q82" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="Q82" s="16" t="s">
+      <x:c r="R82" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="R82" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>552233</x:v>
+        <x:v>560934</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H83" s="0" t="s">
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>552304</x:v>
+        <x:v>556780</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>259</x:v>
-[...1 lines deleted...]
-      <x:c r="H84" s="14" t="s"/>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s">
+        <x:v>126</x:v>
+      </x:c>
       <x:c r="I84" s="16" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="J84" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K84" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="L84" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M84" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="N84" s="15" t="n">
+        <x:v>32154</x:v>
+      </x:c>
+      <x:c r="O84" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P84" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="J84" s="14" t="s">
-[...17 lines deleted...]
-      <x:c r="P84" s="14" t="s">
+      <x:c r="Q84" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="Q84" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>571087</x:v>
+        <x:v>556816</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>109</x:v>
-[...2 lines deleted...]
-        <x:v>110</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>549220</x:v>
+        <x:v>552233</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>125</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>556874</x:v>
+        <x:v>552304</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>554756</x:v>
+        <x:v>571087</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>264</x:v>
-[...1 lines deleted...]
-      <x:c r="H88" s="14" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>557772</x:v>
+        <x:v>549220</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H89" s="0" t="s">
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>547773</x:v>
+        <x:v>556874</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>545560</x:v>
+        <x:v>554756</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>546817</x:v>
+        <x:v>557772</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
-      <x:c r="E92" s="14" t="s"/>
+      <x:c r="E92" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>542525</x:v>
+        <x:v>547773</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>558032</x:v>
+        <x:v>545560</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>549471</x:v>
+        <x:v>546817</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
-      <x:c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>274</x:v>
-[...2 lines deleted...]
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>549613</x:v>
+        <x:v>542525</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>557774</x:v>
+        <x:v>558032</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>553796</x:v>
+        <x:v>549471</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>556094</x:v>
+        <x:v>549613</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>556210</x:v>
+        <x:v>557774</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>556095</x:v>
+        <x:v>553796</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>556408</x:v>
+        <x:v>556094</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>168</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>556413</x:v>
+        <x:v>556210</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>545030</x:v>
+        <x:v>556408</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>545148</x:v>
+        <x:v>556413</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>555547</x:v>
+        <x:v>545030</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>556863</x:v>
+        <x:v>545148</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>553013</x:v>
+        <x:v>553245</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>131</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>553245</x:v>
+        <x:v>545647</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>545647</x:v>
+        <x:v>546009</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>546009</x:v>
+        <x:v>542373</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>544879</x:v>
+        <x:v>553013</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>90</x:v>
-[...1 lines deleted...]
-      <x:c r="H112" s="14" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>547437</x:v>
+        <x:v>556983</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="I113" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="I113" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>548861</x:v>
+        <x:v>553760</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>297</x:v>
-[...1 lines deleted...]
-      <x:c r="H114" s="14" t="s"/>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s">
+        <x:v>146</x:v>
+      </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>552579</x:v>
+        <x:v>556095</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>546815</x:v>
+        <x:v>556409</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s"/>
+      <x:c r="E116" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>136</x:v>
-[...1 lines deleted...]
-      <x:c r="H116" s="14" t="s"/>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s">
+        <x:v>169</x:v>
+      </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>542373</x:v>
+        <x:v>556416</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="I117" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="I117" s="4" t="s">
+      <x:c r="J117" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K117" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="L117" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M117" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="N117" s="3" t="n">
+        <x:v>32154</x:v>
+      </x:c>
+      <x:c r="O117" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P117" s="0" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="Q117" s="4" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="R117" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="J117" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>546056</x:v>
+        <x:v>544879</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s"/>
+      <x:c r="E118" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>109</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>556983</x:v>
+        <x:v>547437</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>546872</x:v>
+        <x:v>548861</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>304</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>553760</x:v>
+        <x:v>552579</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>556409</x:v>
+        <x:v>556863</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>168</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>556416</x:v>
+        <x:v>555547</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
@@ -9982,54 +9984,54 @@
       <x:c r="I131" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>547710</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -10525,51 +10527,51 @@
       <x:c r="M140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>549007</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10835,148 +10837,148 @@
         <x:v>566638</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>549006</x:v>
+        <x:v>554378</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>554378</x:v>
+        <x:v>549006</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
@@ -11102,51 +11104,51 @@
       <x:c r="M150" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>549295</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11739,51 +11741,51 @@
       <x:c r="I161" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>545053</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
@@ -11810,51 +11812,51 @@
       <x:c r="M162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>556175</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12060,75 +12062,75 @@
       <x:c r="S166" s="14" t="n">
         <x:v>545471</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>608885</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
@@ -12200,51 +12202,51 @@
       <x:c r="G169" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>607414</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
@@ -12550,51 +12552,51 @@
       <x:c r="G175" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>606947</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
@@ -12642,75 +12644,75 @@
       <x:c r="S176" s="14" t="n">
         <x:v>605943</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>607280</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
@@ -13035,197 +13037,197 @@
         <x:v>593997</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>608696</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>608756</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>600254</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
@@ -13418,57 +13420,57 @@
       <x:c r="H190" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>599462</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -13542,54 +13544,54 @@
       <x:c r="I192" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>602222</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -13630,57 +13632,57 @@
         <x:v>602314</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -13737,2082 +13739,2082 @@
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>609613</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>412</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
-      <x:c r="E196" s="14" t="s"/>
+      <x:c r="E196" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>428</x:v>
-[...1 lines deleted...]
-      <x:c r="H196" s="14" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H196" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
       <x:c r="I196" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>593969</x:v>
+        <x:v>600895</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
+      <x:c r="E197" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H197" s="0" t="s">
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>593975</x:v>
+        <x:v>604792</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>412</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s"/>
+      <x:c r="E198" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>593985</x:v>
+        <x:v>605201</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
+      <x:c r="E199" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>593991</x:v>
+        <x:v>603773</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>412</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
-      <x:c r="E200" s="14" t="s"/>
+      <x:c r="E200" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>593999</x:v>
+        <x:v>599051</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
+      <x:c r="E201" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H201" s="0" t="s">
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>594000</x:v>
+        <x:v>609680</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
-      <x:c r="E202" s="14" t="s"/>
+      <x:c r="E202" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>436</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>615763</x:v>
+        <x:v>608694</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>603773</x:v>
+        <x:v>609671</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>325</x:v>
-[...1 lines deleted...]
-      <x:c r="H204" s="14" t="s"/>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H204" s="14" t="s">
+        <x:v>256</x:v>
+      </x:c>
       <x:c r="I204" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>599051</x:v>
+        <x:v>608392</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>125</x:v>
-[...2 lines deleted...]
-        <x:v>126</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>609680</x:v>
+        <x:v>602604</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>264</x:v>
-[...1 lines deleted...]
-      <x:c r="H206" s="14" t="s"/>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s">
+        <x:v>156</x:v>
+      </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>608694</x:v>
+        <x:v>608439</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>599254</x:v>
+        <x:v>602640</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>228</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>600278</x:v>
+        <x:v>602641</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>600372</x:v>
+        <x:v>607788</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>600426</x:v>
+        <x:v>601750</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>224</x:v>
-[...2 lines deleted...]
-        <x:v>225</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>599718</x:v>
+        <x:v>599254</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>205</x:v>
-[...1 lines deleted...]
-      <x:c r="H212" s="14" t="s"/>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
+        <x:v>229</x:v>
+      </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>607416</x:v>
+        <x:v>600278</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>109</x:v>
-[...2 lines deleted...]
-        <x:v>110</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>600895</x:v>
+        <x:v>600372</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>131</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>604792</x:v>
+        <x:v>600426</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H215" s="0" t="s">
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>605201</x:v>
+        <x:v>599718</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s"/>
+      <x:c r="E216" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>614648</x:v>
+        <x:v>607416</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
+      <x:c r="E217" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>109</x:v>
-[...2 lines deleted...]
-        <x:v>110</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>608084</x:v>
+        <x:v>598948</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>151</x:v>
-[...1 lines deleted...]
-      <x:c r="H218" s="14" t="s"/>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s">
+        <x:v>132</x:v>
+      </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>598948</x:v>
+        <x:v>604216</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>131</x:v>
-[...2 lines deleted...]
-        <x:v>132</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>604216</x:v>
+        <x:v>600581</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>600581</x:v>
+        <x:v>602262</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
-      <x:c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>602262</x:v>
+        <x:v>593969</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
-      <x:c r="E222" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>125</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>609671</x:v>
+        <x:v>593975</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
-      <x:c r="E223" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>601797</x:v>
+        <x:v>593985</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
-      <x:c r="E224" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>249</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>608392</x:v>
+        <x:v>593991</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
-      <x:c r="E225" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>602604</x:v>
+        <x:v>593999</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
-      <x:c r="E226" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>608439</x:v>
+        <x:v>594000</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
-      <x:c r="E227" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="H227" s="0" t="s">
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>602640</x:v>
+        <x:v>615763</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
-      <x:c r="E228" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>602641</x:v>
+        <x:v>614648</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>607788</x:v>
+        <x:v>601797</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
-      <x:c r="E230" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>118</x:v>
-[...1 lines deleted...]
-      <x:c r="H230" s="14" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H230" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
       <x:c r="I230" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>601750</x:v>
+        <x:v>608084</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
@@ -15928,51 +15930,51 @@
       <x:c r="H233" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>609674</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
@@ -16002,155 +16004,155 @@
       <x:c r="M234" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>599382</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>600140</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>630203</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
@@ -16220,51 +16222,51 @@
       <x:c r="J238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>593964</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
@@ -16633,82 +16635,82 @@
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>593982</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>593987</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
@@ -17124,57 +17126,57 @@
       <x:c r="H254" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>607813</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -17339,252 +17341,252 @@
         <x:v>598847</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>598886</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>598939</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>627743</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>627745</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
@@ -17690,79 +17692,79 @@
         <x:v>601144</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>602155</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
@@ -18019,51 +18021,51 @@
       <x:c r="M269" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>605535</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
@@ -18329,78 +18331,78 @@
       <x:c r="S274" s="14" t="n">
         <x:v>593993</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>593995</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
@@ -18575,51 +18577,51 @@
       <x:c r="G279" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>607413</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
@@ -18818,104 +18820,104 @@
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>603626</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>608376</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
@@ -19858,54 +19860,54 @@
       <x:c r="I301" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>602796</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -19919,168 +19921,168 @@
       <x:c r="I302" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>602797</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>627744</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>36335</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34519</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>595891</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -20151,111 +20153,111 @@
       <x:c r="H306" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>607815</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>607864</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
@@ -20523,84 +20525,84 @@
       <x:c r="S312" s="14" t="n">
         <x:v>604521</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>618247</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -20727,51 +20729,51 @@
       <x:c r="H316" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>608181</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
@@ -20821,84 +20823,84 @@
         <x:v>599463</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>600256</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -20908,108 +20910,108 @@
       <x:c r="H319" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>609553</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>586468</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
@@ -21437,51 +21439,51 @@
       <x:c r="H328" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>608290</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
@@ -21948,51 +21950,51 @@
       <x:c r="J337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>593989</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
@@ -22090,88 +22092,88 @@
         <x:v>602212</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>607321</x:v>
+        <x:v>601075</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
@@ -22181,1057 +22183,1056 @@
       <x:c r="K341" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>601075</x:v>
+        <x:v>601076</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>601076</x:v>
+        <x:v>599666</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="H343" s="0" t="s">
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>599666</x:v>
+        <x:v>601359</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>536</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>601359</x:v>
+        <x:v>599665</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>599665</x:v>
+        <x:v>609446</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>609446</x:v>
+        <x:v>601038</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H347" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>601038</x:v>
+        <x:v>600999</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I348" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>600999</x:v>
+        <x:v>609763</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>125</x:v>
-[...2 lines deleted...]
-        <x:v>126</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>609763</x:v>
+        <x:v>603595</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>603595</x:v>
+        <x:v>601530</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>601530</x:v>
+        <x:v>603573</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>328</x:v>
-[...1 lines deleted...]
-      <x:c r="H352" s="14" t="s"/>
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H352" s="14" t="s">
+        <x:v>376</x:v>
+      </x:c>
       <x:c r="I352" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>603573</x:v>
+        <x:v>607662</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>375</x:v>
-[...2 lines deleted...]
-        <x:v>376</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>607662</x:v>
+        <x:v>599819</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>599819</x:v>
+        <x:v>603552</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>603552</x:v>
+        <x:v>601555</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>345</x:v>
-[...1 lines deleted...]
-      <x:c r="H356" s="14" t="s"/>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H356" s="14" t="s">
+        <x:v>169</x:v>
+      </x:c>
       <x:c r="I356" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>601555</x:v>
+        <x:v>607811</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>168</x:v>
-[...2 lines deleted...]
-        <x:v>169</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>607811</x:v>
+        <x:v>602107</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>602107</x:v>
+        <x:v>607321</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -23244,51 +23245,51 @@
       <x:c r="L359" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>598872</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
@@ -23303,108 +23304,108 @@
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>601554</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>616219</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
         <x:v>378</x:v>
@@ -23861,236 +23862,236 @@
         <x:v>394</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>601457</x:v>
+        <x:v>601460</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>601461</x:v>
+        <x:v>601457</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q372" s="16" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="R372" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="S372" s="14" t="n">
+        <x:v>601461</x:v>
+      </x:c>
+      <x:c r="T372" s="16" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>562</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>600591</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
@@ -24105,51 +24106,51 @@
       <x:c r="L374" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>600592</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -24162,51 +24163,51 @@
       <x:c r="L375" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>601458</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
@@ -24284,51 +24285,51 @@
       <x:c r="M377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>607691</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>147</x:v>
@@ -24786,78 +24787,78 @@
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>601692</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>