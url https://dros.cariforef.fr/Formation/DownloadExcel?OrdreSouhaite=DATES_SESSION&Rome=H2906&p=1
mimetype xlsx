--- v0 (2026-03-31)
+++ v1 (2026-06-15)
@@ -191,54 +191,54 @@
   <x:si>
     <x:t>Conduite installation industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/15/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>11/25/2026 00:00:00</x:t>
+    <x:t>07/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>