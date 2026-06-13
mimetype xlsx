--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -4662,132 +4662,132 @@
       <x:c r="R63" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>613547</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>616923</x:v>
+        <x:v>622581</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>622581</x:v>
+        <x:v>616923</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>52</x:v>