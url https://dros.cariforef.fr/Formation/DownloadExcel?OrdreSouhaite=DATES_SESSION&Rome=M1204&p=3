--- v3 (2026-07-24)
+++ v4 (2026-07-24)
@@ -518,65 +518,65 @@
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Contrôleur de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la performance financière</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion performance</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme de comptabilité et de gestion (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chargé de gestion et management</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en contrat de pro</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>04/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Auditeur-accompagnateur des fournisseurs de prestation de formation</x:t>
   </x:si>
   <x:si>
     <x:t>Afc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>93200</x:t>
   </x:si>
   <x:si>
     <x:t>Audit entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert financier</x:t>
@@ -593,203 +593,203 @@
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention management parcours contrôle de gestion et reporting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encadrement management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUYRICARD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention comptabilité - contrôle - audit parcours comptabilité, contrôle, audit</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Conseil entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention management parcours contrôle de gestion et reporting</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Lycée Polyvalent Théodore Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Collaborateur en gestion comptable et financière (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Le Cours Messidoro - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Moléra Formation - Yourformation.fr</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention contrôle de gestion et audit organisationnel parcours contrôle, audit, conseil</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Handicapé , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
+    <x:t>First Line Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Skema programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Skema Business School - Antenne Valbonne</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise internationale</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
-    <x:t>08/30/2028 00:00:00</x:t>
+    <x:t>M2s Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sully Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Expert en audit, contrôle et conseil (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion budgétaire</x:t>
   </x:si>
   <x:si>
-    <x:t>M2s Formation</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
@@ -986,68 +986,68 @@
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Contrôle gestion de projet</x:t>
   </x:si>
   <x:si>
     <x:t>3d Ingénierie Systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>3DIS</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>Expert financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable en gestion d'activité opérationnelle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Contrôle de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2029 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>01/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité finance, comptabilité, gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité retail et gestion d'activité</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité management et gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure des Compétences et Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
@@ -1244,177 +1244,177 @@
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>ESSCA programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>ESSCA</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>expert en contrôle de gestion et audit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Pigier Marseille (cours Messidoro)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Pigier Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>expert en stratégie financière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention gestion (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ÉRUDIS Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestionnaire comptable et financier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme supérieur en marketing, commerce et gestion</x:t>
   </x:si>
   <x:si>
     <x:t>EGC Arles</x:t>
   </x:si>
   <x:si>
     <x:t>EGC Business School  - Campus d'Arles</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention gestion (Apprentissage)</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>expert financier et administratif</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
   <x:si>
-    <x:t>expert en stratégie financière</x:t>
+    <x:t>Lycée Bonaparte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>master mention contrôle de gestion et audit organisationnel</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>responsable en comptabilité et contrôle de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE BELMONT</x:t>
   </x:si>
   <x:si>
     <x:t>Provence formation - Erudis Aix</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>ESCG Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Diplôme d'études spécialisées en management international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKEMA BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie internationale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole de diététique et nutrition humaine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
-  </x:si>
-[...34 lines deleted...]
-    <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Arène</x:t>
   </x:si>
   <x:si>
     <x:t>04200</x:t>
   </x:si>
@@ -4247,160 +4247,159 @@
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>562793</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>34734</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="H40" s="14" t="s"/>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>572389</x:v>
+        <x:v>572954</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>34734</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>91</x:v>
-[...2 lines deleted...]
-        <x:v>92</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>572954</x:v>
+        <x:v>572389</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
@@ -4644,148 +4643,148 @@
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>578849</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>36596</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>581370</x:v>
+        <x:v>578822</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>36596</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>578822</x:v>
+        <x:v>581370</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -4927,215 +4926,215 @@
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>587401</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>35991</x:v>
+        <x:v>35917</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>575675</x:v>
+        <x:v>575022</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>35991</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>587403</x:v>
+        <x:v>575675</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>35917</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>575022</x:v>
+        <x:v>587403</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5486,948 +5485,948 @@
       <x:c r="H61" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32098</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>575677</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>552205</x:v>
+        <x:v>511666</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>104</x:v>
-[...2 lines deleted...]
-        <x:v>105</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>545630</x:v>
+        <x:v>545385</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>545632</x:v>
+        <x:v>550902</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41054</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32006</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>511666</x:v>
+        <x:v>591283</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>41054</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s"/>
+      <x:c r="E66" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>32006</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>591283</x:v>
+        <x:v>600435</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>550899</x:v>
+        <x:v>548473</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>552207</x:v>
+        <x:v>550899</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>35008</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>32650</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>555021</x:v>
+        <x:v>555799</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>552825</x:v>
+        <x:v>552205</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>579115</x:v>
+        <x:v>545630</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>35989</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="H72" s="14" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>600435</x:v>
+        <x:v>545632</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>35008</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32650</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>555799</x:v>
+        <x:v>555021</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>35989</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>220</x:v>
-[...1 lines deleted...]
-      <x:c r="H74" s="14" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>548473</x:v>
+        <x:v>552825</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>545385</x:v>
+        <x:v>579115</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>550902</x:v>
+        <x:v>552207</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6657,88 +6656,88 @@
       <x:c r="H81" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>32098</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>575676</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
@@ -7027,51 +7026,51 @@
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>548527</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>86</x:v>
@@ -7209,215 +7208,215 @@
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>548542</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>35917</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>575020</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>35917</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>575023</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>613039</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7459,54 +7458,54 @@
       <x:c r="S94" s="14" t="n">
         <x:v>546843</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
@@ -7910,78 +7909,78 @@
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>572673</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>572671</x:v>
       </x:c>
@@ -8559,51 +8558,51 @@
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>558876</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
@@ -8678,51 +8677,51 @@
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>546496</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
@@ -8794,51 +8793,51 @@
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>554228</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37515</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>46</x:v>
@@ -8846,51 +8845,51 @@
       <x:c r="J118" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>546244</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8906,51 +8905,51 @@
       <x:c r="J119" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>546217</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9618,51 +9617,51 @@
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>573061</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -10179,269 +10178,269 @@
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>608666</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C142" s="15" t="s"/>
+      <x:c r="C142" s="15" t="n">
+        <x:v>37865</x:v>
+      </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s"/>
+      <x:c r="E142" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>307</x:v>
-[...1 lines deleted...]
-      <x:c r="J142" s="14" t="s"/>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="J142" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>614412</x:v>
+        <x:v>608623</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>36596</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H143" s="0" t="s">
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>630111</x:v>
+        <x:v>616783</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>91</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>616783</x:v>
+        <x:v>614412</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>36596</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
-      <x:c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>608623</x:v>
+        <x:v>630111</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
@@ -10629,94 +10628,94 @@
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>632686</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>35989</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>632693</x:v>
+        <x:v>632685</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>42510</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -10740,148 +10739,148 @@
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>635168</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>42510</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>635206</x:v>
+        <x:v>632693</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>42510</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>632685</x:v>
+        <x:v>635206</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
@@ -11144,75 +11143,75 @@
       <x:c r="S158" s="14" t="n">
         <x:v>635819</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>601350</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
@@ -11240,51 +11239,51 @@
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>635821</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -11418,51 +11417,51 @@
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>602194</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>99</x:v>
@@ -11613,93 +11612,93 @@
       <x:c r="S166" s="14" t="n">
         <x:v>603692</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>608456</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
@@ -11738,81 +11737,81 @@
       <x:c r="U168" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>41331</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32650</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>615898</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
@@ -11845,75 +11844,75 @@
       <x:c r="S170" s="14" t="n">
         <x:v>600417</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>600436</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
@@ -11969,51 +11968,51 @@
       <x:c r="U172" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>594970</x:v>
       </x:c>
@@ -12026,51 +12025,51 @@
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>594972</x:v>
       </x:c>
@@ -12080,51 +12079,51 @@
       <x:c r="U174" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>594973</x:v>
       </x:c>
@@ -12137,105 +12136,105 @@
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>594975</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>39875</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>615896</x:v>
       </x:c>
@@ -12416,199 +12415,199 @@
       <x:c r="S180" s="14" t="n">
         <x:v>600150</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>40177</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>608420</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>41331</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32650</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>608422</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>608454</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
@@ -12818,78 +12817,78 @@
       <x:c r="M187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>607777</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>635303</x:v>
       </x:c>
@@ -12993,167 +12992,167 @@
       <x:c r="M190" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>614473</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>635820</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>587402</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -13193,51 +13192,51 @@
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>594974</x:v>
       </x:c>
@@ -13247,51 +13246,51 @@
       <x:c r="U194" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>594977</x:v>
       </x:c>
@@ -13304,51 +13303,51 @@
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>620474</x:v>
       </x:c>
@@ -13358,51 +13357,51 @@
       <x:c r="U196" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>41562</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>596715</x:v>
       </x:c>
@@ -13449,75 +13448,75 @@
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>604779</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>635305</x:v>
       </x:c>
@@ -13588,51 +13587,51 @@
       <x:c r="U200" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>41093</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>606180</x:v>
       </x:c>
@@ -13645,51 +13644,51 @@
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39973</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>32611</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>592280</x:v>
       </x:c>
@@ -13699,108 +13698,108 @@
       <x:c r="U202" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>42356</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>635299</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>635304</x:v>
       </x:c>
@@ -13810,2904 +13809,2907 @@
       <x:c r="U204" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>42364</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32079</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>635326</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>42364</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32079</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>635327</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>36352</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>596954</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>41194</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>615885</x:v>
+        <x:v>597121</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>42362</x:v>
+        <x:v>37515</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
-      <x:c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>607976</x:v>
+        <x:v>597151</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>39973</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32611</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>620475</x:v>
+        <x:v>592281</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>41562</x:v>
+        <x:v>40177</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
+      <x:c r="E211" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32602</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>596714</x:v>
+        <x:v>608418</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>39973</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>32611</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>600155</x:v>
+        <x:v>608582</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>41331</x:v>
+        <x:v>40177</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
-      <x:c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>214</x:v>
-[...2 lines deleted...]
-        <x:v>215</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>32650</x:v>
+        <x:v>32602</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>608424</x:v>
+        <x:v>615897</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>332</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>35989</x:v>
+        <x:v>42362</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
-      <x:c r="E214" s="14" t="s"/>
+      <x:c r="E214" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>597121</x:v>
+        <x:v>607976</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>37515</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>32626</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>597151</x:v>
+        <x:v>620475</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>39973</x:v>
+        <x:v>41562</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>32611</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>592281</x:v>
+        <x:v>596714</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>40177</x:v>
+        <x:v>39973</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>214</x:v>
-[...2 lines deleted...]
-        <x:v>215</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>32602</x:v>
+        <x:v>32611</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>608418</x:v>
+        <x:v>600155</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>41194</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>608582</x:v>
+        <x:v>615885</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>597141</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>40177</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>32602</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>615897</x:v>
+        <x:v>594968</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>42357</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>635318</x:v>
+        <x:v>594969</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>41492</x:v>
+        <x:v>42357</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>632385</x:v>
+        <x:v>635318</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>41492</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>632395</x:v>
+        <x:v>632385</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>594976</x:v>
+        <x:v>632395</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>594979</x:v>
+        <x:v>594976</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
-      <x:c r="E226" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>599173</x:v>
+        <x:v>594979</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>218</x:v>
-[...2 lines deleted...]
-        <x:v>219</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>608457</x:v>
+        <x:v>599173</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>609439</x:v>
+        <x:v>608457</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H229" s="0" t="s">
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>601811</x:v>
+        <x:v>609439</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>192</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>614694</x:v>
+        <x:v>601811</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H231" s="0" t="s">
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>603693</x:v>
+        <x:v>614694</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>39973</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>32611</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>600156</x:v>
+        <x:v>603693</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>39973</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>273</x:v>
-[...2 lines deleted...]
-        <x:v>274</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32611</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>601172</x:v>
+        <x:v>600156</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
-      <x:c r="E234" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>602193</x:v>
+        <x:v>618313</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>602196</x:v>
+        <x:v>601172</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>35989</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
-      <x:c r="E236" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>192</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>614701</x:v>
+        <x:v>597140</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>41056</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
-      <x:c r="E237" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>601755</x:v>
+        <x:v>592823</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>609440</x:v>
+        <x:v>594971</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
-      <x:c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>252</x:v>
-[...2 lines deleted...]
-        <x:v>253</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>609595</x:v>
+        <x:v>594978</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>624150</x:v>
+        <x:v>605569</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>37830</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
+      <x:c r="E241" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H241" s="0" t="s">
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>597140</x:v>
+        <x:v>614524</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41331</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
-      <x:c r="E242" s="14" t="s"/>
+      <x:c r="E242" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>265</x:v>
-[...1 lines deleted...]
-      <x:c r="H242" s="14" t="s"/>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s">
+        <x:v>223</x:v>
+      </x:c>
       <x:c r="I242" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32650</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>618313</x:v>
+        <x:v>608424</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H243" s="0" t="s">
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>601814</x:v>
+        <x:v>608455</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>42362</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="H244" s="14" t="s"/>
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="H244" s="14" t="s">
+        <x:v>356</x:v>
+      </x:c>
       <x:c r="I244" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>601815</x:v>
+        <x:v>611493</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>605569</x:v>
+        <x:v>601814</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>183</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>614524</x:v>
+        <x:v>601815</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>35989</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>608455</x:v>
+        <x:v>609595</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>42362</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>355</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>611493</x:v>
+        <x:v>624150</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
+      <x:c r="E249" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>594968</x:v>
+        <x:v>601755</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
-        <x:v>332</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
-      <x:c r="E250" s="14" t="s"/>
+      <x:c r="E250" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>362</x:v>
-[...1 lines deleted...]
-      <x:c r="H250" s="14" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H250" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>594969</x:v>
+        <x:v>609440</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
-        <x:v>41056</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
+      <x:c r="E251" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H251" s="0" t="s">
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>592823</x:v>
+        <x:v>602193</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
-        <x:v>332</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
-      <x:c r="E252" s="14" t="s"/>
+      <x:c r="E252" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>430</x:v>
-[...1 lines deleted...]
-      <x:c r="H252" s="14" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="H252" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="I252" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>594971</x:v>
+        <x:v>602196</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
+      <x:c r="E253" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H253" s="0" t="s">
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>594978</x:v>
+        <x:v>614701</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>617100</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16779,51 +16781,51 @@
       <x:c r="M256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>602087</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -16852,148 +16854,148 @@
         <x:v>635822</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>602086</x:v>
+        <x:v>623850</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>623850</x:v>
+        <x:v>602086</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>66</x:v>
@@ -17262,137 +17264,137 @@
       <x:c r="S264" s="14" t="n">
         <x:v>614757</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>599836</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>599835</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
@@ -17647,57 +17649,57 @@
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>607116</x:v>
+        <x:v>607114</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
@@ -17706,114 +17708,114 @@
       <x:c r="K272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>607114</x:v>
+        <x:v>607115</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>607115</x:v>
+        <x:v>607117</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
@@ -17822,57 +17824,57 @@
       <x:c r="K274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>607117</x:v>
+        <x:v>607116</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -17937,60 +17939,60 @@
       <x:c r="J276" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>600176</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -18117,51 +18119,51 @@
       <x:c r="M279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>635190</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
@@ -18181,51 +18183,51 @@
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>620198</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>28</x:v>
@@ -18302,51 +18304,51 @@
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>608016</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>39973</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>