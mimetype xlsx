--- v3 (2026-07-25)
+++ v4 (2026-07-25)
@@ -320,83 +320,83 @@
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>BP peintre applicateur de revêtements (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Plâtrerie</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Golf Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Golf-Hôtel</x:t>
   </x:si>
   <x:si>
-    <x:t>83400</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>CAP peintre applicateur de revêtements</x:t>
   </x:si>
   <x:si>
     <x:t>LP Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>LP Domaine d'Eguilles</x:t>
   </x:si>
   <x:si>
     <x:t>84271</x:t>
   </x:si>
   <x:si>
     <x:t>VEDENE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
@@ -491,240 +491,240 @@
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>Athéna Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitations électriques B1V - B2V - BC - BE - BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brink's Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1V  - B2V - H1V - H2V - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1V - B2V - BC - BR - H0V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les Clés de la Compétence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique B1V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bernard Clément Formation Travaux Publics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCFTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension, Habilitation électrique B2V chargé de travaux électriques au voisinage, basse tension, Habilitation électrique BC chargé de consignation, basse tension, Habilitation é</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mandyben</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1-B1V-B2V-BR-BC-BE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Soginov</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1V - B2V - BC - BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques H0v - B1v -B2v -BR - BC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1V - BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARROS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitations électriques B1V - B2V (essai) - BC - BR</x:t>
   </x:si>
   <x:si>
     <x:t>Socotec Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
+    <x:t>LES PENNES-MIRABEAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1V - B2V - BC - BE - BR - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1V - B2V - H1V - H2V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olivier Dupeyre Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
-    <x:t>Habilitations électriques B1V  - B2V - H1V - H2V - Recyclage</x:t>
-[...145 lines deleted...]
-  <x:si>
     <x:t>Volt Work</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
-    <x:t>Habilitations électriques B1V - B2V - BC - BE - BR</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Habilitations électriques H0v -B1v - B2v - BR - BC - recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée René Caillé</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP Peintre applicateur de revêtements</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Lycée René Caillé</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>Access Formation</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
@@ -2061,215 +2061,215 @@
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>603955</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>38229</x:v>
+        <x:v>39036</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
+      <x:c r="E15" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
+      <x:c r="H15" s="0" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>22334</x:v>
+        <x:v>22472</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>592933</x:v>
+        <x:v>600513</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>600513</x:v>
+        <x:v>611538</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>39036</x:v>
+        <x:v>38229</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
-      <x:c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>90</x:v>
-[...1 lines deleted...]
-      <x:c r="H17" s="0" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="I17" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>22472</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>611538</x:v>
+        <x:v>592933</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
@@ -3820,908 +3820,908 @@
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>623422</x:v>
+        <x:v>609984</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>609981</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>617766</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="Q48" s="16" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="R48" s="14" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>600016</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>617764</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>614244</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>611924</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="Q52" s="16" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="R52" s="14" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>610878</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="Q53" s="4" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="R53" s="0" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>600025</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="Q54" s="16" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="R54" s="14" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>599744</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>606812</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>606814</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>623421</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>609987</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>609990</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>610877</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>610881</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
@@ -4807,359 +4807,360 @@
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>590243</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="Q64" s="16" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="R64" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="Q64" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>623479</x:v>
+        <x:v>623422</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H65" s="0" t="s">
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>609984</x:v>
+        <x:v>590242</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>590242</x:v>
+        <x:v>623479</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>623420</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="Q68" s="16" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="R68" s="14" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>599746</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>623423</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38740</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -5366,217 +5367,218 @@
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>548213</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s"/>
+      <x:c r="E74" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>565098</x:v>
+        <x:v>548428</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>548428</x:v>
+        <x:v>556736</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
-      <x:c r="E76" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="H76" s="14" t="s">
+      <x:c r="I76" s="16" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>556736</x:v>
+        <x:v>565098</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38740</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -5788,84 +5790,84 @@
       <x:c r="S80" s="14" t="n">
         <x:v>548224</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="Q81" s="4" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="R81" s="0" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>547111</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6144,143 +6146,143 @@
       <x:c r="S86" s="14" t="n">
         <x:v>548833</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>569189</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="R88" s="14" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>565100</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6296,51 +6298,51 @@
       <x:c r="J89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>548829</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6550,51 +6552,51 @@
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>548287</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
@@ -6648,51 +6650,51 @@
       <x:c r="J95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>498607</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6951,51 +6953,51 @@
       <x:c r="J100" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22472</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>455020</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39036</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>35</x:v>
       </x:c>