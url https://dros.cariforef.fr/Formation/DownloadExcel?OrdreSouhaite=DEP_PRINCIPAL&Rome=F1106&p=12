--- v3 (2026-07-23)
+++ v4 (2026-07-23)
@@ -296,92 +296,92 @@
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Cartographie</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
+    <x:t>Chargé de projet énergie et bâtiment durables (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enveloppe bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Eco-Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-TULLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS fluides-énergies-domotique option A génie climatique et fluidique (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>OPCO</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Général et Technologique Pierre Gilles de Gennes</x:t>
   </x:si>
   <x:si>
-    <x:t>04000</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Chef de projet en rénovation énergétique performante (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Réglementation thermique bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Les Iscles</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
@@ -608,134 +608,134 @@
   <x:si>
     <x:t>AIPR Encadrant et/ou Concepteur - BAE007</x:t>
   </x:si>
   <x:si>
     <x:t>Apave Exploitation France</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Recyclage AIPR Encadrement et/ou Concepteur - BAE017</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
+    <x:t>bachelor bâtiment numérique et BIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conception BIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS management économique de la construction (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en digitalisation et exploitation des bâtiments</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wedge Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>bachelor bâtiment numérique et BIM</x:t>
-[...26 lines deleted...]
-    <x:t>Jeune 16-25 ans</x:t>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Résolution problème</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers du BTP : génie civil et construction spécalisation économie de la construction (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers du BTP : génie civil et construction spécalisation management et conduite de travaux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en digitalisation et exploitation des bâtiments spécialisation manager de projet BIM et Smart Building (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en digitalisation et exploitation des bâtiments spécialisation expert de la performance énergétique des bâtiments (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence pro mention métiers du BTP : génie civil et construction spécalisation économie de la construction (Apprentissage)</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'affaires BTP (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Métré BTP</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Recyclage - Préparer l'examen Autorisation d'Intervention à Proximité de Réseaux aériens et souterrains (AIPR) - opérateur - BAE011</x:t>
@@ -1142,101 +1142,101 @@
   <x:si>
     <x:t>Formation formateur spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAUNEUF-LES-MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité mécanique et énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet en rénovation énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>La Solive</x:t>
   </x:si>
   <x:si>
     <x:t>92000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MALLEMORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commercialisation BTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Jacques Raynaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie civil-construction durable parcours travaux publics</x:t>
   </x:si>
   <x:si>
+    <x:t>10/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences pour l'ingénieur parcours électronique, électrotechnique et automatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MALLEMORT</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Licence mention sciences pour l'ingénieur parcours instrumentation et sciences de la mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor en sciences et ingénierie - génie civil et travaux publics (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>Estp - Grande Ecole d'Ingénieurs de la Construction</x:t>
   </x:si>
   <x:si>
     <x:t>94230</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
@@ -1460,81 +1460,81 @@
   <x:si>
     <x:t>Lycée Galliéni</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'énergétique, de l'environnement et du génie climatique parcours chargé d'affaires en énergétique du bâtiment (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>LP Golf-Hôtel</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel coordinateur BIM du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
+    <x:t>06/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MONTFAVET</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'électricité et de l'énergie parcours chargé d'affaires en installation électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Jean de La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Montfavet</x:t>
   </x:si>
@@ -2581,361 +2581,363 @@
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>580618</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>39748</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H11" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22411</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>605938</x:v>
+        <x:v>551874</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>39748</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
-      <x:c r="E12" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>22411</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>551874</x:v>
+        <x:v>564383</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
+      <x:c r="E13" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>564383</x:v>
+        <x:v>605938</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="Q14" s="16" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="R14" s="14" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>551899</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>564868</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>500998</x:v>
       </x:c>
@@ -2948,193 +2950,193 @@
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>547561</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39748</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>22411</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="P18" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="Q18" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="P18" s="14" t="s">
+      <x:c r="R18" s="14" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>601007</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="Q19" s="4" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="R19" s="0" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>601009</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
@@ -3221,72 +3223,72 @@
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>575989</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>547560</x:v>
       </x:c>
@@ -3299,66 +3301,66 @@
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>605952</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
@@ -3565,84 +3567,84 @@
         <x:v>627917</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37986</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>22250</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="Q28" s="16" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="R28" s="14" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>601023</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39180</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
@@ -3693,51 +3695,51 @@
       <x:c r="A30" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38578</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>22294</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>547583</x:v>
       </x:c>
@@ -3904,240 +3906,241 @@
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>625606</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>39180</x:v>
+        <x:v>38578</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>113</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>22294</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>579821</x:v>
+        <x:v>625605</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38578</x:v>
+        <x:v>39180</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>22294</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>594209</x:v>
+        <x:v>579821</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38578</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22294</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>625605</x:v>
+        <x:v>594209</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38578</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22294</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>611256</x:v>
       </x:c>
@@ -4879,946 +4882,947 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>556360</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C52" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>146</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>22230</x:v>
+        <x:v>22255</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>615091</x:v>
+        <x:v>606195</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>39180</x:v>
+        <x:v>41826</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>22230</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>583879</x:v>
+        <x:v>615091</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>22255</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>606195</x:v>
+        <x:v>619295</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>42597</x:v>
+        <x:v>41826</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>22024</x:v>
+        <x:v>22230</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>635895</x:v>
+        <x:v>596030</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>39880</x:v>
+        <x:v>40339</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>12205</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>558313</x:v>
+        <x:v>592545</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>40054</x:v>
+        <x:v>42597</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
-      <x:c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>608201</x:v>
+        <x:v>635895</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>39217</x:v>
+        <x:v>39880</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>605077</x:v>
+        <x:v>558313</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>39217</x:v>
+        <x:v>39180</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="F59" s="0" t="s">
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="S59" s="0" t="n">
+        <x:v>583879</x:v>
+      </x:c>
+      <x:c r="T59" s="4" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="U59" s="4" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>38361</x:v>
+        <x:v>38323</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>608160</x:v>
+        <x:v>596807</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>40054</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>22024</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>608202</x:v>
+        <x:v>608160</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>171</x:v>
-[...1 lines deleted...]
-      <x:c r="C62" s="15" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C62" s="15" t="n">
+        <x:v>40054</x:v>
+      </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s"/>
+      <x:c r="E62" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>172</x:v>
-[...1 lines deleted...]
-      <x:c r="H62" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>173</x:v>
-[...1 lines deleted...]
-      <x:c r="J62" s="14" t="s"/>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="J62" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>22054</x:v>
+        <x:v>22024</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>619295</x:v>
+        <x:v>608202</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>41826</x:v>
+        <x:v>37199</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>22230</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>596030</x:v>
+        <x:v>553981</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>40339</x:v>
+        <x:v>40054</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s"/>
+      <x:c r="E64" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>201</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>12205</x:v>
+        <x:v>22024</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>592545</x:v>
+        <x:v>608201</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>38323</x:v>
+        <x:v>39217</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
+      <x:c r="E65" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="P65" s="0" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="Q65" s="4" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="R65" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="S65" s="0" t="n">
+        <x:v>605077</x:v>
+      </x:c>
+      <x:c r="T65" s="4" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="U65" s="4" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>37199</x:v>
+        <x:v>39217</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s"/>
+      <x:c r="E66" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>22054</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>553981</x:v>
+        <x:v>605083</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -5839,156 +5843,156 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>554009</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39217</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>549718</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38141</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>601262</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
@@ -6144,69 +6148,69 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>40054</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>616815</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>40054</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
@@ -6479,130 +6483,130 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>556422</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>608244</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>172</x:v>
@@ -6783,140 +6787,140 @@
       <x:c r="M84" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>549072</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>556367</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38141</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>549307</x:v>
       </x:c>
@@ -7294,51 +7298,51 @@
       <x:c r="M93" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>592032</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41574</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -7351,51 +7355,51 @@
       <x:c r="M94" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>616038</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37580</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -7447,157 +7451,157 @@
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>595629</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>40042</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>575049</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>608031</x:v>
       </x:c>
@@ -7613,51 +7617,51 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>549370</x:v>
       </x:c>
@@ -7674,51 +7678,51 @@
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>35483</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>554926</x:v>
       </x:c>
@@ -7734,51 +7738,51 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>35483</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>509948</x:v>
       </x:c>
@@ -7795,51 +7799,51 @@
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>35483</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>454263</x:v>
       </x:c>
@@ -7882,195 +7886,195 @@
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>619313</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>547712</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>41826</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>615097</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>35802</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22230</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>515642</x:v>
       </x:c>
@@ -8144,51 +8148,51 @@
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>616059</x:v>
       </x:c>
@@ -8201,51 +8205,51 @@
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37292</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>548396</x:v>
       </x:c>
@@ -8454,51 +8458,51 @@
       <x:c r="L113" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>609816</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>42159</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
@@ -8766,51 +8770,51 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>547722</x:v>
       </x:c>
@@ -9178,51 +9182,51 @@
       <x:c r="L126" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>609811</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
@@ -9235,85 +9239,85 @@
       <x:c r="L127" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>609815</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>40054</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>602149</x:v>
       </x:c>
@@ -9384,51 +9388,51 @@
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>611241</x:v>
       </x:c>
@@ -9444,112 +9448,112 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>605697</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>547703</x:v>
       </x:c>
@@ -9771,51 +9775,51 @@
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37292</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>604046</x:v>
       </x:c>
@@ -9832,51 +9836,51 @@
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38810</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>22293</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>548656</x:v>
       </x:c>
@@ -9889,51 +9893,51 @@
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38930</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>600216</x:v>
       </x:c>
@@ -9950,51 +9954,51 @@
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>556735</x:v>
       </x:c>
@@ -10010,51 +10014,51 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>40033</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>605719</x:v>
       </x:c>
@@ -10071,172 +10075,172 @@
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38810</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>22293</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>495645</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39555</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>550435</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>611277</x:v>
       </x:c>
@@ -10388,51 +10392,51 @@
       <x:c r="M147" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>595664</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>39621</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -10442,51 +10446,51 @@
       <x:c r="L148" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>626715</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
@@ -10567,1665 +10571,1665 @@
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>627868</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>39230</x:v>
+        <x:v>35802</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H151" s="0" t="s">
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>31676</x:v>
+        <x:v>22230</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>611560</x:v>
+        <x:v>609812</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>41575</x:v>
+        <x:v>41826</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s"/>
+      <x:c r="E152" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>102</x:v>
-[...1 lines deleted...]
-      <x:c r="H152" s="14" t="s"/>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s">
+        <x:v>266</x:v>
+      </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>22054</x:v>
+        <x:v>22230</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>596781</x:v>
+        <x:v>609216</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>171</x:v>
-[...1 lines deleted...]
-      <x:c r="C153" s="3" t="s"/>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="n">
+        <x:v>38361</x:v>
+      </x:c>
       <x:c r="D153" s="3" t="s"/>
+      <x:c r="E153" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="J153" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>22054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>619298</x:v>
+        <x:v>550268</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>35802</x:v>
+        <x:v>37199</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s"/>
+      <x:c r="E154" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>22230</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>609812</x:v>
+        <x:v>550406</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>41826</x:v>
+        <x:v>35483</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>22230</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>609216</x:v>
+        <x:v>603815</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>38361</x:v>
+        <x:v>38980</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>91</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>550268</x:v>
+        <x:v>592028</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>37199</x:v>
+        <x:v>38921</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>22054</x:v>
+        <x:v>22210</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>550406</x:v>
+        <x:v>608014</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>35483</x:v>
+        <x:v>37856</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>22054</x:v>
+        <x:v>22257</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>603815</x:v>
+        <x:v>548655</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>38980</x:v>
+        <x:v>37199</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
+      <x:c r="E159" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H159" s="0" t="s">
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>31654</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>592028</x:v>
+        <x:v>602122</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>38921</x:v>
+        <x:v>37292</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>22210</x:v>
+        <x:v>22252</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>608014</x:v>
+        <x:v>609532</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>41826</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>22230</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>627908</x:v>
+        <x:v>595919</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>35802</x:v>
+        <x:v>38141</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
-      <x:c r="E162" s="14" t="s"/>
+      <x:c r="E162" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>282</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>22230</x:v>
+        <x:v>22232</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>513346</x:v>
+        <x:v>600211</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>38930</x:v>
+        <x:v>39230</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
-      <x:c r="E163" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>22254</x:v>
+        <x:v>31676</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>549324</x:v>
+        <x:v>611560</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>39555</x:v>
+        <x:v>41575</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
-      <x:c r="E164" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>318</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>543394</x:v>
+        <x:v>596781</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>41826</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
-      <x:c r="E165" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>282</x:v>
-[...2 lines deleted...]
-        <x:v>283</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22230</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>547704</x:v>
+        <x:v>627908</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>38980</x:v>
+        <x:v>35802</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>31654</x:v>
+        <x:v>22230</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>575006</x:v>
+        <x:v>513346</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>42159</x:v>
+        <x:v>38930</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
+      <x:c r="E167" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>42101</x:v>
+        <x:v>22254</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>633286</x:v>
+        <x:v>549324</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>42159</x:v>
+        <x:v>39555</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s"/>
+      <x:c r="E168" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>274</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>42101</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>633308</x:v>
+        <x:v>543394</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>38908</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
+      <x:c r="E169" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>22213</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>598030</x:v>
+        <x:v>547704</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>102</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="14" t="s"/>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>592029</x:v>
+        <x:v>575006</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>38141</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
-      <x:c r="E171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>22232</x:v>
+        <x:v>42101</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>600211</x:v>
+        <x:v>633286</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>37856</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>330</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>22257</x:v>
+        <x:v>42101</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>548655</x:v>
+        <x:v>633308</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>37199</x:v>
+        <x:v>38908</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
-      <x:c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>22054</x:v>
+        <x:v>22213</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>602122</x:v>
+        <x:v>598030</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>37292</x:v>
+        <x:v>38980</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
-      <x:c r="E174" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>370</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>22252</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>609532</x:v>
+        <x:v>592029</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>292</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
-      <x:c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>370</x:v>
-[...2 lines deleted...]
-        <x:v>371</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>372</x:v>
-[...2 lines deleted...]
-        <x:v>55</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>22252</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="Q175" s="4" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="R175" s="0" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="S175" s="0" t="n">
+        <x:v>619298</x:v>
+      </x:c>
+      <x:c r="T175" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="Q175" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>37199</x:v>
+        <x:v>37292</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>22054</x:v>
+        <x:v>22252</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>515649</x:v>
+        <x:v>571057</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>37199</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>611234</x:v>
+        <x:v>515649</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
-      <x:c r="E178" s="14" t="s"/>
+      <x:c r="E178" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>237</x:v>
-[...1 lines deleted...]
-      <x:c r="H178" s="14" t="s"/>
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H178" s="14" t="s">
+        <x:v>283</x:v>
+      </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>595919</x:v>
+        <x:v>611234</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38980</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -12443,51 +12447,51 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>42303</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>632241</x:v>
       </x:c>
@@ -12523,54 +12527,54 @@
       <x:c r="L184" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>619299</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>57</x:v>
@@ -12795,82 +12799,82 @@
       <x:c r="M189" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>592030</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>611236</x:v>
       </x:c>
@@ -12886,51 +12890,51 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>611318</x:v>
       </x:c>
@@ -12973,51 +12977,51 @@
       <x:c r="M192" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>11461</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>596773</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>38343</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -13027,51 +13031,51 @@
       <x:c r="M193" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>12513</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>594246</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>42159</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -13459,51 +13463,51 @@
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>34280</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>499766</x:v>
       </x:c>
@@ -13518,51 +13522,51 @@
       <x:c r="A202" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>588260</x:v>
       </x:c>
@@ -13575,78 +13579,78 @@
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>39408</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>22252</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>599537</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
@@ -13796,51 +13800,51 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>556423</x:v>
       </x:c>
@@ -14236,51 +14240,51 @@
         <x:v>74</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>557088</x:v>
       </x:c>
@@ -14762,70 +14766,70 @@
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>564382</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>600747</x:v>
       </x:c>
@@ -14842,108 +14846,108 @@
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>607799</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>544883</x:v>
       </x:c>
@@ -15015,81 +15019,81 @@
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40071</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>22254</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>546212</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37199</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -15110,1913 +15114,1923 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>596923</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>40136</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22232</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>564375</x:v>
+        <x:v>611002</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>40136</x:v>
+        <x:v>39408</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>131</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>22232</x:v>
+        <x:v>22252</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>611002</x:v>
+        <x:v>588049</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>39408</x:v>
+        <x:v>40071</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
+      <x:c r="E233" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>22252</x:v>
+        <x:v>22254</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>588049</x:v>
+        <x:v>600751</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>40071</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>451</x:v>
-[...1 lines deleted...]
-      <x:c r="H234" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H234" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="I234" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>22254</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>600751</x:v>
+        <x:v>556364</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>39408</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22252</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>556364</x:v>
+        <x:v>588258</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>39408</x:v>
+        <x:v>37199</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>404</x:v>
-[...1 lines deleted...]
-      <x:c r="H236" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>22252</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>588258</x:v>
+        <x:v>607805</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>37199</x:v>
+        <x:v>34886</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
-      <x:c r="E237" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>22054</x:v>
+        <x:v>22232</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>607805</x:v>
+        <x:v>539597</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>34886</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>539597</x:v>
+        <x:v>540183</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>34886</x:v>
+        <x:v>40136</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>540183</x:v>
+        <x:v>586058</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>40136</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>586058</x:v>
+        <x:v>585759</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>171</x:v>
-[...1 lines deleted...]
-      <x:c r="C241" s="3" t="s"/>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C241" s="3" t="n">
+        <x:v>37199</x:v>
+      </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H241" s="0" t="s">
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="J241" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>22054</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>619306</x:v>
+        <x:v>606261</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>426</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>113</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>22232</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>585759</x:v>
+        <x:v>619315</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>38285</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>12582</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="Q243" s="4" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="R243" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="S243" s="0" t="n">
+        <x:v>616581</x:v>
+      </x:c>
+      <x:c r="T243" s="4" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="U243" s="4" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>37199</x:v>
+        <x:v>38285</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>22054</x:v>
+        <x:v>12582</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>606261</x:v>
+        <x:v>616583</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>38980</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H245" s="0" t="s">
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>31654</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>592031</x:v>
+        <x:v>632436</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>40136</x:v>
+        <x:v>34886</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>610942</x:v>
+        <x:v>539594</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>160</x:v>
-[...1 lines deleted...]
-      <x:c r="C247" s="3" t="s"/>
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C247" s="3" t="n">
+        <x:v>34886</x:v>
+      </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H247" s="0" t="s">
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="J247" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>22254</x:v>
+        <x:v>22232</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>616241</x:v>
+        <x:v>540186</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
-        <x:v>74</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>39408</x:v>
+        <x:v>38980</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
-      <x:c r="E248" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>22252</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>599538</x:v>
+        <x:v>592031</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>38361</x:v>
+        <x:v>40136</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
-      <x:c r="E249" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H249" s="0" t="s">
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22232</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>600755</x:v>
+        <x:v>610942</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>98</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
-      <x:c r="E250" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>146</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22254</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>556362</x:v>
+        <x:v>616241</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>175</x:v>
-[...1 lines deleted...]
-      <x:c r="C251" s="3" t="s"/>
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C251" s="3" t="n">
+        <x:v>38361</x:v>
+      </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="J251" s="0" t="s">
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
-        <x:v>22054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>619315</x:v>
+        <x:v>595934</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>38285</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>419</x:v>
-[...1 lines deleted...]
-      <x:c r="H252" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H252" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="I252" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>12582</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>616581</x:v>
+        <x:v>564375</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>38285</x:v>
+        <x:v>39408</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
+      <x:c r="E253" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>12582</x:v>
+        <x:v>22252</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>616583</x:v>
+        <x:v>599538</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
-      <x:c r="E254" s="14" t="s"/>
+      <x:c r="E254" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>632436</x:v>
+        <x:v>600755</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>34886</x:v>
+        <x:v>38361</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
+      <x:c r="E255" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>22232</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>539594</x:v>
+        <x:v>556362</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>426</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>131</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>22232</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>540186</x:v>
+        <x:v>619294</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>220</x:v>
-[...1 lines deleted...]
-      <x:c r="C257" s="3" t="s"/>
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C257" s="3" t="n">
+        <x:v>40033</x:v>
+      </x:c>
       <x:c r="D257" s="3" t="s"/>
+      <x:c r="E257" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H257" s="0" t="s">
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="J257" s="0" t="s">
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>22054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>619294</x:v>
+        <x:v>611487</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
-        <x:v>74</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>474</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
-      <x:c r="E258" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>42</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22254</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>611487</x:v>
+        <x:v>616242</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>22254</x:v>
+        <x:v>22054</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>616242</x:v>
+        <x:v>619306</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>602337</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>602822</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>602338</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>602329</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>