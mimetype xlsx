--- v2 (2026-07-23)
+++ v3 (2026-07-24)
@@ -1019,60 +1019,60 @@
   <x:si>
     <x:t>Aromatologie scientifique appliquée : usage sécurisé des huiles essentielles en conseil</x:t>
   </x:si>
   <x:si>
     <x:t>Celys Blue</x:t>
   </x:si>
   <x:si>
     <x:t>84210</x:t>
   </x:si>
   <x:si>
     <x:t>Phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>PERNES-LES-FONTAINES</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Victor Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>CARPENTRAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -6025,148 +6025,148 @@
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>596423</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>35015</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>635612</x:v>
+        <x:v>596396</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>35015</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="S89" s="0" t="n">
+        <x:v>635612</x:v>
+      </x:c>
+      <x:c r="T89" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="S89" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>