--- v1 (2026-07-25)
+++ v2 (2026-07-25)
@@ -635,77 +635,77 @@
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur animateur</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Évaluation formation</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2020 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTSA développement et animation de projets territoriaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA L Giraud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement rural</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/13/2030 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/14/2027 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>Culture civilisation</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel formateur professionnel d'adultes (Apprentissage)</x:t>
@@ -965,50 +965,59 @@
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation de formateur - Concevoir et animer un dispositif de formation</x:t>
   </x:si>
   <x:si>
     <x:t>3P Développement</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Cadre demandeur d'emploi , Elu , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours anglais</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
@@ -1061,143 +1070,137 @@
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maître d'apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>TRANS-EN-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2021 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/20/2030 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Permis de former recyclage</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel responsable d'espace de médiation numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médiation numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention gestion des ressources humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encadrement management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/18/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/28/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Public en emploi</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention gestion des ressources humaines</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>08/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/08/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLJ - IMSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/30/2026 00:00:00</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>05/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Enseigner le yoga adapté</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation à l'Enseignement du Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>CFEY</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
@@ -1205,53 +1208,50 @@
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tuteurs</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public , Tuteur</x:t>
   </x:si>
   <x:si>
     <x:t>Tutorat entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
@@ -1841,248 +1841,251 @@
   <x:si>
     <x:t>13480</x:t>
   </x:si>
   <x:si>
     <x:t>CABRIES</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la ludopédagogie</x:t>
   </x:si>
   <x:si>
     <x:t>Mood'up Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13430</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Enseignant , Formateur , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Conception jeu pédagogique</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention psychologie clinique, psychopathologie et psychologie de la santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychogérontologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cns Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention psychologie du développement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychologie cognitive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention langues, littératures et civilisations étrangères et régionales (préparation également possible par Bloc(s) de compétences) parcours bilangue : turc-arabe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme d'études de langue française</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Langues</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/21/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formateur aux métiers de la sécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bird Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gendarmerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme de cadre de santé (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interfed Santé Sociale - Cfa Métiers de l'Hospitalisation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CERFAH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Marignane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IA conception pédagogique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaltic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Logiciel intelligence artificielle générative</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de la GRH : formation, compétences et emploi parcours gestion des ressources humaines (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique Paul Cézanne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coach professionnel BC01 Évaluer la demande du client et formaliser les objectifs de coaching dans le contrat de prestation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serenity Institut</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coaching entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coach professionnel BC02 Conduire une prestation complète de coaching individuel ou collectif</x:t>
+  </x:si>
+  <x:si>
     <x:t>Amac Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi plus de 26 ans , Formateur , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/12/2027 00:00:00</x:t>
-[...17 lines deleted...]
-    <x:t>Gendarmerie</x:t>
+    <x:t>Afc Groupe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Musicien enseignant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Formation Professionnelle de la Musique - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation formateur art</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues et sociétés parcours langues, cultures et sociétés d'Asie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention psychologie du développement parcours psychologie des transitions : orientation, insertion, conseil</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
-    <x:t>01/25/2027 00:00:00</x:t>
-[...163 lines deleted...]
-  <x:si>
     <x:t>04/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation à la certification Qualiopi</x:t>
   </x:si>
   <x:si>
     <x:t>Céla Solution RH</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>Normalisation formation</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
@@ -2126,53 +2129,50 @@
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours hébreu et études juives</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours italien</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours japonais</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention psychologie du développement parcours psychologie clinique du développement : enfance, adolescence, vieillissement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de l'éducation et de la formation parcours ingénierie de la formation</x:t>
   </x:si>
   <x:si>
     <x:t>Contribution formation professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention encadrement éducatif parcours conseiller principal d'éducation</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation examen concours fonction publique</x:t>
   </x:si>
   <x:si>
-    <x:t>Dawan - Antenne Marseille</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention gestion des ressources humaines parcours économie sociale et solidaire</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion des ressources humaines parcours recherche, études et conseil en organisation, travail et ressources humaines</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion des ressources humaines parcours gestion des compétences et des talents</x:t>
   </x:si>
   <x:si>
     <x:t>Coach professionnel (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Linkup Coaching</x:t>
@@ -2633,69 +2633,69 @@
   <x:si>
     <x:t>Travail social</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>A3fa</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention encadrement éducatif</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cfa Perspective - Isim</x:t>
+  </x:si>
+  <x:si>
     <x:t>Public de la formation initiale , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE CEDEX 01</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée Polyvalent Hôtellerie Tourisme Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
+    <x:t>05/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Guillaume Catinaud - GC Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité carrières sociales parcours éducation spécialisée</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Animacoop</x:t>
   </x:si>
@@ -6765,314 +6765,314 @@
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>286250</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>174</x:v>
-[...1 lines deleted...]
-      <x:c r="C67" s="3" t="s"/>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="n">
+        <x:v>39684</x:v>
+      </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="J67" s="0" t="s">
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>42785</x:v>
+        <x:v>12514</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>286247</x:v>
+        <x:v>592185</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>39842</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>44528</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>626310</x:v>
+        <x:v>625312</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>155</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>42785</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>626284</x:v>
+        <x:v>286247</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>39684</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>12514</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="S70" s="14" t="n">
+        <x:v>626284</x:v>
+      </x:c>
+      <x:c r="T70" s="16" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="U70" s="16" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>37275</x:v>
+        <x:v>39842</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>44528</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>625312</x:v>
+        <x:v>626310</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38807</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -8103,51 +8103,51 @@
       <x:c r="M91" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>635990</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
@@ -8805,51 +8805,51 @@
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>613344</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -9532,3498 +9532,3500 @@
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>617032</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s"/>
+      <x:c r="I118" s="16" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J118" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="K118" s="14" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="L118" s="14" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="M118" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N118" s="15" t="n">
+        <x:v>15041</x:v>
+      </x:c>
+      <x:c r="O118" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="P118" s="14" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="Q118" s="16" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="R118" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="S118" s="14" t="n">
+        <x:v>611474</x:v>
+      </x:c>
+      <x:c r="T118" s="16" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="U118" s="16" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...40 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>218</x:v>
-[...1 lines deleted...]
-      <x:c r="C119" s="3" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
+      <x:c r="J119" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>44593</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>632296</x:v>
+        <x:v>617031</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>218</x:v>
-[...1 lines deleted...]
-      <x:c r="C120" s="15" t="s"/>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C120" s="15" t="n">
+        <x:v>40120</x:v>
+      </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>219</x:v>
-[...1 lines deleted...]
-      <x:c r="H120" s="14" t="s"/>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s">
+        <x:v>303</x:v>
+      </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>208</x:v>
-[...1 lines deleted...]
-      <x:c r="J120" s="14" t="s"/>
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="J120" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>44593</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>632298</x:v>
+        <x:v>628609</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>44593</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>632299</x:v>
+        <x:v>632296</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="U121" s="4" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>44593</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>632305</x:v>
+        <x:v>632298</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="U122" s="16" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="J123" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>44593</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>611478</x:v>
+        <x:v>632299</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="J124" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>44593</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>611481</x:v>
+        <x:v>632305</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>174</x:v>
-[...1 lines deleted...]
-      <x:c r="C125" s="3" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C125" s="3" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J125" s="0" t="s">
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>42785</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>608537</x:v>
+        <x:v>611478</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>607653</x:v>
+        <x:v>611481</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>44517</x:v>
+        <x:v>42785</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>608310</x:v>
+        <x:v>608537</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>291</x:v>
-[...1 lines deleted...]
-      <x:c r="C128" s="15" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C128" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>293</x:v>
-[...1 lines deleted...]
-      <x:c r="J128" s="14" t="s"/>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="J128" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>44586</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>616618</x:v>
+        <x:v>607653</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>205</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
-      <x:c r="E129" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>208</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>44517</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>601520</x:v>
+        <x:v>608310</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>205</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>208</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>44586</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>601522</x:v>
+        <x:v>616618</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>287</x:v>
-[...2 lines deleted...]
-        <x:v>288</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>616811</x:v>
+        <x:v>601520</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s"/>
+      <x:c r="E132" s="14" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>287</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>625341</x:v>
+        <x:v>601522</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>634116</x:v>
+        <x:v>616811</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>632806</x:v>
+        <x:v>625341</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>174</x:v>
-[...1 lines deleted...]
-      <x:c r="C135" s="3" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C135" s="3" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J135" s="0" t="s">
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>42785</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>269544</x:v>
+        <x:v>634116</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>634222</x:v>
+        <x:v>632806</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>635402</x:v>
+        <x:v>269544</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>174</x:v>
-[...1 lines deleted...]
-      <x:c r="C138" s="15" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C138" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>176</x:v>
-[...1 lines deleted...]
-      <x:c r="J138" s="14" t="s"/>
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="J138" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>42785</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>451527</x:v>
+        <x:v>557313</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>42359</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H139" s="0" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="I139" s="4" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J139" s="0" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="K139" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="L139" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M139" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N139" s="3" t="n">
+        <x:v>15041</x:v>
+      </x:c>
+      <x:c r="O139" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="P139" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="Q139" s="4" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="R139" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="S139" s="0" t="n">
+        <x:v>634222</x:v>
+      </x:c>
+      <x:c r="T139" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="I139" s="4" t="s">
-[...34 lines deleted...]
-      </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>236</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>42785</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>632208</x:v>
+        <x:v>635402</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>253</x:v>
-[...1 lines deleted...]
-      <x:c r="C141" s="3" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="n">
+        <x:v>39181</x:v>
+      </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="J141" s="0" t="s">
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>44521</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>620309</x:v>
+        <x:v>573971</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>253</x:v>
-[...1 lines deleted...]
-      <x:c r="C142" s="15" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C142" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>219</x:v>
-[...1 lines deleted...]
-      <x:c r="H142" s="14" t="s"/>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s">
+        <x:v>266</x:v>
+      </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>208</x:v>
-[...1 lines deleted...]
-      <x:c r="J142" s="14" t="s"/>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="J142" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>44521</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>620311</x:v>
+        <x:v>573374</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>218</x:v>
-[...1 lines deleted...]
-      <x:c r="C143" s="3" t="s"/>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C143" s="3" t="n">
+        <x:v>42359</x:v>
+      </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="J143" s="0" t="s">
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>44593</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>627922</x:v>
+        <x:v>635324</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>567804</x:v>
+        <x:v>632208</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
+      <x:c r="E145" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>322</x:v>
-[...2 lines deleted...]
-        <x:v>323</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>606709</x:v>
+        <x:v>557596</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>208</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>42785</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>611474</x:v>
+        <x:v>451527</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="J147" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>44521</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>617031</x:v>
+        <x:v>620309</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>348</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>236</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>44527</x:v>
+        <x:v>44521</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>573971</x:v>
+        <x:v>620311</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>269</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>44593</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>613336</x:v>
+        <x:v>627922</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s"/>
+      <x:c r="E150" s="14" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>613337</x:v>
+        <x:v>567804</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>613345</x:v>
+        <x:v>629151</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>265</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>573374</x:v>
+        <x:v>613336</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>629151</x:v>
+        <x:v>613337</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>557597</x:v>
+        <x:v>613345</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="U154" s="16" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
+      <x:c r="E155" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>580116</x:v>
+        <x:v>557597</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="U155" s="4" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>265</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>573354</x:v>
+        <x:v>580116</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
-      <x:c r="E157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>605475</x:v>
+        <x:v>573354</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>268</x:v>
-[...1 lines deleted...]
-      <x:c r="H158" s="14" t="s"/>
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s">
+        <x:v>358</x:v>
+      </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>557596</x:v>
+        <x:v>605475</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>613971</x:v>
+        <x:v>557321</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>174</x:v>
-[...1 lines deleted...]
-      <x:c r="C160" s="15" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C160" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>284</x:v>
-[...1 lines deleted...]
-      <x:c r="H160" s="14" t="s"/>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s">
+        <x:v>326</x:v>
+      </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>285</x:v>
-[...1 lines deleted...]
-      <x:c r="J160" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="J160" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>42785</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>635401</x:v>
+        <x:v>606709</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>635411</x:v>
+        <x:v>613971</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>208</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>42785</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>634955</x:v>
+        <x:v>635401</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>613340</x:v>
+        <x:v>635411</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>613341</x:v>
+        <x:v>634955</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>364</x:v>
-[...1 lines deleted...]
-      <x:c r="C165" s="3" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C165" s="3" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>365</x:v>
-[...2 lines deleted...]
-        <x:v>366</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="J165" s="0" t="s">
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>44587</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>574336</x:v>
+        <x:v>613340</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>605343</x:v>
+        <x:v>613341</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>289</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>44587</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>618690</x:v>
+        <x:v>574336</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>636165</x:v>
+        <x:v>605343</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>218</x:v>
-[...1 lines deleted...]
-      <x:c r="C169" s="3" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C169" s="3" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J169" s="0" t="s">
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>44593</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>627923</x:v>
+        <x:v>618690</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>218</x:v>
-[...1 lines deleted...]
-      <x:c r="C170" s="15" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C170" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>208</x:v>
-[...1 lines deleted...]
-      <x:c r="J170" s="14" t="s"/>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="J170" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>44593</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>627924</x:v>
+        <x:v>636165</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="J171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>44593</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>629148</x:v>
+        <x:v>627923</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="J172" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>44593</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>629155</x:v>
+        <x:v>627924</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>615410</x:v>
+        <x:v>629148</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>578141</x:v>
+        <x:v>629155</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>371</x:v>
-[...1 lines deleted...]
-      <x:c r="C175" s="3" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C175" s="3" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J175" s="0" t="s">
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>44588</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>614385</x:v>
+        <x:v>615410</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>613346</x:v>
+        <x:v>578141</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>236</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>44588</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>616314</x:v>
+        <x:v>614385</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>253</x:v>
-[...1 lines deleted...]
-      <x:c r="C178" s="15" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C178" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>208</x:v>
-[...1 lines deleted...]
-      <x:c r="J178" s="14" t="s"/>
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="J178" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>44521</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>620315</x:v>
+        <x:v>613346</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>557313</x:v>
+        <x:v>616314</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>269</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>44521</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>557321</x:v>
+        <x:v>620315</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
@@ -13300,51 +13302,51 @@
       <x:c r="L186" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>44521</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>629081</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
@@ -13360,51 +13362,51 @@
       <x:c r="M187" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>625343</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -13599,78 +13601,78 @@
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>599348</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>618992</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
@@ -13969,51 +13971,51 @@
       <x:c r="M198" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>44593</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>632302</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>41713</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -14473,51 +14475,51 @@
       <x:c r="M207" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>44593</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>632297</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
@@ -14600,82 +14602,82 @@
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>573375</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38695</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>591857</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>410</x:v>
@@ -14853,51 +14855,51 @@
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>629144</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
@@ -14907,51 +14909,51 @@
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>629150</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
@@ -15059,51 +15061,51 @@
       <x:c r="L218" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>44593</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>611366</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
@@ -15127,51 +15129,51 @@
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>635648</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42785</x:v>
       </x:c>
@@ -15187,81 +15189,81 @@
       <x:c r="R220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>584545</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>592374</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38807</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
@@ -15332,86 +15334,86 @@
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>44593</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>629060</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>44588</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>614278</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
@@ -15750,51 +15752,51 @@
       <x:c r="L231" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>44586</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>616619</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>36652</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
@@ -16273,51 +16275,51 @@
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>15235</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>575533</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>136</x:v>
@@ -16446,51 +16448,51 @@
       <x:c r="M243" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>617606</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>454</x:v>
@@ -16507,51 +16509,51 @@
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>617604</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -16564,51 +16566,51 @@
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>633181</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
@@ -16736,51 +16738,51 @@
       <x:c r="L248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>633191</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
@@ -16971,51 +16973,51 @@
       <x:c r="M252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>633214</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -17257,51 +17259,51 @@
       <x:c r="M257" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>626309</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -17314,51 +17316,51 @@
       <x:c r="M258" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>626311</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -17368,51 +17370,51 @@
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>580607</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
@@ -17427,51 +17429,51 @@
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>580608</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
@@ -17484,51 +17486,51 @@
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>580609</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
@@ -17594,51 +17596,51 @@
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>575707</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38695</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
@@ -17653,51 +17655,51 @@
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>575540</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38695</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -17821,51 +17823,51 @@
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>43435</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>590425</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
@@ -17937,51 +17939,51 @@
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>568558</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
@@ -18311,51 +18313,51 @@
       <x:c r="L276" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>577762</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
@@ -18829,51 +18831,51 @@
       <x:c r="M285" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>617711</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
@@ -19098,51 +19100,51 @@
       <x:c r="M290" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>626283</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -19331,51 +19333,51 @@
       <x:c r="M294" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>600053</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
@@ -19878,51 +19880,51 @@
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>31702</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>634531</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
@@ -20112,3207 +20114,3202 @@
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>629677</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
-        <x:v>37275</x:v>
+        <x:v>39022</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="L309" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M309" s="0" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="N309" s="3" t="n">
+        <x:v>14411</x:v>
+      </x:c>
+      <x:c r="O309" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="L309" s="0" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>622071</x:v>
+        <x:v>591971</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>38953</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>44557</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>633180</x:v>
+        <x:v>586490</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>458</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>452</x:v>
-[...2 lines deleted...]
-        <x:v>453</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>454</x:v>
-[...2 lines deleted...]
-        <x:v>78</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>44557</x:v>
+        <x:v>42856</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>633183</x:v>
+        <x:v>631000</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>38953</x:v>
+        <x:v>38992</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>452</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>44557</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>633184</x:v>
+        <x:v>596275</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>38953</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>44557</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>633211</x:v>
+        <x:v>626600</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
-        <x:v>38953</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>44557</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>633221</x:v>
+        <x:v>598349</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>594</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>458</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>452</x:v>
-[...2 lines deleted...]
-        <x:v>453</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>454</x:v>
-[...2 lines deleted...]
-        <x:v>78</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>44557</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>633227</x:v>
+        <x:v>596560</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>38681</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>506</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>42814</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>506</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>590158</x:v>
+        <x:v>615151</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>37275</x:v>
+        <x:v>38953</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>44557</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>573713</x:v>
+        <x:v>633180</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>40098</x:v>
+        <x:v>38953</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>476</x:v>
-[...1 lines deleted...]
-      <x:c r="H318" s="14" t="s"/>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s">
+        <x:v>453</x:v>
+      </x:c>
       <x:c r="I318" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>44557</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>592392</x:v>
+        <x:v>633183</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>174</x:v>
-[...1 lines deleted...]
-      <x:c r="C319" s="3" t="s"/>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C319" s="3" t="n">
+        <x:v>38953</x:v>
+      </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="H319" s="0" t="s">
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="J319" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>42785</x:v>
+        <x:v>44557</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>286243</x:v>
+        <x:v>633184</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
-        <x:v>37275</x:v>
+        <x:v>38953</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>44557</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>568556</x:v>
+        <x:v>633211</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>601</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>499</x:v>
-[...1 lines deleted...]
-      <x:c r="C321" s="3" t="s"/>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C321" s="3" t="n">
+        <x:v>38953</x:v>
+      </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="J321" s="0" t="s">
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>44587</x:v>
+        <x:v>44557</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>600757</x:v>
+        <x:v>633221</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="C322" s="15" t="s"/>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C322" s="15" t="n">
+        <x:v>38953</x:v>
+      </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>123</x:v>
-[...1 lines deleted...]
-      <x:c r="H322" s="14" t="s"/>
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="H322" s="14" t="s">
+        <x:v>453</x:v>
+      </x:c>
       <x:c r="I322" s="16" t="s">
-        <x:v>124</x:v>
-[...1 lines deleted...]
-      <x:c r="J322" s="14" t="s"/>
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="J322" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>44587</x:v>
+        <x:v>44557</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>579698</x:v>
+        <x:v>633227</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
-        <x:v>38695</x:v>
+        <x:v>38681</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>439</x:v>
-[...2 lines deleted...]
-        <x:v>440</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>42814</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>575539</x:v>
+        <x:v>590158</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>603</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>439</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>441</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>14405</x:v>
+        <x:v>42856</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>575693</x:v>
+        <x:v>634652</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>615151</x:v>
+        <x:v>634043</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>608</x:v>
-[...1 lines deleted...]
-      <x:c r="C326" s="15" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C326" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>609</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>611</x:v>
-[...1 lines deleted...]
-      <x:c r="J326" s="14" t="s"/>
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="J326" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>45085</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>626502</x:v>
+        <x:v>587734</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>37275</x:v>
+        <x:v>38443</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
+      <x:c r="E327" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>43435</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>626519</x:v>
+        <x:v>632555</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
-      <x:c r="E328" s="14" t="s"/>
+      <x:c r="E328" s="14" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>494</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>626600</x:v>
+        <x:v>599915</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
+      <x:c r="E329" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="G329" s="0" t="s">
-        <x:v>439</x:v>
-[...2 lines deleted...]
-        <x:v>440</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>598349</x:v>
+        <x:v>599916</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>15254</x:v>
+        <x:v>72901</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>596560</x:v>
+        <x:v>632343</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>37275</x:v>
+        <x:v>40303</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
+      <x:c r="E331" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>583264</x:v>
+        <x:v>617489</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
-        <x:v>39022</x:v>
+        <x:v>41347</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>14411</x:v>
+        <x:v>32150</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>621</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>591971</x:v>
+        <x:v>611844</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>37275</x:v>
+        <x:v>41347</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>575</x:v>
-[...2 lines deleted...]
-        <x:v>576</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>32150</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>586490</x:v>
+        <x:v>611861</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>622</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>471</x:v>
-[...1 lines deleted...]
-      <x:c r="C334" s="15" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C334" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>624</x:v>
-[...1 lines deleted...]
-      <x:c r="J334" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="J334" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="K334" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>42856</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>631000</x:v>
+        <x:v>622071</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
-        <x:v>38992</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>14405</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>596275</x:v>
+        <x:v>634162</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>627</x:v>
-[...1 lines deleted...]
-      <x:c r="C336" s="15" t="s"/>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C336" s="15" t="n">
+        <x:v>42359</x:v>
+      </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>131</x:v>
-[...1 lines deleted...]
-      <x:c r="J336" s="14" t="s"/>
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="J336" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
       <x:c r="K336" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>72901</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>632343</x:v>
+        <x:v>635321</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
-        <x:v>40303</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
-      <x:c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="H337" s="0" t="s">
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>617489</x:v>
+        <x:v>573713</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
-        <x:v>38443</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
-      <x:c r="E338" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>636</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>43435</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>632555</x:v>
+        <x:v>583264</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>205</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
-      <x:c r="E339" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="H339" s="0" t="s">
+        <x:v>649</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>547</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>45085</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>640</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>599915</x:v>
+        <x:v>626502</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>643</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
-      <x:c r="E340" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>546</x:v>
-[...1 lines deleted...]
-      <x:c r="H340" s="14" t="s"/>
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="H340" s="14" t="s">
+        <x:v>488</x:v>
+      </x:c>
       <x:c r="I340" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>599916</x:v>
+        <x:v>626519</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>643</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="C341" s="3" t="s"/>
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C341" s="3" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="H341" s="0" t="s">
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="J341" s="0" t="s">
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>42856</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>634652</x:v>
+        <x:v>568556</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>546</x:v>
-[...1 lines deleted...]
-      <x:c r="H342" s="14" t="s"/>
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="H342" s="14" t="s">
+        <x:v>501</x:v>
+      </x:c>
       <x:c r="I342" s="16" t="s">
-        <x:v>547</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
-        <x:v>644</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>44587</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>547</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>634043</x:v>
+        <x:v>600757</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>645</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>646</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>535</x:v>
-[...2 lines deleted...]
-        <x:v>78</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>32150</x:v>
+        <x:v>44587</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>611844</x:v>
+        <x:v>579698</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>650</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
-        <x:v>41347</x:v>
+        <x:v>38695</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>647</x:v>
-[...1 lines deleted...]
-      <x:c r="H344" s="14" t="s"/>
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s">
+        <x:v>440</x:v>
+      </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>32150</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>535</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>611861</x:v>
+        <x:v>575539</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>543</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
-        <x:v>37275</x:v>
+        <x:v>38992</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="H345" s="0" t="s">
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>634162</x:v>
+        <x:v>575693</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>42359</x:v>
+        <x:v>40098</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>635321</x:v>
+        <x:v>592392</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>205</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
-      <x:c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>535</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>42785</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>548179</x:v>
+        <x:v>286243</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="C348" s="15" t="s"/>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C348" s="15" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D348" s="15" t="s"/>
-      <x:c r="E348" s="14" t="s"/>
+      <x:c r="E348" s="14" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>410</x:v>
-[...1 lines deleted...]
-      <x:c r="J348" s="14" t="s"/>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="J348" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>42856</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>634651</x:v>
+        <x:v>548179</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>634656</x:v>
+        <x:v>634651</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>634658</x:v>
+        <x:v>634656</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>658</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>117</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>42856</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>622068</x:v>
+        <x:v>634658</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>622069</x:v>
+        <x:v>622068</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>622070</x:v>
+        <x:v>622069</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>622074</x:v>
+        <x:v>622070</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>659</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>632762</x:v>
+        <x:v>622074</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>645</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>623983</x:v>
+        <x:v>632762</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>660</x:v>
-[...1 lines deleted...]
-      <x:c r="C357" s="3" t="s"/>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C357" s="3" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="J357" s="0" t="s">
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>44536</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>661</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>613601</x:v>
+        <x:v>623983</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>42856</x:v>
+        <x:v>44536</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>623042</x:v>
+        <x:v>613601</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>31702</x:v>
+        <x:v>42856</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>634649</x:v>
+        <x:v>623042</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>182</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>44539</x:v>
+        <x:v>31702</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>624817</x:v>
+        <x:v>634649</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38807</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>44539</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>624818</x:v>
+        <x:v>624817</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>38152</x:v>
+        <x:v>38807</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>44539</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>597462</x:v>
+        <x:v>624818</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>439</x:v>
-[...2 lines deleted...]
-        <x:v>440</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>633882</x:v>
+        <x:v>597462</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>38152</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>575713</x:v>
+        <x:v>633882</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>575714</x:v>
+        <x:v>575713</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I366" s="16" t="s">
@@ -23324,54 +23321,54 @@
       <x:c r="K366" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>575718</x:v>
+        <x:v>575714</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
@@ -23381,54 +23378,54 @@
       <x:c r="K367" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>575720</x:v>
+        <x:v>575718</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
@@ -23440,54 +23437,54 @@
       <x:c r="K368" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>575721</x:v>
+        <x:v>575720</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
@@ -23497,346 +23494,348 @@
       <x:c r="K369" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>575723</x:v>
+        <x:v>575721</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I370" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>632466</x:v>
+        <x:v>575723</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
-        <x:v>38992</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>14405</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>575692</x:v>
+        <x:v>632466</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
-        <x:v>38156</x:v>
+        <x:v>38992</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I372" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>13364</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>575697</x:v>
+        <x:v>575692</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
-        <x:v>38154</x:v>
+        <x:v>38156</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>13364</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>575920</x:v>
+        <x:v>575697</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
-        <x:v>37275</x:v>
+        <x:v>38154</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>447</x:v>
-[...1 lines deleted...]
-      <x:c r="H374" s="14" t="s"/>
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="H374" s="14" t="s">
+        <x:v>440</x:v>
+      </x:c>
       <x:c r="I374" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>587734</x:v>
+        <x:v>575920</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>35912</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -23846,51 +23845,51 @@
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>575866</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>35912</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
@@ -23905,51 +23904,51 @@
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>575868</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>35912</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
@@ -23962,430 +23961,430 @@
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>581326</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>597996</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>611857</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>611858</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>42359</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>635322</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>575934</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>575937</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>44517</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>505302</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
@@ -24576,54 +24575,54 @@
       <x:c r="L388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>626522</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -24636,51 +24635,51 @@
       <x:c r="M389" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>626525</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -24747,170 +24746,170 @@
       <x:c r="L391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>575864</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>633879</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>633886</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
@@ -24919,88 +24918,88 @@
       <x:c r="M394" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>633931</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>42826</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>620342</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
@@ -25252,51 +25251,51 @@
       <x:c r="M400" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>611251</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H401" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>27</x:v>
@@ -25360,100 +25359,100 @@
       <x:c r="L402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>633219</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>594</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>590157</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
@@ -25473,79 +25472,79 @@
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>632767</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>42359</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>635323</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
@@ -25560,69 +25559,69 @@
       <x:c r="G406" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>633883</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -25694,51 +25693,51 @@
       <x:c r="M408" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>632467</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -25816,201 +25815,201 @@
       <x:c r="R410" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>634653</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>611842</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>611855</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>611860</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>650</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
@@ -26022,108 +26021,108 @@
       <x:c r="L414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>575709</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>39022</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>14411</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>575691</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
@@ -26189,51 +26188,51 @@
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>617712</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -26246,51 +26245,51 @@
       <x:c r="M418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>617713</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>80</x:v>
@@ -26351,108 +26350,108 @@
       <x:c r="L420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>575538</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>575722</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
@@ -26467,51 +26466,51 @@
       <x:c r="L422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>575725</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
@@ -26694,51 +26693,51 @@
       <x:c r="L426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>575867</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>27</x:v>
@@ -26787,69 +26786,69 @@
       <x:c r="G428" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>633881</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>80</x:v>
@@ -26913,51 +26912,51 @@
       <x:c r="M430" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>626597</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -27066,51 +27065,51 @@
       <x:c r="G433" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>685</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>587735</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
@@ -27174,51 +27173,51 @@
         <x:v>38156</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>13364</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>595480</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
@@ -27341,66 +27340,66 @@
       <x:c r="G438" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>13364</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>575698</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
@@ -27413,51 +27412,51 @@
       <x:c r="L439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>575708</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
@@ -27472,93 +27471,93 @@
       <x:c r="L440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>575711</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>622073</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
@@ -27680,66 +27679,66 @@
       <x:c r="G444" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>575936</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -27749,153 +27748,153 @@
       <x:c r="L445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>626893</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>625</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>44587</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>621258</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>650</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>634659</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
@@ -27910,54 +27909,54 @@
       <x:c r="L448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>633187</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -27970,51 +27969,51 @@
       <x:c r="M449" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>633188</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
@@ -28029,51 +28028,51 @@
       <x:c r="M450" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>633193</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -28083,54 +28082,54 @@
       <x:c r="L451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>633196</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>595</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
@@ -28219,145 +28218,145 @@
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>588302</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>628993</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>575715</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
@@ -28369,51 +28368,51 @@
       <x:c r="M456" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>628220</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -28485,51 +28484,51 @@
       <x:c r="M458" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>633217</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -28539,54 +28538,54 @@
       <x:c r="L459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>44557</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>633225</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>593</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38953</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
@@ -28703,54 +28702,54 @@
       <x:c r="L462" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>44554</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>622383</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>643</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F463" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
@@ -28872,51 +28871,51 @@
       <x:c r="I465" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>286244</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -28925,51 +28924,51 @@
         <x:v>107</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>42785</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>286248</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
@@ -28988,51 +28987,51 @@
       <x:c r="L467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>568527</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
@@ -29058,97 +29057,97 @@
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>568557</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>575716</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
@@ -29163,51 +29162,51 @@
       <x:c r="L470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>575717</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
@@ -29220,51 +29219,51 @@
       <x:c r="L471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>575724</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -29280,51 +29279,51 @@
       <x:c r="M472" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>626287</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>40740</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -29334,110 +29333,110 @@
       <x:c r="L473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>14227</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>580610</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>38156</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I474" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>13364</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>575696</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38696</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
@@ -29450,113 +29449,113 @@
       <x:c r="L475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>14272</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>575699</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>617477</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>607</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -29569,103 +29568,103 @@
       <x:c r="M477" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>599223</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>623937</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -29678,167 +29677,167 @@
       <x:c r="I479" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>623938</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>623035</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>611862</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
@@ -29851,165 +29850,165 @@
       <x:c r="L482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>629907</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>622072</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>622075</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>40303</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
@@ -30310,85 +30309,85 @@
       <x:c r="M490" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>626603</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s"/>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>623041</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
@@ -30400,123 +30399,123 @@
       <x:c r="G492" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>575933</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>575935</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s"/>
       <x:c r="K494" s="14" t="s">
@@ -30525,54 +30524,54 @@
       <x:c r="L494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>31702</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>634648</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s"/>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>80</x:v>
@@ -30974,90 +30973,90 @@
       <x:c r="L502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>15235</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>575532</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>41347</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>32150</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>597995</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
@@ -31141,85 +31140,85 @@
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>630396</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>597463</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
@@ -31247,51 +31246,51 @@
       <x:c r="M507" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>568525</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>601</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="I508" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
@@ -31345,69 +31344,69 @@
       <x:c r="G509" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>633885</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I510" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
@@ -31419,51 +31418,51 @@
       <x:c r="L510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>575710</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
@@ -31476,51 +31475,51 @@
       <x:c r="L511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>575719</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C512" s="15" t="s"/>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s"/>
       <x:c r="K512" s="14" t="s">
@@ -31586,51 +31585,51 @@
       <x:c r="L513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>575792</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>38807</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -31700,51 +31699,51 @@
       <x:c r="L515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>575869</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="I516" s="16" t="s">
@@ -32380,51 +32379,51 @@
       <x:c r="M527" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>618532</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -32658,51 +32657,51 @@
       <x:c r="L532" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>566757</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>38807</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -32723,99 +32722,99 @@
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>624810</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="I534" s="16" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>581578</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -32947,82 +32946,82 @@
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>635992</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>42359</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>635325</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
@@ -33441,51 +33440,51 @@
       <x:c r="L546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>618539</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38807</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -33720,51 +33719,51 @@
       <x:c r="M551" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>636170</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I552" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
@@ -33779,51 +33778,51 @@
       <x:c r="M552" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>566784</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>607</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>136</x:v>
@@ -33945,51 +33944,51 @@
       <x:c r="M555" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
         <x:v>566758</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I556" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
@@ -34001,51 +34000,51 @@
       <x:c r="L556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>566783</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -34341,51 +34340,51 @@
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>587815</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>14201</x:v>
@@ -34443,51 +34442,51 @@
       <x:c r="L564" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>573376</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C565" s="3" t="s"/>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>136</x:v>
@@ -34553,54 +34552,54 @@
       <x:c r="L566" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>554852</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>38807</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -34782,54 +34781,54 @@
       <x:c r="L570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>618529</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -34991,567 +34990,573 @@
       <x:c r="G574" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="I574" s="16" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>629266</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H575" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>581581</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
-        <x:v>37275</x:v>
+        <x:v>38807</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>487</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>44539</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>807</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>609878</x:v>
+        <x:v>624811</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="C577" s="3" t="s"/>
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="C577" s="3" t="n">
+        <x:v>38152</x:v>
+      </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>813</x:v>
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="J577" s="0" t="s">
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
-        <x:v>854</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
-        <x:v>42856</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>812</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>813</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>814</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>585293</x:v>
+        <x:v>597461</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="H578" s="14" t="s"/>
+      <x:c r="H578" s="14" t="s">
+        <x:v>808</x:v>
+      </x:c>
       <x:c r="I578" s="16" t="s">
-        <x:v>803</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>803</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>855</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>597461</x:v>
+        <x:v>629267</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>674</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38152</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="H579" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>809</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>809</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>629267</x:v>
+        <x:v>597464</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
-        <x:v>669</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C580" s="15" t="s"/>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>802</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
-        <x:v>803</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="J580" s="14" t="s"/>
       <x:c r="K580" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>42856</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>802</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>803</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="S580" s="14" t="n">
+        <x:v>634650</x:v>
+      </x:c>
+      <x:c r="T580" s="16" t="s">
         <x:v>855</x:v>
       </x:c>
-      <x:c r="S580" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="C581" s="3" t="s"/>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C581" s="3" t="n">
+        <x:v>37275</x:v>
+      </x:c>
       <x:c r="D581" s="3" t="s"/>
+      <x:c r="E581" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="G581" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="J581" s="0" t="s">
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
-        <x:v>42856</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>634650</x:v>
+        <x:v>603782</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>856</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
-        <x:v>205</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C582" s="15" t="s"/>
       <x:c r="D582" s="15" t="s"/>
-      <x:c r="E582" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>857</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>829</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="J582" s="14" t="s"/>
       <x:c r="K582" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
-        <x:v>15041</x:v>
+        <x:v>42856</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>857</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>829</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>603782</x:v>
+        <x:v>585293</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
-        <x:v>40740</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
+      <x:c r="E583" s="0" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="G583" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H583" s="0" t="s">
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
-        <x:v>803</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
-        <x:v>14227</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
-        <x:v>802</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
-        <x:v>803</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>592808</x:v>
+        <x:v>617514</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>35514</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="I584" s="16" t="s">
         <x:v>845</x:v>
@@ -35565,338 +35570,335 @@
       <x:c r="L584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>554853</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
-      <x:c r="E585" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G585" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>829</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>617514</x:v>
+        <x:v>609878</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
-        <x:v>494</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
-        <x:v>807</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>545270</x:v>
+        <x:v>618530</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>859</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
-        <x:v>38807</x:v>
+        <x:v>37275</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
-        <x:v>44539</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>624811</x:v>
+        <x:v>618537</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>154</x:v>
-[...1 lines deleted...]
-      <x:c r="H588" s="14" t="s"/>
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="H588" s="14" t="s">
+        <x:v>495</x:v>
+      </x:c>
       <x:c r="I588" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>618530</x:v>
+        <x:v>545270</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
-        <x:v>37275</x:v>
+        <x:v>40740</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>14227</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>795</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>618537</x:v>
+        <x:v>592808</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>860</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="C590" s="15" t="s"/>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s"/>
       <x:c r="K590" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
@@ -36013,51 +36015,51 @@
       <x:c r="M592" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>545204</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>859</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -36124,51 +36126,51 @@
       <x:c r="M594" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>618536</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
-        <x:v>860</x:v>
+        <x:v>859</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -36240,51 +36242,51 @@
       <x:c r="M596" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>600409</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>37275</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -36294,51 +36296,51 @@
       <x:c r="M597" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>635973</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>38807</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -36405,86 +36407,86 @@
       <x:c r="M599" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>636163</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C600" s="15" t="s"/>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s"/>
       <x:c r="K600" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>44517</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>505303</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
@@ -36504,51 +36506,51 @@
       <x:c r="L601" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>44582</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>625075</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C602" s="15" t="s"/>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s"/>
       <x:c r="K602" s="14" t="s">
@@ -37073,51 +37075,51 @@
       <x:c r="M611" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>603396</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>35514</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>845</x:v>
@@ -37188,51 +37190,51 @@
       <x:c r="M613" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>635993</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -37242,51 +37244,51 @@
       <x:c r="L614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>618540</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -37410,51 +37412,51 @@
       <x:c r="M617" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>635943</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>39842</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -37467,51 +37469,51 @@
       <x:c r="M618" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>44528</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>635988</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C619" s="3" t="s"/>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>28</x:v>
@@ -37569,51 +37571,51 @@
       <x:c r="M620" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>44573</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>630007</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C621" s="3" t="s"/>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>28</x:v>