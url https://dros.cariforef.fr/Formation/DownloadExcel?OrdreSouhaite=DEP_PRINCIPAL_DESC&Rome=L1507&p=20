--- v5 (2026-07-25)
+++ v6 (2026-07-25)
@@ -344,62 +344,62 @@
   <x:si>
     <x:t>Cadreur monteur - vidéaste blocs de compétences 2 - 3</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel monteur audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur - monteur - vidéaste BC02 Assurer le tournage d’un projet audiovisuel</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/20/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Montage vidéo</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/20/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ingénieur du son (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut International Image et Son</x:t>
   </x:si>
   <x:si>
     <x:t>3IS</x:t>
   </x:si>
   <x:si>
     <x:t>78990</x:t>
   </x:si>
   <x:si>
     <x:t>Régie son</x:t>
   </x:si>
   <x:si>
     <x:t>Institut International Image et Son - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
@@ -980,275 +980,275 @@
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur , Jeune 16-25 ans , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Enregistrer le paysagé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'art du mixage - 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cinémagis Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Final Cut Pro - Perfectionnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banc d'essai (pour les créations sonores finalisées)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DN MADE mention spectacle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP B Pascal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costume spectacle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Premiere Pro</x:t>
   </x:si>
   <x:si>
-    <x:t>11/02/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Premiere Pro Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vidéaste amateur : fondamentaux, prises de vues smartphone et montage</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille|Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Final Cut Pro - Perfectionnement</x:t>
-[...47 lines deleted...]
-    <x:t>L'art du mixage - 2</x:t>
+    <x:t>Premiere Pro Initiation et Perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Denger Studio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
-    <x:t>Denger Studio</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>05/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/09/2030 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Tout public</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Labo fiction sonore</x:t>
   </x:si>
   <x:si>
     <x:t>08/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel monteur audiovisuel BC1 préparer et effectuer le montage de productions courtes</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pack formation designer audiovisuel</x:t>
   </x:si>
   <x:si>
-    <x:t>Premiere Pro Initiation et Perfectionnement</x:t>
+    <x:t>Montage d'une séquence magazine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Documentaire sonore de création</x:t>
   </x:si>
   <x:si>
     <x:t>Radio télévision</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adobe Premiere Pro</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Jeune 16-25 ans , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2025 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Diplôme d'études supérieures des techniques du son</x:t>
   </x:si>
   <x:si>
     <x:t>ESRA Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>ISTS</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>La Compagnie de Formation - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général Carnot</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>La Compagnie de Formation - Pigier</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée Les Côteaux</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Réalisateur monteur</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion production audiovisuelle</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier|La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
@@ -1268,66 +1268,66 @@
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-JEANNET</x:t>
   </x:si>
   <x:si>
+    <x:t>Première Pro CC 2022 - Avancée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation à la carte (contenus visuels)</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>07/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -2529,207 +2529,209 @@
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>610950</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>55</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
-      <x:c r="E14" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>46257</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>626773</x:v>
+        <x:v>568012</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>91</x:v>
-[...1 lines deleted...]
-      <x:c r="C15" s="3" t="s"/>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C15" s="3" t="n">
+        <x:v>38752</x:v>
+      </x:c>
       <x:c r="D15" s="3" t="s"/>
+      <x:c r="E15" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J15" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>46269</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>634120</x:v>
+        <x:v>626773</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>72710</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>568012</x:v>
+        <x:v>634120</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="U16" s="16" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39888</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -2871,51 +2873,51 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>567925</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
@@ -3305,54 +3307,54 @@
       <x:c r="L27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>635238</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="G28" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -3495,145 +3497,145 @@
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>550670</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>567697</x:v>
+        <x:v>634125</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>634125</x:v>
+        <x:v>567697</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>39</x:v>
@@ -3810,358 +3812,360 @@
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>608577</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>67</x:v>
-[...1 lines deleted...]
-      <x:c r="C37" s="3" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="n">
+        <x:v>37020</x:v>
+      </x:c>
       <x:c r="D37" s="3" t="s"/>
+      <x:c r="E37" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="J37" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>72710</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>568011</x:v>
+        <x:v>608576</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>149</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>46269</x:v>
+        <x:v>72713</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>608576</x:v>
+        <x:v>542281</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>72713</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>542281</x:v>
+        <x:v>567685</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>72710</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>567685</x:v>
+        <x:v>567707</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>46267</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>567707</x:v>
+        <x:v>568011</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>635242</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>39</x:v>
@@ -4335,51 +4339,51 @@
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>567693</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
@@ -5477,51 +5481,51 @@
       <x:c r="L67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>568007</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
@@ -5530,51 +5534,51 @@
       <x:c r="L68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>568010</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -6028,51 +6032,51 @@
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>549565</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
@@ -6274,54 +6278,54 @@
       <x:c r="L82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>635236</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>39</x:v>
@@ -7300,54 +7304,54 @@
       <x:c r="L101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>635246</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
@@ -7370,145 +7374,145 @@
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>632990</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>634118</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>635240</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37021</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -8336,2869 +8340,2868 @@
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>628274</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>46269</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>634123</x:v>
+        <x:v>605668</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>46269</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>634129</x:v>
+        <x:v>605684</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>266</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>178</x:v>
-[...2 lines deleted...]
-        <x:v>179</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-        <x:v>181</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>632985</x:v>
+        <x:v>623376</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>187</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>592097</x:v>
+        <x:v>634123</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>72711</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>578071</x:v>
+        <x:v>634129</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>222</x:v>
-[...1 lines deleted...]
-      <x:c r="C126" s="15" t="s"/>
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C126" s="15" t="n">
+        <x:v>39404</x:v>
+      </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>197</x:v>
-[...1 lines deleted...]
-      <x:c r="H126" s="14" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>198</x:v>
-[...1 lines deleted...]
-      <x:c r="J126" s="14" t="s"/>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="J126" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>72711</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>578076</x:v>
+        <x:v>632985</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>307</x:v>
-[...1 lines deleted...]
-      <x:c r="C127" s="3" t="s"/>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C127" s="3" t="n">
+        <x:v>37021</x:v>
+      </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="J127" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>72711</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>505754</x:v>
+        <x:v>595758</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>238</x:v>
-[...1 lines deleted...]
-      <x:c r="C128" s="15" t="s"/>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C128" s="15" t="n">
+        <x:v>39404</x:v>
+      </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>234</x:v>
-[...1 lines deleted...]
-      <x:c r="H128" s="14" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>235</x:v>
-[...1 lines deleted...]
-      <x:c r="J128" s="14" t="s"/>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="J128" s="14" t="s">
+        <x:v>181</x:v>
+      </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>628275</x:v>
+        <x:v>576155</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>587725</x:v>
+        <x:v>632256</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>38752</x:v>
+        <x:v>37020</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s"/>
+      <x:c r="E130" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>46257</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>582160</x:v>
+        <x:v>535329</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>577985</x:v>
+        <x:v>605659</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>46269</x:v>
+        <x:v>72713</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>612367</x:v>
+        <x:v>568751</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>37021</x:v>
+        <x:v>38752</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>46281</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>595758</x:v>
+        <x:v>582167</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>265</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>178</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>180</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>72713</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>576155</x:v>
+        <x:v>576628</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>72713</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>568751</x:v>
+        <x:v>615657</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>38752</x:v>
+        <x:v>36953</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>46257</x:v>
+        <x:v>21794</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>582167</x:v>
+        <x:v>595602</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>317</x:v>
-[...1 lines deleted...]
-      <x:c r="C137" s="3" t="s"/>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="n">
+        <x:v>39404</x:v>
+      </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>72713</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>576628</x:v>
+        <x:v>592097</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>72711</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>615657</x:v>
+        <x:v>578071</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>320</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>322</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>21794</x:v>
+        <x:v>72711</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="P139" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q139" s="4" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="R139" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="S139" s="0" t="n">
+        <x:v>578076</x:v>
+      </x:c>
+      <x:c r="T139" s="4" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="U139" s="4" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>72711</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>605659</x:v>
+        <x:v>505754</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>623376</x:v>
+        <x:v>628275</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="U141" s="4" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>632256</x:v>
+        <x:v>587725</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>37020</x:v>
+        <x:v>38752</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
-      <x:c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>46269</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>535329</x:v>
+        <x:v>582160</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>605668</x:v>
+        <x:v>577985</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>46236</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>605684</x:v>
+        <x:v>612367</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>46269</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>634122</x:v>
+        <x:v>625235</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>91</x:v>
-[...1 lines deleted...]
-      <x:c r="C147" s="3" t="s"/>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C147" s="3" t="n">
+        <x:v>37021</x:v>
+      </x:c>
       <x:c r="D147" s="3" t="s"/>
+      <x:c r="E147" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="J147" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>46269</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>634128</x:v>
+        <x:v>550667</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>38752</x:v>
+        <x:v>39404</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>209</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>46257</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>549037</x:v>
+        <x:v>632989</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>262</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>216</x:v>
-[...2 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>46281</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>587200</x:v>
+        <x:v>635477</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>587279</x:v>
+        <x:v>634122</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
-      <x:c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>128</x:v>
-[...2 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>46281</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>550667</x:v>
+        <x:v>634128</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>39404</x:v>
+        <x:v>38752</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s"/>
+      <x:c r="E152" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>178</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>632989</x:v>
+        <x:v>549037</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>70</x:v>
-[...1 lines deleted...]
-      <x:c r="C153" s="3" t="s"/>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="n">
+        <x:v>37021</x:v>
+      </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="J153" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>46269</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>635477</x:v>
+        <x:v>587200</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>271</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>272</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>274</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>46257</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>587727</x:v>
+        <x:v>587279</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="U154" s="16" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>338</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>178</x:v>
-[...2 lines deleted...]
-        <x:v>179</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>180</x:v>
-[...2 lines deleted...]
-        <x:v>181</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>46236</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>581557</x:v>
+        <x:v>630821</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>248</x:v>
-[...1 lines deleted...]
-      <x:c r="C156" s="15" t="s"/>
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C156" s="15" t="n">
+        <x:v>36953</x:v>
+      </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>341</x:v>
-[...1 lines deleted...]
-      <x:c r="J156" s="14" t="s"/>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="J156" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>46225</x:v>
+        <x:v>21794</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>575215</x:v>
+        <x:v>595603</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="C157" s="3" t="s"/>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C157" s="3" t="n">
+        <x:v>38752</x:v>
+      </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="J157" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>46225</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="S157" s="0" t="n">
+        <x:v>587727</x:v>
+      </x:c>
+      <x:c r="T157" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="S157" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>36953</x:v>
+        <x:v>39404</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>321</x:v>
-[...1 lines deleted...]
-      <x:c r="H158" s="14" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>21794</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>595603</x:v>
+        <x:v>581557</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>46236</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>606908</x:v>
+        <x:v>575215</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>196</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>178</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>180</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>576152</x:v>
+        <x:v>606908</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
-        <x:v>38752</x:v>
+        <x:v>39404</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>46257</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>582163</x:v>
+        <x:v>576152</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>351</x:v>
-[...1 lines deleted...]
-      <x:c r="C162" s="15" t="s"/>
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C162" s="15" t="n">
+        <x:v>38752</x:v>
+      </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="J162" s="14" t="s"/>
+      <x:c r="J162" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>46269</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>578007</x:v>
+        <x:v>582163</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>216</x:v>
-[...2 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>587201</x:v>
+        <x:v>578007</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>352</x:v>
-[...1 lines deleted...]
-      <x:c r="C164" s="15" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C164" s="15" t="n">
+        <x:v>37020</x:v>
+      </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>230</x:v>
-[...1 lines deleted...]
-      <x:c r="J164" s="14" t="s"/>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="J164" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>72710</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>625235</x:v>
+        <x:v>587201</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>72710</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>568009</x:v>
+        <x:v>616349</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>46245</x:v>
+        <x:v>72711</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>605664</x:v>
+        <x:v>578066</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>72711</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>616901</x:v>
+        <x:v>578072</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>55</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>210</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>46257</x:v>
+        <x:v>72710</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>605577</x:v>
+        <x:v>568009</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>259</x:v>
-[...2 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>46269</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>595655</x:v>
+        <x:v>605664</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>271</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>272</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>274</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>46257</x:v>
+        <x:v>72711</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>566728</x:v>
+        <x:v>616901</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>361</x:v>
-[...1 lines deleted...]
-      <x:c r="C171" s="3" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C171" s="3" t="n">
+        <x:v>37020</x:v>
+      </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="J171" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>616349</x:v>
+        <x:v>595655</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>304</x:v>
-[...1 lines deleted...]
-      <x:c r="C172" s="15" t="s"/>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C172" s="15" t="n">
+        <x:v>38752</x:v>
+      </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>198</x:v>
-[...1 lines deleted...]
-      <x:c r="J172" s="14" t="s"/>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="J172" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>72711</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>578066</x:v>
+        <x:v>566728</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>304</x:v>
-[...1 lines deleted...]
-      <x:c r="C173" s="3" t="s"/>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C173" s="3" t="n">
+        <x:v>38752</x:v>
+      </x:c>
       <x:c r="D173" s="3" t="s"/>
+      <x:c r="E173" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="J173" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>72711</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>578072</x:v>
+        <x:v>605577</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>41243</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11257,658 +11260,660 @@
       <x:c r="L175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>568006</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>37196</x:v>
+        <x:v>38752</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>46257</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>595760</x:v>
+        <x:v>587728</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>38752</x:v>
+        <x:v>37196</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>46257</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>587728</x:v>
+        <x:v>595760</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>72710</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>635244</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>70</x:v>
-[...1 lines deleted...]
-      <x:c r="C179" s="3" t="s"/>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="n">
+        <x:v>37196</x:v>
+      </x:c>
       <x:c r="D179" s="3" t="s"/>
+      <x:c r="E179" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="J179" s="0" t="s">
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>46269</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>634728</x:v>
+        <x:v>546511</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>363</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>365</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>45061</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>595607</x:v>
+        <x:v>634728</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>37020</x:v>
+        <x:v>41243</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>46269</x:v>
+        <x:v>45061</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>595656</x:v>
+        <x:v>595607</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>37196</x:v>
+        <x:v>37020</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
-      <x:c r="E182" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="Q182" s="16" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="R182" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="Q182" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>546511</x:v>
+        <x:v>595656</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37020</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>546510</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>36953</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>21794</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>595604</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>595761</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>634127</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>39</x:v>
@@ -11932,79 +11937,79 @@
         <x:v>635243</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37021</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>46281</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>603554</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>71</x:v>
@@ -12018,326 +12023,326 @@
       <x:c r="L189" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>634726</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37196</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>603556</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37021</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>46281</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>595757</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37021</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>46281</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>595759</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37021</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>46281</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>546509</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>36901</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>551461</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>41243</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
@@ -12367,51 +12372,51 @@
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>595606</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
@@ -12463,51 +12468,51 @@
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>566727</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
@@ -12516,54 +12521,54 @@
       <x:c r="L198" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>634727</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>39</x:v>
@@ -12576,197 +12581,197 @@
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>568749</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>72711</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>505756</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>37020</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>595654</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>37020</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>603555</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>39390</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
@@ -12845,51 +12850,51 @@
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>587729</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38752</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -13144,221 +13149,221 @@
         <x:v>549138</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>46269</x:v>
+        <x:v>72711</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>632187</x:v>
+        <x:v>634092</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>72711</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>634092</x:v>
+        <x:v>632187</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>72711</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>634090</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>72713</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>634153</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>