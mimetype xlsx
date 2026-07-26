--- v2 (2026-07-26)
+++ v3 (2026-07-26)
@@ -2078,126 +2078,126 @@
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie visage</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Socio-esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tatouage</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP esthétique, cosmétique, parfumerie (cursus partiel)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquilleur artistique et évènementiel blocs de compétences BC01 - BC03 - BC04 (spécialisation cinéma, théâtre et danse)</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre National d'Enseignement à Distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP esthétique cosmétique parfumerie BC01 Techniques esthétiques du visage, des mains et des pieds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel BC3 réaliser un maquillage artistique avec des effets spéciaux (spécialisation cinéma, théâtre et danse)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP esthétique, cosmétique, parfumerie + spécialisation prothésie ongulaire + maquillage + dermopigmentation esthétique</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2026 00:00:00</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP esthétique cosmétique parfumerie</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>CAP esthétique, cosmétique, parfumerie + spécialisation prothésie ongulaire + maquillage + dermopigmentation esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Salarié , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP Esthétique cosmétique parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>Beauty Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13730</x:t>
   </x:si>
@@ -33456,5231 +33456,5236 @@
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>605603</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
-        <x:v>646</x:v>
-[...2 lines deleted...]
-        <x:v>551</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>584161</x:v>
+        <x:v>602320</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
-      <x:c r="E562" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>544988</x:v>
+        <x:v>624552</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>141</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="C563" s="3" t="s"/>
       <x:c r="D563" s="3" t="s"/>
-      <x:c r="E563" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G563" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>571476</x:v>
+        <x:v>551741</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>161</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C564" s="15" t="s"/>
       <x:c r="D564" s="15" t="s"/>
-      <x:c r="E564" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>606021</x:v>
+        <x:v>551751</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G565" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="H565" s="0" t="s">
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>606022</x:v>
+        <x:v>584161</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
-      <x:c r="E566" s="14" t="s"/>
+      <x:c r="E566" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>606176</x:v>
+        <x:v>544988</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>589833</x:v>
+        <x:v>571476</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>601413</x:v>
+        <x:v>606021</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-        <x:v>69</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>598851</x:v>
+        <x:v>606022</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
-      <x:c r="E570" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>598920</x:v>
+        <x:v>606176</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>598922</x:v>
+        <x:v>589833</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
-        <x:v>568</x:v>
-[...1 lines deleted...]
-      <x:c r="C572" s="15" t="s"/>
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C572" s="15" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D572" s="15" t="s"/>
-      <x:c r="E572" s="14" t="s"/>
+      <x:c r="E572" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>99</x:v>
-[...1 lines deleted...]
-      <x:c r="H572" s="14" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H572" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="I572" s="16" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="J572" s="14" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="J572" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="K572" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>614804</x:v>
+        <x:v>598851</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="E573" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>611607</x:v>
+        <x:v>598920</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>549169</x:v>
+        <x:v>598922</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>549170</x:v>
+        <x:v>611607</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>609241</x:v>
+        <x:v>549169</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>609253</x:v>
+        <x:v>549170</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>601602</x:v>
+        <x:v>609241</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>602320</x:v>
+        <x:v>609253</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
-      <x:c r="E580" s="14" t="s"/>
+      <x:c r="E580" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>624552</x:v>
+        <x:v>601602</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>651</x:v>
-[...1 lines deleted...]
-      <x:c r="C581" s="3" t="s"/>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C581" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D581" s="3" t="s"/>
+      <x:c r="E581" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="G581" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="H581" s="0" t="s">
+        <x:v>546</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>551741</x:v>
+        <x:v>547729</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
-        <x:v>652</x:v>
-[...1 lines deleted...]
-      <x:c r="C582" s="15" t="s"/>
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C582" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D582" s="15" t="s"/>
-      <x:c r="E582" s="14" t="s"/>
+      <x:c r="E582" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>551751</x:v>
+        <x:v>549475</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="E583" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>558034</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
-      <x:c r="E584" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>604747</x:v>
+        <x:v>596567</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
-      <x:c r="E585" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G585" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>607439</x:v>
+        <x:v>596570</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
-        <x:v>161</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C586" s="15" t="s"/>
       <x:c r="D586" s="15" t="s"/>
-      <x:c r="E586" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
-        <x:v>107</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="J586" s="14" t="s"/>
       <x:c r="K586" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>549165</x:v>
+        <x:v>614804</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>455</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C587" s="3" t="s"/>
       <x:c r="D587" s="3" t="s"/>
-      <x:c r="E587" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G587" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>217</x:v>
-[...2 lines deleted...]
-        <x:v>456</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>609232</x:v>
+        <x:v>623248</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
-        <x:v>455</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="C588" s="15" t="s"/>
       <x:c r="D588" s="15" t="s"/>
-      <x:c r="E588" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
-        <x:v>217</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="J588" s="14" t="s"/>
       <x:c r="K588" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>609233</x:v>
+        <x:v>566466</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>141</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C589" s="3" t="s"/>
       <x:c r="D589" s="3" t="s"/>
-      <x:c r="E589" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G589" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H589" s="0" t="s">
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>217</x:v>
-[...2 lines deleted...]
-        <x:v>46</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>609239</x:v>
+        <x:v>634471</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C590" s="15" t="s"/>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
-        <x:v>199</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="J590" s="14" t="s"/>
       <x:c r="K590" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>596567</x:v>
+        <x:v>634481</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C591" s="3" t="s"/>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
-        <x:v>654</x:v>
-[...2 lines deleted...]
-        <x:v>77</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
-        <x:v>596570</x:v>
+        <x:v>581711</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C592" s="15" t="s"/>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s"/>
       <x:c r="K592" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>623248</x:v>
+        <x:v>635905</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C593" s="3" t="s"/>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>566466</x:v>
+        <x:v>581689</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C594" s="15" t="s"/>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s"/>
       <x:c r="K594" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
-        <x:v>634471</x:v>
+        <x:v>581703</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C595" s="3" t="s"/>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H595" s="0" t="s">
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
-        <x:v>634481</x:v>
+        <x:v>582074</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C596" s="15" t="s"/>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s"/>
       <x:c r="K596" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
-        <x:v>658</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
-        <x:v>581711</x:v>
+        <x:v>589558</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C597" s="3" t="s"/>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
-        <x:v>635905</x:v>
+        <x:v>622455</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
-        <x:v>341</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C598" s="15" t="s"/>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s"/>
       <x:c r="K598" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
-        <x:v>581689</x:v>
+        <x:v>622464</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C599" s="3" t="s"/>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
-        <x:v>581703</x:v>
+        <x:v>622509</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C600" s="15" t="s"/>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s"/>
       <x:c r="K600" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
-        <x:v>582074</x:v>
+        <x:v>622518</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C601" s="3" t="s"/>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="G601" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
-        <x:v>589558</x:v>
+        <x:v>605155</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C602" s="15" t="s"/>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s"/>
       <x:c r="I602" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s"/>
       <x:c r="K602" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
-        <x:v>622455</x:v>
+        <x:v>630176</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C603" s="3" t="s"/>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H603" s="0" t="s">
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
-        <x:v>622464</x:v>
+        <x:v>614395</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C604" s="15" t="s"/>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s"/>
       <x:c r="K604" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
-        <x:v>622509</x:v>
+        <x:v>630301</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C605" s="3" t="s"/>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
-        <x:v>622518</x:v>
+        <x:v>630294</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C606" s="15" t="s"/>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s"/>
       <x:c r="K606" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
-        <x:v>605155</x:v>
+        <x:v>630297</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
-        <x:v>660</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>661</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C607" s="3" t="s"/>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>630176</x:v>
+        <x:v>630308</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C608" s="15" t="s"/>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I608" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s"/>
       <x:c r="K608" s="14" t="s">
-        <x:v>663</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
-        <x:v>42001</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>614395</x:v>
+        <x:v>618835</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C609" s="3" t="s"/>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H609" s="0" t="s">
+        <x:v>69</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>630301</x:v>
+        <x:v>625276</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C610" s="15" t="s"/>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
-        <x:v>120</x:v>
-[...1 lines deleted...]
-      <x:c r="H610" s="14" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H610" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="I610" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s"/>
       <x:c r="K610" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>630294</x:v>
+        <x:v>625291</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C611" s="3" t="s"/>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>630297</x:v>
+        <x:v>633509</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C612" s="15" t="s"/>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s"/>
       <x:c r="K612" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>630308</x:v>
+        <x:v>633529</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C613" s="3" t="s"/>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
-        <x:v>155</x:v>
-[...2 lines deleted...]
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>618835</x:v>
+        <x:v>633551</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C614" s="15" t="s"/>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>68</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s"/>
       <x:c r="K614" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>625276</x:v>
+        <x:v>633619</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>512</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C615" s="3" t="s"/>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-        <x:v>69</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>625291</x:v>
+        <x:v>632427</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C616" s="15" t="s"/>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s"/>
       <x:c r="K616" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42034</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>633509</x:v>
+        <x:v>550615</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C617" s="3" t="s"/>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>633529</x:v>
+        <x:v>600118</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>604</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C618" s="15" t="s"/>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
-        <x:v>149</x:v>
-[...1 lines deleted...]
-      <x:c r="H618" s="14" t="s"/>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H618" s="14" t="s">
+        <x:v>156</x:v>
+      </x:c>
       <x:c r="I618" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s"/>
       <x:c r="K618" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>633551</x:v>
+        <x:v>582097</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C619" s="3" t="s"/>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H619" s="0" t="s">
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>633619</x:v>
+        <x:v>583442</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>665</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>666</x:v>
-[...1 lines deleted...]
-      <x:c r="C620" s="15" t="s"/>
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C620" s="15" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D620" s="15" t="s"/>
-      <x:c r="E620" s="14" t="s"/>
+      <x:c r="E620" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
-        <x:v>53</x:v>
-[...1 lines deleted...]
-      <x:c r="J620" s="14" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J620" s="14" t="s">
+        <x:v>456</x:v>
+      </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>632427</x:v>
+        <x:v>558034</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>667</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>668</x:v>
-[...1 lines deleted...]
-      <x:c r="C621" s="3" t="s"/>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C621" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D621" s="3" t="s"/>
+      <x:c r="E621" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="G621" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="J621" s="0" t="s">
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
-        <x:v>42034</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>550615</x:v>
+        <x:v>601413</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>363</x:v>
-[...1 lines deleted...]
-      <x:c r="C622" s="15" t="s"/>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C622" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D622" s="15" t="s"/>
-      <x:c r="E622" s="14" t="s"/>
+      <x:c r="E622" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>364</x:v>
-[...1 lines deleted...]
-      <x:c r="H622" s="14" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H622" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="J622" s="14" t="s"/>
+      <x:c r="J622" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="K622" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>600118</x:v>
+        <x:v>604747</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>379</x:v>
-[...1 lines deleted...]
-      <x:c r="C623" s="3" t="s"/>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C623" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D623" s="3" t="s"/>
+      <x:c r="E623" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="G623" s="0" t="s">
-        <x:v>155</x:v>
-[...2 lines deleted...]
-        <x:v>156</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="J623" s="0" t="s">
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>582097</x:v>
+        <x:v>607439</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>642</x:v>
-[...1 lines deleted...]
-      <x:c r="C624" s="15" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C624" s="15" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D624" s="15" t="s"/>
-      <x:c r="E624" s="14" t="s"/>
+      <x:c r="E624" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
-        <x:v>157</x:v>
-[...1 lines deleted...]
-      <x:c r="J624" s="14" t="s"/>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="J624" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="K624" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>583442</x:v>
+        <x:v>549165</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="E625" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>549475</x:v>
+        <x:v>609232</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
-      <x:c r="E626" s="14" t="s"/>
+      <x:c r="E626" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>597006</x:v>
+        <x:v>609233</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
+      <x:c r="E627" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="G627" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>597007</x:v>
+        <x:v>609239</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>597021</x:v>
+        <x:v>597006</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>597022</x:v>
+        <x:v>597007</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
-      <x:c r="E630" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>519721</x:v>
+        <x:v>597021</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>555</x:v>
-[...1 lines deleted...]
-      <x:c r="C631" s="3" t="s"/>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C631" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>550616</x:v>
+        <x:v>597022</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
-        <x:v>38507</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
-        <x:v>68</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>545966</x:v>
+        <x:v>519721</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
-        <x:v>665</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>141</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C633" s="3" t="s"/>
       <x:c r="D633" s="3" t="s"/>
-      <x:c r="E633" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G633" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>554451</x:v>
+        <x:v>550616</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
-        <x:v>371</x:v>
-[...1 lines deleted...]
-      <x:c r="H634" s="14" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H634" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="I634" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
-        <x:v>603629</x:v>
+        <x:v>545966</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="E635" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>546821</x:v>
+        <x:v>554451</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>600330</x:v>
+        <x:v>603629</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
-        <x:v>545</x:v>
-[...2 lines deleted...]
-        <x:v>546</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>547729</x:v>
+        <x:v>546821</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
-      <x:c r="E638" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>609660</x:v>
+        <x:v>630286</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
+      <x:c r="E639" s="0" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="G639" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H639" s="0" t="s">
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>624554</x:v>
+        <x:v>600330</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I640" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>553199</x:v>
+        <x:v>609660</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>596932</x:v>
+        <x:v>624554</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
-        <x:v>177</x:v>
-[...1 lines deleted...]
-      <x:c r="H642" s="14" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="H642" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="I642" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>607281</x:v>
+        <x:v>553199</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
-        <x:v>38507</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-        <x:v>69</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>625450</x:v>
+        <x:v>596932</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>670</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>177</x:v>
-[...1 lines deleted...]
-      <x:c r="H644" s="14" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H644" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="I644" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
-        <x:v>623066</x:v>
+        <x:v>625450</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>623074</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>628921</x:v>
+        <x:v>612618</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>634729</x:v>
+        <x:v>612619</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>673</x:v>
+        <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>630584</x:v>
+        <x:v>612624</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>675</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>587944</x:v>
+        <x:v>612674</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
-        <x:v>586</x:v>
-[...1 lines deleted...]
-      <x:c r="H650" s="14" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H650" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="I650" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
-        <x:v>630635</x:v>
+        <x:v>565261</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="H651" s="0" t="s">
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
-        <x:v>612618</x:v>
+        <x:v>623737</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
-        <x:v>612619</x:v>
+        <x:v>630584</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>612624</x:v>
+        <x:v>587944</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>605</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>612674</x:v>
+        <x:v>630635</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -38698,606 +38703,600 @@
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>601185</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
-        <x:v>68</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>565261</x:v>
+        <x:v>628921</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
-        <x:v>681</x:v>
-[...2 lines deleted...]
-        <x:v>682</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>623737</x:v>
+        <x:v>634729</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
-        <x:v>586</x:v>
-[...1 lines deleted...]
-      <x:c r="H658" s="14" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="H658" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="I658" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>567176</x:v>
+        <x:v>565254</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>686</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>616203</x:v>
+        <x:v>630287</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>689</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>616226</x:v>
+        <x:v>623066</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>623096</x:v>
+        <x:v>567176</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>566409</x:v>
+        <x:v>616203</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
-        <x:v>68</x:v>
-[...2 lines deleted...]
-        <x:v>69</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>565254</x:v>
+        <x:v>616226</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>680</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>630286</x:v>
+        <x:v>623096</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>693</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>630287</x:v>
+        <x:v>566409</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -39653,51 +39652,51 @@
       <x:c r="M672" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>565251</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="G673" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -39715,51 +39714,51 @@
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>628920</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s"/>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I674" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -39934,51 +39933,51 @@
       <x:c r="M677" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>583184</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
-        <x:v>680</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -40287,93 +40286,93 @@
       </x:c>
       <x:c r="S683" s="0" t="n">
         <x:v>628926</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I684" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
         <x:v>623738</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H685" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -40458,81 +40457,81 @@
       <x:c r="R686" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>633289</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H687" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>615770</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
@@ -40565,100 +40564,100 @@
       </x:c>
       <x:c r="P688" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>631165</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H689" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
         <x:v>583186</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
-        <x:v>680</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -40733,51 +40732,51 @@
       </x:c>
       <x:c r="P691" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
         <x:v>612616</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s"/>
       <x:c r="I692" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>35</x:v>
@@ -40947,51 +40946,51 @@
       <x:c r="M695" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>630284</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -41004,51 +41003,51 @@
       <x:c r="M696" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>630285</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
-        <x:v>693</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H697" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -41069,100 +41068,100 @@
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>624785</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>630586</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
-        <x:v>675</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -41280,51 +41279,51 @@
       <x:c r="L701" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
         <x:v>623091</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
-        <x:v>671</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s"/>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s"/>
       <x:c r="I702" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
@@ -41337,99 +41336,99 @@
       <x:c r="L702" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
         <x:v>628771</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="G703" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H703" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
         <x:v>615771</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
         <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
@@ -41469,81 +41468,81 @@
       <x:c r="R704" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>634730</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>610854</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
@@ -41583,93 +41582,93 @@
       <x:c r="R706" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
         <x:v>628924</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="G707" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H707" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>623739</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s"/>
       <x:c r="I708" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -42083,51 +42082,51 @@
       </x:c>
       <x:c r="P715" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>616212</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>35</x:v>
@@ -42251,51 +42250,51 @@
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>616200</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="G719" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>42032</x:v>
@@ -42584,108 +42583,108 @@
       </x:c>
       <x:c r="P724" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
         <x:v>564403</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="G725" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H725" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
         <x:v>625449</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
-        <x:v>670</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s"/>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I726" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -42754,51 +42753,51 @@
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
         <x:v>628915</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s"/>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I728" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -42813,51 +42812,51 @@
       </x:c>
       <x:c r="P728" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
         <x:v>599409</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
         <x:v>734</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="G729" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H729" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>35</x:v>
@@ -42929,51 +42928,51 @@
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>628567</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H731" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>35</x:v>
@@ -42986,51 +42985,51 @@
       </x:c>
       <x:c r="P731" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
         <x:v>622547</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s"/>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s"/>
       <x:c r="I732" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K732" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>35</x:v>
@@ -43442,158 +43441,158 @@
       </x:c>
       <x:c r="S739" s="0" t="n">
         <x:v>500906</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C740" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s"/>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I740" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K740" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M740" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N740" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O740" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P740" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
         <x:v>610855</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C741" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D741" s="3" t="s"/>
       <x:c r="G741" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H741" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I741" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="J741" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K741" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L741" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M741" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
         <x:v>610856</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s"/>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s"/>
       <x:c r="I742" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K742" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L742" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M742" s="14" t="s">
         <x:v>35</x:v>
@@ -43606,51 +43605,51 @@
       </x:c>
       <x:c r="P742" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
         <x:v>634952</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
         <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C743" s="3" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="G743" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J743" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K743" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L743" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M743" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
         <x:v>42032</x:v>
@@ -43660,51 +43659,51 @@
       </x:c>
       <x:c r="P743" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
         <x:v>634953</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C744" s="15" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s"/>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s"/>
       <x:c r="I744" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K744" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L744" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M744" s="14" t="s">
         <x:v>35</x:v>
@@ -44099,51 +44098,51 @@
       <x:c r="M751" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P751" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
         <x:v>630282</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C752" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s"/>
       <x:c r="F752" s="14" t="s"/>
       <x:c r="G752" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H752" s="14" t="s"/>
       <x:c r="I752" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J752" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -44659,51 +44658,51 @@
       <x:c r="L761" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M761" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="N761" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O761" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P761" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q761" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="R761" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S761" s="0" t="n">
         <x:v>628780</x:v>
       </x:c>
       <x:c r="T761" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="U761" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:21">
       <x:c r="A762" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B762" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C762" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D762" s="15" t="s"/>
       <x:c r="E762" s="14" t="s"/>
       <x:c r="F762" s="14" t="s"/>
       <x:c r="G762" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H762" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I762" s="16" t="s">