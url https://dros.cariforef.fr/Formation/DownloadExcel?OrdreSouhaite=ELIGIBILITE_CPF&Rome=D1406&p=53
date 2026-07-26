--- v3 (2026-07-25)
+++ v4 (2026-07-26)
@@ -1745,110 +1745,110 @@
   <x:si>
     <x:t>FASUP</x:t>
   </x:si>
   <x:si>
     <x:t>33300</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des activités du tourisme et des voyages (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre d'Etudes et de Recherches Touristiques - Ecole Supérieure de Commerce des Administrations et Entreprises du Tourisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CERET - ESCAET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecloson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation Alternance Supérieure - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation Alternance Supérieure - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2S Formation Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Cour Maintenon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Esgcv - Esarc</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des activités du tourisme et des voyages (Apprentissage)</x:t>
-[...52 lines deleted...]
-  <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Montmajour</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
   </x:si>
   <x:si>
     <x:t>My Academy</x:t>
@@ -2258,50 +2258,110 @@
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral</x:t>
   </x:si>
   <x:si>
     <x:t>75017</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Aubagne - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la stratégie commerciale spécialisation MBA ingénierie d'affaires</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée régional Irène et Frédéric Joliot-Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée F Joliot Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESID - Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ch Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Palmiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial France et International BC 1 Assurer une veille commerciale, concurrentielle, technologique et définir les plans d'actions marketing en France et à l'international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial France et International</x:t>
+  </x:si>
+  <x:si>
+    <x:t>manager d'affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerce - Les fondamentaux des techniques de vente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bachelor en sciences du management - diplôme de management international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion entreprise internationale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROUPE BELMONT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence formation - Erudis Aix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bachelor marketing &amp; business - diplôme de responsable du marketing et du développement commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Administration ventes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Skillence</x:t>
   </x:si>
   <x:si>
     <x:t>75012</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation marketing digital et E-Commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Hygiène et du Nettoyage Industriel</x:t>
   </x:si>
   <x:si>
     <x:t>INHNI</x:t>
@@ -2312,110 +2372,50 @@
   <x:si>
     <x:t>Institut National de l'Hygiène et du Nettoyage Industriel - CFA Régional Propreté Environnement Hygiène - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial spécificité développement commercial et innovation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée régional Irène et Frédéric Joliot-Curie</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Efficacité commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Expansion Way</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>06605</x:t>
@@ -2426,111 +2426,111 @@
   <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>responsable d'activité commerciale et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS négociation et digitalisation de la relation client (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel négociateur technico-commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention management et commerce international parcours management du commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel négociateur technico-commercial</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management parcours audit interne et management des risques</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'activité commerciale et marketing scpécificité responsable commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management parcours ressources humaines</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
   </x:si>
@@ -16822,1227 +16822,1224 @@
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>551053</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38491</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>558</x:v>
-[...1 lines deleted...]
-      <x:c r="H236" s="14" t="s"/>
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s">
+        <x:v>560</x:v>
+      </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>42627</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>608377</x:v>
+        <x:v>599646</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>38491</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="H237" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>42627</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>599646</x:v>
+        <x:v>600061</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>563</x:v>
-[...1 lines deleted...]
-      <x:c r="H238" s="14" t="s"/>
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s">
+        <x:v>420</x:v>
+      </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>600061</x:v>
+        <x:v>599466</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>419</x:v>
-[...2 lines deleted...]
-        <x:v>420</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>599466</x:v>
+        <x:v>600167</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>119</x:v>
-[...1 lines deleted...]
-      <x:c r="H240" s="14" t="s"/>
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s">
+        <x:v>550</x:v>
+      </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>600167</x:v>
+        <x:v>600261</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>600261</x:v>
+        <x:v>600262</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>549</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="Q242" s="16" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="R242" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="Q242" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>600262</x:v>
+        <x:v>600373</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>600373</x:v>
+        <x:v>605439</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>605439</x:v>
+        <x:v>605459</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H245" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>605459</x:v>
+        <x:v>556608</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>556608</x:v>
+        <x:v>605496</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>605496</x:v>
+        <x:v>607485</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>607485</x:v>
+        <x:v>599940</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>599940</x:v>
+        <x:v>554757</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>458</x:v>
-[...1 lines deleted...]
-      <x:c r="H250" s="14" t="s"/>
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H250" s="14" t="s">
+        <x:v>401</x:v>
+      </x:c>
       <x:c r="I250" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>554757</x:v>
+        <x:v>557208</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>400</x:v>
-[...2 lines deleted...]
-        <x:v>401</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>557208</x:v>
+        <x:v>603630</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>320</x:v>
-[...1 lines deleted...]
-      <x:c r="H252" s="14" t="s"/>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H252" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I252" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>603630</x:v>
+        <x:v>607667</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>607667</x:v>
+        <x:v>607694</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>607694</x:v>
+        <x:v>607700</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>607700</x:v>
+        <x:v>608377</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>86</x:v>
@@ -18486,82 +18483,82 @@
         <x:v>608699</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>548183</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -19874,54 +19871,54 @@
       <x:c r="I287" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>609578</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20010,89 +20007,89 @@
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>547463</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>560</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>549683</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
@@ -20200,81 +20197,81 @@
       <x:c r="S292" s="14" t="n">
         <x:v>552309</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>552614</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -23947,76 +23944,76 @@
         <x:v>553768</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>556211</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
@@ -29806,4218 +29803,4222 @@
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>513405</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>591884</x:v>
+        <x:v>593929</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
-      <x:c r="E459" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>549558</x:v>
+        <x:v>593942</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
-      <x:c r="E460" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>600594</x:v>
+        <x:v>593945</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>590</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
-      <x:c r="E461" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G461" s="0" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>82</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>609170</x:v>
+        <x:v>593956</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
-      <x:c r="E462" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>565526</x:v>
+        <x:v>593959</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
-        <x:v>38830</x:v>
+        <x:v>39205</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
-      <x:c r="E463" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>82</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>609200</x:v>
+        <x:v>562919</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
-      <x:c r="E464" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>609201</x:v>
+        <x:v>578774</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
-      <x:c r="E465" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>272</x:v>
-[...2 lines deleted...]
-        <x:v>273</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>558864</x:v>
+        <x:v>578835</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>35150</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
-      <x:c r="E466" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>55</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>605182</x:v>
+        <x:v>559198</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
-      <x:c r="E467" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G467" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>605205</x:v>
+        <x:v>592492</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
-      <x:c r="E468" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>55</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>604165</x:v>
+        <x:v>597477</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>256</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
-      <x:c r="E469" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G469" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>295</x:v>
-[...2 lines deleted...]
-        <x:v>153</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>603052</x:v>
+        <x:v>614409</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>599</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38763</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
-      <x:c r="E470" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>55</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32006</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>553737</x:v>
+        <x:v>616041</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
-      <x:c r="E471" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>623595</x:v>
+        <x:v>593927</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>733</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>734</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
-      <x:c r="E472" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>351</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>556466</x:v>
+        <x:v>593930</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
-      <x:c r="E473" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G473" s="0" t="s">
-        <x:v>351</x:v>
-[...2 lines deleted...]
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>556468</x:v>
+        <x:v>593948</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
-      <x:c r="E474" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>206</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>601975</x:v>
+        <x:v>624521</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
-      <x:c r="E475" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G475" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>602079</x:v>
+        <x:v>592527</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
-      <x:c r="E476" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>601343</x:v>
+        <x:v>592530</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>41060</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
-      <x:c r="E477" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34056</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>544951</x:v>
+        <x:v>592822</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>41624</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
-      <x:c r="E478" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>215</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>601384</x:v>
+        <x:v>596765</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
-      <x:c r="E479" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>215</x:v>
-[...2 lines deleted...]
-        <x:v>216</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>601385</x:v>
+        <x:v>591884</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>545</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>548469</x:v>
+        <x:v>549558</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>547439</x:v>
+        <x:v>600594</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>584</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c r="H482" s="14" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H482" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="I482" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>548694</x:v>
+        <x:v>609170</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
-        <x:v>34994</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>34054</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>549745</x:v>
+        <x:v>565526</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I484" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>549766</x:v>
+        <x:v>609200</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H485" s="0" t="s">
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>550673</x:v>
+        <x:v>609201</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>578</x:v>
-[...1 lines deleted...]
-      <x:c r="H486" s="14" t="s"/>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H486" s="14" t="s">
+        <x:v>273</x:v>
+      </x:c>
       <x:c r="I486" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>552409</x:v>
+        <x:v>558864</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H487" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>551049</x:v>
+        <x:v>605182</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
-        <x:v>40591</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>736</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>739</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>581594</x:v>
+        <x:v>605205</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="E489" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G489" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H489" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>600062</x:v>
+        <x:v>604165</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>740</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>556652</x:v>
+        <x:v>603052</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H491" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>599892</x:v>
+        <x:v>553737</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>741</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>603631</x:v>
+        <x:v>623595</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H493" s="0" t="s">
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>603762</x:v>
+        <x:v>556466</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
-        <x:v>35356</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>554935</x:v>
+        <x:v>556468</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>607665</x:v>
+        <x:v>601975</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
-        <x:v>38830</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>607721</x:v>
+        <x:v>602079</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
-        <x:v>476</x:v>
-[...2 lines deleted...]
-        <x:v>477</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>608393</x:v>
+        <x:v>601343</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
-        <x:v>38583</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
-        <x:v>85</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
-        <x:v>34076</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>607727</x:v>
+        <x:v>544951</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H499" s="0" t="s">
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>601465</x:v>
+        <x:v>601384</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>590</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>228</x:v>
-[...1 lines deleted...]
-      <x:c r="H500" s="14" t="s"/>
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H500" s="14" t="s">
+        <x:v>216</x:v>
+      </x:c>
       <x:c r="I500" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>553120</x:v>
+        <x:v>601385</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>608679</x:v>
+        <x:v>548469</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>608697</x:v>
+        <x:v>547439</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>546011</x:v>
+        <x:v>548694</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>34994</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34054</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>549008</x:v>
+        <x:v>549745</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>549086</x:v>
+        <x:v>549766</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>745</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
-        <x:v>34465</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>672</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>506613</x:v>
+        <x:v>550673</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>746</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>546784</x:v>
+        <x:v>552409</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>546785</x:v>
+        <x:v>551049</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
+      <x:c r="E509" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G509" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="H509" s="0" t="s">
+        <x:v>757</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>592527</x:v>
+        <x:v>581594</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
-      <x:c r="E510" s="14" t="s"/>
+      <x:c r="E510" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>592530</x:v>
+        <x:v>600062</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
+      <x:c r="E511" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G511" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H511" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>593929</x:v>
+        <x:v>556652</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
-      <x:c r="E512" s="14" t="s"/>
+      <x:c r="E512" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>593942</x:v>
+        <x:v>599892</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
+      <x:c r="E513" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G513" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>593945</x:v>
+        <x:v>603631</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
-      <x:c r="E514" s="14" t="s"/>
+      <x:c r="E514" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>593956</x:v>
+        <x:v>603762</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>35356</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
+      <x:c r="E515" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G515" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H515" s="0" t="s">
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>593959</x:v>
+        <x:v>554935</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
-        <x:v>39205</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
-      <x:c r="E516" s="14" t="s"/>
+      <x:c r="E516" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>159</x:v>
-[...1 lines deleted...]
-      <x:c r="H516" s="14" t="s"/>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H516" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I516" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>562919</x:v>
+        <x:v>607665</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>753</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
-        <x:v>35150</x:v>
+        <x:v>38830</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
+      <x:c r="E517" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G517" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H517" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>578774</x:v>
+        <x:v>607721</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
-        <x:v>35150</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
-      <x:c r="E518" s="14" t="s"/>
+      <x:c r="E518" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="H518" s="14" t="s"/>
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="H518" s="14" t="s">
+        <x:v>477</x:v>
+      </x:c>
       <x:c r="I518" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>578835</x:v>
+        <x:v>608393</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
-        <x:v>35150</x:v>
+        <x:v>38583</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
+      <x:c r="E519" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G519" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H519" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>559198</x:v>
+        <x:v>607727</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>756</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
-      <x:c r="E520" s="14" t="s"/>
+      <x:c r="E520" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>698</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>592492</x:v>
+        <x:v>601465</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
-        <x:v>38583</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
+      <x:c r="E521" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G521" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>597477</x:v>
+        <x:v>553120</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>757</x:v>
-[...1 lines deleted...]
-      <x:c r="C522" s="15" t="s"/>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C522" s="15" t="n">
+        <x:v>38808</x:v>
+      </x:c>
       <x:c r="D522" s="15" t="s"/>
-      <x:c r="E522" s="14" t="s"/>
+      <x:c r="E522" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
-        <x:v>208</x:v>
-[...1 lines deleted...]
-      <x:c r="J522" s="14" t="s"/>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="J522" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="K522" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
-        <x:v>34554</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>614409</x:v>
+        <x:v>608679</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
-        <x:v>38763</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
+      <x:c r="E523" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G523" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
-        <x:v>32006</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>616041</x:v>
+        <x:v>608697</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
-      <x:c r="E524" s="14" t="s"/>
+      <x:c r="E524" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>760</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>761</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>593927</x:v>
+        <x:v>546011</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
+      <x:c r="E525" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G525" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>593930</x:v>
+        <x:v>549008</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
-      <x:c r="E526" s="14" t="s"/>
+      <x:c r="E526" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>357</x:v>
-[...1 lines deleted...]
-      <x:c r="H526" s="14" t="s"/>
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="H526" s="14" t="s">
+        <x:v>605</x:v>
+      </x:c>
       <x:c r="I526" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>593948</x:v>
+        <x:v>549086</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>34465</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
+      <x:c r="E527" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G527" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>624521</x:v>
+        <x:v>506613</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
-        <x:v>41060</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
-      <x:c r="E528" s="14" t="s"/>
+      <x:c r="E528" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
-        <x:v>34056</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>592822</x:v>
+        <x:v>546784</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
-        <x:v>41624</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
+      <x:c r="E529" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G529" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>764</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>765</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>766</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>596765</x:v>
+        <x:v>546785</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>161</x:v>
@@ -34084,51 +34085,51 @@
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>559197</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>755</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>161</x:v>
@@ -34634,154 +34635,154 @@
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>567459</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
-        <x:v>40591</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>592568</x:v>
+        <x:v>624487</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>624487</x:v>
+        <x:v>592568</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -34799,1356 +34800,1356 @@
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>586726</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>554799</x:v>
+        <x:v>633983</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>582012</x:v>
+        <x:v>629917</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
-        <x:v>35915</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
-        <x:v>786</x:v>
-[...2 lines deleted...]
-        <x:v>787</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="R547" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="S547" s="0" t="n">
+        <x:v>635412</x:v>
+      </x:c>
+      <x:c r="T547" s="4" t="s">
         <x:v>789</x:v>
       </x:c>
-      <x:c r="R547" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I548" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>630201</x:v>
+        <x:v>554799</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
-        <x:v>206</x:v>
-[...2 lines deleted...]
-        <x:v>207</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>551950</x:v>
+        <x:v>582012</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>795</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>35915</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="I550" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>554040</x:v>
+        <x:v>575876</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>545094</x:v>
+        <x:v>630201</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>159</x:v>
-[...1 lines deleted...]
-      <x:c r="H552" s="14" t="s"/>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H552" s="14" t="s">
+        <x:v>207</x:v>
+      </x:c>
       <x:c r="I552" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>626353</x:v>
+        <x:v>551950</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
-        <x:v>796</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>797</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
-        <x:v>35917</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>800</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>575020</x:v>
+        <x:v>554040</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
-        <x:v>501</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>802</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I554" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>633983</x:v>
+        <x:v>545094</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>629917</x:v>
+        <x:v>626353</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>804</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>35917</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>532</x:v>
-[...1 lines deleted...]
-      <x:c r="H556" s="14" t="s"/>
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H556" s="14" t="s">
+        <x:v>792</x:v>
+      </x:c>
       <x:c r="I556" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>635412</x:v>
+        <x:v>575020</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>805</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>784</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>613755</x:v>
+        <x:v>597605</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>545114</x:v>
+        <x:v>613755</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>806</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H559" s="0" t="s">
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>632698</x:v>
+        <x:v>545114</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>767</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>790</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
-        <x:v>808</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>630206</x:v>
+        <x:v>632698</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>809</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="H561" s="0" t="s">
+        <x:v>796</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>559247</x:v>
+        <x:v>630206</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>430</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>607336</x:v>
+        <x:v>559247</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>810</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
-        <x:v>35917</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>800</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>575023</x:v>
+        <x:v>607336</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
-        <x:v>35356</x:v>
+        <x:v>35917</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="I564" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>575988</x:v>
+        <x:v>575023</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>35356</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H565" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>554797</x:v>
+        <x:v>575988</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>563</x:v>
-[...1 lines deleted...]
-      <x:c r="H566" s="14" t="s"/>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H566" s="14" t="s">
+        <x:v>352</x:v>
+      </x:c>
       <x:c r="I566" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>629918</x:v>
+        <x:v>554797</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>667</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>597605</x:v>
+        <x:v>629918</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -36447,51 +36448,51 @@
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>632490</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>29</x:v>
@@ -36558,51 +36559,51 @@
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
         <x:v>635171</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>802</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="I576" s="16" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -36839,97 +36840,100 @@
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>571002</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>818</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>807</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H581" s="0" t="s">
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>611866</x:v>
+        <x:v>585594</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -37184,81 +37188,81 @@
       <x:c r="R586" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
         <x:v>581340</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H587" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>575875</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
@@ -37291,156 +37295,154 @@
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>529938</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>542369</x:v>
+        <x:v>611866</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>585594</x:v>
+        <x:v>542369</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -37467,81 +37469,81 @@
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>586469</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="I592" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>630207</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
@@ -37628,51 +37630,51 @@
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>559228</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>34572</x:v>
@@ -37972,78 +37974,78 @@
       <x:c r="R600" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>587957</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="G601" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H601" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>622093</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
@@ -38310,81 +38312,81 @@
       <x:c r="R606" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>566524</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
-        <x:v>792</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
-        <x:v>792</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>615767</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
@@ -38480,138 +38482,138 @@
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>542524</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>630202</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
-        <x:v>792</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
-        <x:v>790</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
-        <x:v>792</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>630205</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
@@ -38646,324 +38648,327 @@
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>606290</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
-        <x:v>39063</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H613" s="0" t="s">
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
-        <x:v>34572</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>604522</x:v>
+        <x:v>606291</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>606291</x:v>
+        <x:v>606292</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
-        <x:v>351</x:v>
-[...2 lines deleted...]
-        <x:v>352</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>606292</x:v>
+        <x:v>572476</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>572476</x:v>
+        <x:v>520235</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H617" s="0" t="s">
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>520235</x:v>
+        <x:v>554038</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I618" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
@@ -38972,797 +38977,796 @@
       <x:c r="K618" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>554038</x:v>
+        <x:v>545091</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
-        <x:v>351</x:v>
-[...2 lines deleted...]
-        <x:v>352</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>545091</x:v>
+        <x:v>545100</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>545100</x:v>
+        <x:v>545110</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H621" s="0" t="s">
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>545110</x:v>
+        <x:v>558634</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
-        <x:v>501</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>802</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>35917</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>558634</x:v>
+        <x:v>575022</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>831</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
-        <x:v>35917</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
-        <x:v>786</x:v>
-[...2 lines deleted...]
-        <x:v>787</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>800</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>801</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>575022</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>784</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>632718</x:v>
+        <x:v>578168</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>35915</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H625" s="0" t="s">
+        <x:v>792</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>578168</x:v>
+        <x:v>575877</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>833</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
-        <x:v>35915</x:v>
+        <x:v>41054</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>786</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>32006</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>636</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>575877</x:v>
+        <x:v>591283</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>506</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>834</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
-        <x:v>41054</x:v>
+        <x:v>38808</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>836</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
-        <x:v>32006</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
-        <x:v>759</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>835</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>836</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
-        <x:v>837</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>591283</x:v>
+        <x:v>578833</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>807</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>578833</x:v>
+        <x:v>633422</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>838</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
-        <x:v>38808</x:v>
+        <x:v>35356</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>791</x:v>
+      </x:c>
+      <x:c r="H629" s="0" t="s">
+        <x:v>792</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>633422</x:v>
+        <x:v>575557</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>767</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
-        <x:v>35356</x:v>
+        <x:v>39063</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>786</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34572</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>575557</x:v>
+        <x:v>613761</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>506</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>613761</x:v>
+        <x:v>604522</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>161</x:v>
@@ -39775,51 +39779,51 @@
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>566792</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>34572</x:v>
@@ -39886,105 +39890,105 @@
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>588104</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>609625</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>161</x:v>
@@ -39997,216 +40001,216 @@
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>632721</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>598721</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>583303</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>583304</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>161</x:v>
@@ -40276,211 +40280,211 @@
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>622386</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>617729</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
-        <x:v>803</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>617730</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
-        <x:v>803</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>617731</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H645" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>77</x:v>
       </x:c>