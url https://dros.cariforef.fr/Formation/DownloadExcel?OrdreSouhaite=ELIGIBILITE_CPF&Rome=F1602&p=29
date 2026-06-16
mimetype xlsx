--- v1 (2026-06-16)
+++ v2 (2026-06-16)
@@ -2006,270 +2006,270 @@
   <x:si>
     <x:t>07/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brink's Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75014</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Notre-Dame de Sion</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>LP P Mendès-France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques HO - BO - HOV recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coralie Soscia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEPTEMES-LES-VALLONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques BR - BC - B1 - B2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Convergence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation technicien en énergies renouvelables option B : énergie thermique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP A Beau de Rochas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Alphonse Benoît</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP métiers de l'enseigne et de la signalétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signalétique enseigne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Europe Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFC</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Pierre Gilles de Gennes</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LP P Mendès-France</x:t>
-[...80 lines deleted...]
-    <x:t>Signalétique enseigne</x:t>
+    <x:t>08/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP Electricien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRVE ET : étude de conception “ET” - ELV301</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1 - B2 - B2V - BR - H0</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/27/2026 00:00:00</x:t>
-[...26 lines deleted...]
-    <x:t>03/25/2026 00:00:00</x:t>
+    <x:t>Titre Professionnel Technicien d'équipement et d'exploitation en électricité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electricien d'équipement du bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Electricien d'équipement du bâtiment (TP EEB)</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Electricien d'équipement du bâtiment</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>06/23/2027 00:00:00</x:t>
-[...5 lines deleted...]
-    <x:t>Titre Professionnel Technicien d'équipement et d'exploitation en électricité</x:t>
+    <x:t xml:space="preserve">Installer les réseaux d'énergie et les équipements en courants forts dans les bâtiments - Bloc de compétences du titre professionnel Electricien d'équipement du bâtiment </x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Installer les réseaux de communication, les équipements en courants faibles et solutions d'efficacité énergétique dans les bâtiments - Bloc de compétences du titre professionnel Electricien d'équipement du bâtiment </x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/19/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP Electricien</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Titre Professionnel Technicien d'installation et de maintenance de piscines</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CS - Certificat de spécialisation Technicien en énergies renouvelables - Option B : Energie thermique (ex Mention Complémentaire)</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2027 00:00:00</x:t>
   </x:si>
@@ -26698,8827 +26698,8828 @@
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>610932</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
-        <x:v>37442</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
-      <x:c r="E425" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G425" s="0" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-        <x:v>95</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>583800</x:v>
+        <x:v>597502</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
-      <x:c r="E426" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E426" s="14" t="s"/>
+      <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>51</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>579670</x:v>
+        <x:v>597521</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>645</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>646</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
-      <x:c r="E427" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G427" s="0" t="s">
-        <x:v>235</x:v>
-[...2 lines deleted...]
-        <x:v>236</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>602686</x:v>
+        <x:v>597524</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
-      <x:c r="E428" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>117</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>552727</x:v>
+        <x:v>597535</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
-      <x:c r="E429" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G429" s="0" t="s">
-        <x:v>400</x:v>
-[...2 lines deleted...]
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>609585</x:v>
+        <x:v>597536</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
-      <x:c r="E430" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>372</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>567843</x:v>
+        <x:v>629463</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
-      <x:c r="E431" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>372</x:v>
-[...2 lines deleted...]
-        <x:v>373</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>172</x:v>
-[...2 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>567845</x:v>
+        <x:v>619343</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
-      <x:c r="E432" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>603265</x:v>
+        <x:v>625388</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
-        <x:v>38880</x:v>
+        <x:v>25353</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
-      <x:c r="E433" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>603323</x:v>
+        <x:v>493581</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>376</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
-      <x:c r="E434" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>615717</x:v>
+        <x:v>543795</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
-      <x:c r="E435" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>372</x:v>
-[...2 lines deleted...]
-        <x:v>373</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>604315</x:v>
+        <x:v>624910</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>376</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
-      <x:c r="E436" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>591810</x:v>
+        <x:v>624937</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
-      <x:c r="E437" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G437" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>556822</x:v>
+        <x:v>575489</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>376</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
-      <x:c r="E438" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>580686</x:v>
+        <x:v>601091</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
-      <x:c r="E439" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>221</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>550199</x:v>
+        <x:v>622338</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
-      <x:c r="E440" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>85</x:v>
-[...1 lines deleted...]
-      <x:c r="H440" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H440" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>548227</x:v>
+        <x:v>571599</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>239</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
-      <x:c r="E441" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G441" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24454</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>548346</x:v>
+        <x:v>594653</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
-      <x:c r="E442" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>605968</x:v>
+        <x:v>607601</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
-      <x:c r="E443" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>503150</x:v>
+        <x:v>595108</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
-      <x:c r="E444" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>541519</x:v>
+        <x:v>587289</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
-      <x:c r="E445" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>503476</x:v>
+        <x:v>605423</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
-      <x:c r="E446" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>603965</x:v>
+        <x:v>594207</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>39297</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
-      <x:c r="E447" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24147</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>556714</x:v>
+        <x:v>595563</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
-      <x:c r="E448" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>117</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>604743</x:v>
+        <x:v>597854</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
-      <x:c r="E449" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>400</x:v>
-[...2 lines deleted...]
-        <x:v>401</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>507321</x:v>
+        <x:v>592890</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>239</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
-      <x:c r="E450" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>235</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>237</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>547080</x:v>
+        <x:v>592893</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J451" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
-        <x:v>24454</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>594653</x:v>
+        <x:v>597956</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
-      <x:c r="E452" s="14" t="s"/>
+      <x:c r="E452" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>597502</x:v>
+        <x:v>494754</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>208</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>597521</x:v>
+        <x:v>597960</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
-        <x:v>138</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>208</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>605</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>605</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>644</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>597524</x:v>
+        <x:v>597966</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>208</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>653</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>597535</x:v>
+        <x:v>592909</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>208</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>407</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>407</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>597536</x:v>
+        <x:v>592967</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>312</x:v>
-[...2 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>629463</x:v>
+        <x:v>592968</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>631</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>258</x:v>
-[...1 lines deleted...]
-      <x:c r="C458" s="15" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C458" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>157</x:v>
-[...1 lines deleted...]
-      <x:c r="J458" s="14" t="s"/>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="J458" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K458" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>619343</x:v>
+        <x:v>592973</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>279</x:v>
-[...1 lines deleted...]
-      <x:c r="C459" s="3" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C459" s="3" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>625388</x:v>
+        <x:v>592980</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
-        <x:v>25353</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>493581</x:v>
+        <x:v>592991</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>657</x:v>
-[...2 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>543795</x:v>
+        <x:v>619428</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>660</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>312</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24069</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>624910</x:v>
+        <x:v>619434</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>468</x:v>
-[...1 lines deleted...]
-      <x:c r="C463" s="3" t="s"/>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="C463" s="3" t="n">
+        <x:v>39703</x:v>
+      </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>624937</x:v>
+        <x:v>593068</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>347</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>575489</x:v>
+        <x:v>614245</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>662</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>663</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>495</x:v>
-[...1 lines deleted...]
-      <x:c r="C465" s="3" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C465" s="3" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D465" s="3" t="s"/>
+      <x:c r="E465" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H465" s="0" t="s">
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>601091</x:v>
+        <x:v>604743</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>598</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>164</x:v>
-[...1 lines deleted...]
-      <x:c r="C466" s="15" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C466" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D466" s="15" t="s"/>
-      <x:c r="E466" s="14" t="s"/>
+      <x:c r="E466" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
-        <x:v>26</x:v>
-[...1 lines deleted...]
-      <x:c r="J466" s="14" t="s"/>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J466" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K466" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>622338</x:v>
+        <x:v>507321</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>35330</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
+      <x:c r="E467" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G467" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>571599</x:v>
+        <x:v>547080</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>294</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="J468" s="14" t="s"/>
       <x:c r="K468" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>473402</x:v>
+        <x:v>613403</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>164</x:v>
-[...1 lines deleted...]
-      <x:c r="C469" s="3" t="s"/>
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C469" s="3" t="n">
+        <x:v>25353</x:v>
+      </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="J469" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>623363</x:v>
+        <x:v>473402</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C470" s="15" t="s"/>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>68</x:v>
-[...1 lines deleted...]
-      <x:c r="H470" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H470" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I470" s="16" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="J470" s="14" t="s"/>
       <x:c r="K470" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>607601</x:v>
+        <x:v>623363</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>301</x:v>
-[...1 lines deleted...]
-      <x:c r="C471" s="3" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C471" s="3" t="n">
+        <x:v>25353</x:v>
+      </x:c>
       <x:c r="D471" s="3" t="s"/>
+      <x:c r="E471" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J471" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>595108</x:v>
+        <x:v>449001</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>664</x:v>
-[...1 lines deleted...]
-      <x:c r="C472" s="15" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C472" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D472" s="15" t="s"/>
-      <x:c r="E472" s="14" t="s"/>
+      <x:c r="E472" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>665</x:v>
-[...1 lines deleted...]
-      <x:c r="H472" s="14" t="s"/>
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H472" s="14" t="s">
+        <x:v>401</x:v>
+      </x:c>
       <x:c r="I472" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>587289</x:v>
+        <x:v>556784</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="C473" s="3" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C473" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D473" s="3" t="s"/>
+      <x:c r="E473" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G473" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H473" s="0" t="s">
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>605423</x:v>
+        <x:v>617511</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>305</x:v>
-[...1 lines deleted...]
-      <x:c r="C474" s="15" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C474" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D474" s="15" t="s"/>
-      <x:c r="E474" s="14" t="s"/>
+      <x:c r="E474" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>303</x:v>
-[...1 lines deleted...]
-      <x:c r="J474" s="14" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="J474" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K474" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>594207</x:v>
+        <x:v>625009</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
-        <x:v>39297</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
+      <x:c r="E475" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G475" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
-        <x:v>24147</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>595563</x:v>
+        <x:v>547598</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>79</x:v>
-[...1 lines deleted...]
-      <x:c r="C476" s="15" t="s"/>
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C476" s="15" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D476" s="15" t="s"/>
-      <x:c r="E476" s="14" t="s"/>
+      <x:c r="E476" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>80</x:v>
-[...1 lines deleted...]
-      <x:c r="H476" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H476" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I476" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>597854</x:v>
+        <x:v>573634</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>175</x:v>
-[...1 lines deleted...]
-      <x:c r="C477" s="3" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C477" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D477" s="3" t="s"/>
+      <x:c r="E477" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H477" s="0" t="s">
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="J477" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>592890</x:v>
+        <x:v>500934</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>175</x:v>
-[...1 lines deleted...]
-      <x:c r="C478" s="15" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C478" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D478" s="15" t="s"/>
-      <x:c r="E478" s="14" t="s"/>
+      <x:c r="E478" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>642</x:v>
-[...1 lines deleted...]
-      <x:c r="H478" s="14" t="s"/>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H478" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
       <x:c r="I478" s="16" t="s">
-        <x:v>145</x:v>
-[...1 lines deleted...]
-      <x:c r="J478" s="14" t="s"/>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="J478" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K478" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>592893</x:v>
+        <x:v>500938</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>505</x:v>
-[...1 lines deleted...]
-      <x:c r="C479" s="3" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C479" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D479" s="3" t="s"/>
+      <x:c r="E479" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H479" s="0" t="s">
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>597956</x:v>
+        <x:v>500946</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>316</x:v>
-[...1 lines deleted...]
-      <x:c r="C480" s="15" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C480" s="15" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D480" s="15" t="s"/>
-      <x:c r="E480" s="14" t="s"/>
+      <x:c r="E480" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>597960</x:v>
+        <x:v>602101</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>318</x:v>
-[...1 lines deleted...]
-      <x:c r="C481" s="3" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C481" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D481" s="3" t="s"/>
+      <x:c r="E481" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G481" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>597966</x:v>
+        <x:v>548294</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>196</x:v>
-[...1 lines deleted...]
-      <x:c r="C482" s="15" t="s"/>
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C482" s="15" t="n">
+        <x:v>39297</x:v>
+      </x:c>
       <x:c r="D482" s="15" t="s"/>
-      <x:c r="E482" s="14" t="s"/>
+      <x:c r="E482" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
-        <x:v>308</x:v>
-[...1 lines deleted...]
-      <x:c r="J482" s="14" t="s"/>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J482" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K482" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>24254</x:v>
+        <x:v>24147</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>592909</x:v>
+        <x:v>548343</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="C483" s="3" t="s"/>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C483" s="3" t="n">
+        <x:v>39297</x:v>
+      </x:c>
       <x:c r="D483" s="3" t="s"/>
+      <x:c r="E483" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G483" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>670</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24147</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>669</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>670</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>614245</x:v>
+        <x:v>548394</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>244</x:v>
-[...1 lines deleted...]
-      <x:c r="C484" s="15" t="s"/>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C484" s="15" t="n">
+        <x:v>38880</x:v>
+      </x:c>
       <x:c r="D484" s="15" t="s"/>
-      <x:c r="E484" s="14" t="s"/>
+      <x:c r="E484" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
-        <x:v>180</x:v>
-[...1 lines deleted...]
-      <x:c r="J484" s="14" t="s"/>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J484" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K484" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>24454</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>594654</x:v>
+        <x:v>548397</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>247</x:v>
-[...1 lines deleted...]
-      <x:c r="C485" s="3" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C485" s="3" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D485" s="3" t="s"/>
+      <x:c r="E485" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G485" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J485" s="0" t="s">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>594655</x:v>
+        <x:v>548410</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
-      <x:c r="E486" s="14" t="s"/>
+      <x:c r="E486" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>597506</x:v>
+        <x:v>603130</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
+      <x:c r="E487" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G487" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>597513</x:v>
+        <x:v>503109</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
-      <x:c r="E488" s="14" t="s"/>
+      <x:c r="E488" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>597514</x:v>
+        <x:v>541515</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
+      <x:c r="E489" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G489" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>597516</x:v>
+        <x:v>503486</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
-      <x:c r="E490" s="14" t="s"/>
+      <x:c r="E490" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
-        <x:v>579</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>579</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>597519</x:v>
+        <x:v>603945</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
+      <x:c r="E491" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G491" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>597531</x:v>
+        <x:v>503611</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>105</x:v>
-[...1 lines deleted...]
-      <x:c r="C492" s="15" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C492" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D492" s="15" t="s"/>
-      <x:c r="E492" s="14" t="s"/>
+      <x:c r="E492" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>629461</x:v>
+        <x:v>503691</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
-        <x:v>257</x:v>
-[...1 lines deleted...]
-      <x:c r="C493" s="3" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C493" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D493" s="3" t="s"/>
+      <x:c r="E493" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G493" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H493" s="0" t="s">
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="J493" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
-        <x:v>24254</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>592581</x:v>
+        <x:v>547068</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s"/>
       <x:c r="K494" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>24454</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>619341</x:v>
+        <x:v>594654</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s"/>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>592967</x:v>
+        <x:v>594655</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>182</x:v>
-[...1 lines deleted...]
-      <x:c r="C496" s="15" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C496" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>145</x:v>
-[...1 lines deleted...]
-      <x:c r="J496" s="14" t="s"/>
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="J496" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>592968</x:v>
+        <x:v>597506</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>592973</x:v>
+        <x:v>597513</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>592980</x:v>
+        <x:v>597514</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>592991</x:v>
+        <x:v>597516</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>203</x:v>
-[...1 lines deleted...]
-      <x:c r="C500" s="15" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C500" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
-        <x:v>157</x:v>
-[...1 lines deleted...]
-      <x:c r="J500" s="14" t="s"/>
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="J500" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K500" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>619428</x:v>
+        <x:v>597519</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>510</x:v>
-[...1 lines deleted...]
-      <x:c r="C501" s="3" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C501" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="J501" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
-        <x:v>24069</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>619434</x:v>
+        <x:v>597531</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>677</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
-        <x:v>138</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
-        <x:v>678</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C502" s="15" t="s"/>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
-        <x:v>22441</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>593068</x:v>
+        <x:v>629461</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s"/>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>628041</x:v>
+        <x:v>592581</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>681</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C504" s="15" t="s"/>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
-        <x:v>275</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="J504" s="14" t="s"/>
       <x:c r="K504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>620911</x:v>
+        <x:v>619341</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>155</x:v>
-[...1 lines deleted...]
-      <x:c r="C505" s="3" t="s"/>
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="C505" s="3" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D505" s="3" t="s"/>
+      <x:c r="E505" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F505" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
       <x:c r="G505" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H505" s="0" t="s">
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="J505" s="0" t="s">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>619413</x:v>
+        <x:v>583800</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="C506" s="15" t="s"/>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C506" s="15" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D506" s="15" t="s"/>
-      <x:c r="E506" s="14" t="s"/>
-      <x:c r="F506" s="14" t="s"/>
+      <x:c r="E506" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="F506" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="G506" s="14" t="s">
-        <x:v>74</x:v>
-[...1 lines deleted...]
-      <x:c r="H506" s="14" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H506" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="I506" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>605421</x:v>
+        <x:v>579670</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
-        <x:v>35330</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
+      <x:c r="E507" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G507" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>575407</x:v>
+        <x:v>602686</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>310</x:v>
-[...1 lines deleted...]
-      <x:c r="C508" s="15" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C508" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D508" s="15" t="s"/>
-      <x:c r="E508" s="14" t="s"/>
+      <x:c r="E508" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
-        <x:v>311</x:v>
-[...1 lines deleted...]
-      <x:c r="H508" s="14" t="s"/>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H508" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="I508" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>584574</x:v>
+        <x:v>552727</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>310</x:v>
-[...1 lines deleted...]
-      <x:c r="C509" s="3" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C509" s="3" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D509" s="3" t="s"/>
+      <x:c r="E509" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G509" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H509" s="0" t="s">
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>584576</x:v>
+        <x:v>609585</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>684</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>73</x:v>
-[...1 lines deleted...]
-      <x:c r="C510" s="15" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C510" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D510" s="15" t="s"/>
-      <x:c r="E510" s="14" t="s"/>
+      <x:c r="E510" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>80</x:v>
-[...1 lines deleted...]
-      <x:c r="H510" s="14" t="s"/>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H510" s="14" t="s">
+        <x:v>373</x:v>
+      </x:c>
       <x:c r="I510" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>597834</x:v>
+        <x:v>567843</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C511" s="3" t="s"/>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="H511" s="0" t="s">
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>597836</x:v>
+        <x:v>608812</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>175</x:v>
-[...1 lines deleted...]
-      <x:c r="C512" s="15" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C512" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D512" s="15" t="s"/>
-      <x:c r="E512" s="14" t="s"/>
+      <x:c r="E512" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
-        <x:v>419</x:v>
-[...1 lines deleted...]
-      <x:c r="H512" s="14" t="s"/>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H512" s="14" t="s">
+        <x:v>373</x:v>
+      </x:c>
       <x:c r="I512" s="16" t="s">
-        <x:v>420</x:v>
-[...1 lines deleted...]
-      <x:c r="J512" s="14" t="s"/>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="J512" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="K512" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>592889</x:v>
+        <x:v>567845</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>191</x:v>
-[...1 lines deleted...]
-      <x:c r="C513" s="3" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C513" s="3" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D513" s="3" t="s"/>
+      <x:c r="E513" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G513" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J513" s="0" t="s">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
-        <x:v>592896</x:v>
+        <x:v>603265</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>191</x:v>
-[...1 lines deleted...]
-      <x:c r="C514" s="15" t="s"/>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C514" s="15" t="n">
+        <x:v>38880</x:v>
+      </x:c>
       <x:c r="D514" s="15" t="s"/>
-      <x:c r="E514" s="14" t="s"/>
+      <x:c r="E514" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
-        <x:v>89</x:v>
-[...1 lines deleted...]
-      <x:c r="J514" s="14" t="s"/>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J514" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K514" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
-        <x:v>592899</x:v>
+        <x:v>603323</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>191</x:v>
-[...1 lines deleted...]
-      <x:c r="C515" s="3" t="s"/>
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C515" s="3" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D515" s="3" t="s"/>
+      <x:c r="E515" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G515" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H515" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="J515" s="0" t="s">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>592902</x:v>
+        <x:v>615717</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>318</x:v>
-[...1 lines deleted...]
-      <x:c r="C516" s="15" t="s"/>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C516" s="15" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D516" s="15" t="s"/>
-      <x:c r="E516" s="14" t="s"/>
+      <x:c r="E516" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>80</x:v>
-[...1 lines deleted...]
-      <x:c r="H516" s="14" t="s"/>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H516" s="14" t="s">
+        <x:v>373</x:v>
+      </x:c>
       <x:c r="I516" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>597968</x:v>
+        <x:v>604315</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>186</x:v>
-[...1 lines deleted...]
-      <x:c r="C517" s="3" t="s"/>
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C517" s="3" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D517" s="3" t="s"/>
+      <x:c r="E517" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G517" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H517" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="J517" s="0" t="s">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>592961</x:v>
+        <x:v>591810</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>641</x:v>
-[...1 lines deleted...]
-      <x:c r="C518" s="15" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C518" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D518" s="15" t="s"/>
-      <x:c r="E518" s="14" t="s"/>
+      <x:c r="E518" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>193</x:v>
-[...1 lines deleted...]
-      <x:c r="H518" s="14" t="s"/>
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H518" s="14" t="s">
+        <x:v>401</x:v>
+      </x:c>
       <x:c r="I518" s="16" t="s">
-        <x:v>194</x:v>
-[...1 lines deleted...]
-      <x:c r="J518" s="14" t="s"/>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J518" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K518" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>592962</x:v>
+        <x:v>556822</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
+      <x:c r="E519" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G519" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H519" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>592986</x:v>
+        <x:v>580686</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
-      <x:c r="E520" s="14" t="s"/>
+      <x:c r="E520" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>445</x:v>
-[...1 lines deleted...]
-      <x:c r="H520" s="14" t="s"/>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H520" s="14" t="s">
+        <x:v>220</x:v>
+      </x:c>
       <x:c r="I520" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>592989</x:v>
+        <x:v>550199</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
+      <x:c r="E521" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G521" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>593000</x:v>
+        <x:v>548227</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>155</x:v>
-[...1 lines deleted...]
-      <x:c r="C522" s="15" t="s"/>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C522" s="15" t="n">
+        <x:v>38880</x:v>
+      </x:c>
       <x:c r="D522" s="15" t="s"/>
-      <x:c r="E522" s="14" t="s"/>
+      <x:c r="E522" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
-        <x:v>157</x:v>
-[...1 lines deleted...]
-      <x:c r="J522" s="14" t="s"/>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="J522" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K522" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>619416</x:v>
+        <x:v>548346</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>333</x:v>
-[...1 lines deleted...]
-      <x:c r="C523" s="3" t="s"/>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C523" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D523" s="3" t="s"/>
+      <x:c r="E523" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G523" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="J523" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>619420</x:v>
+        <x:v>605968</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>502</x:v>
-[...1 lines deleted...]
-      <x:c r="C524" s="15" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C524" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D524" s="15" t="s"/>
-      <x:c r="E524" s="14" t="s"/>
+      <x:c r="E524" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>569641</x:v>
+        <x:v>503150</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
-        <x:v>25353</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>449001</x:v>
+        <x:v>541519</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>494754</x:v>
+        <x:v>503476</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="E527" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G527" s="0" t="s">
-        <x:v>400</x:v>
-[...2 lines deleted...]
-        <x:v>401</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>556784</x:v>
+        <x:v>603965</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
-        <x:v>94</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
-        <x:v>579</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>617511</x:v>
+        <x:v>556714</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C529" s="3" t="s"/>
       <x:c r="D529" s="3" t="s"/>
-      <x:c r="E529" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G529" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>625009</x:v>
+        <x:v>584574</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C530" s="15" t="s"/>
       <x:c r="D530" s="15" t="s"/>
-      <x:c r="E530" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>547598</x:v>
+        <x:v>584576</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>376</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C531" s="3" t="s"/>
       <x:c r="D531" s="3" t="s"/>
-      <x:c r="E531" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G531" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>573634</x:v>
+        <x:v>597834</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C532" s="15" t="s"/>
       <x:c r="D532" s="15" t="s"/>
-      <x:c r="E532" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
-        <x:v>219</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>500934</x:v>
+        <x:v>597836</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C533" s="3" t="s"/>
       <x:c r="D533" s="3" t="s"/>
-      <x:c r="E533" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G533" s="0" t="s">
-        <x:v>219</x:v>
-[...2 lines deleted...]
-        <x:v>220</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
-        <x:v>221</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>500938</x:v>
+        <x:v>592889</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C534" s="15" t="s"/>
       <x:c r="D534" s="15" t="s"/>
-      <x:c r="E534" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>219</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
-        <x:v>221</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="J534" s="14" t="s"/>
       <x:c r="K534" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>500946</x:v>
+        <x:v>592896</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>93</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C535" s="3" t="s"/>
       <x:c r="D535" s="3" t="s"/>
-      <x:c r="E535" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G535" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
-        <x:v>352</x:v>
-[...2 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>602101</x:v>
+        <x:v>592899</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
-        <x:v>686</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>687</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C536" s="15" t="s"/>
       <x:c r="D536" s="15" t="s"/>
-      <x:c r="E536" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J536" s="14" t="s"/>
       <x:c r="K536" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>548294</x:v>
+        <x:v>592902</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>431</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C537" s="3" t="s"/>
       <x:c r="D537" s="3" t="s"/>
-      <x:c r="E537" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G537" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
-        <x:v>24147</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>548343</x:v>
+        <x:v>597968</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>206</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C538" s="15" t="s"/>
       <x:c r="D538" s="15" t="s"/>
-      <x:c r="E538" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="J538" s="14" t="s"/>
       <x:c r="K538" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
-        <x:v>24147</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>548394</x:v>
+        <x:v>592961</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>239</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
-      <x:c r="E539" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G539" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>548397</x:v>
+        <x:v>592962</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
-      <x:c r="E540" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>548410</x:v>
+        <x:v>592986</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
-      <x:c r="E541" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G541" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>603130</x:v>
+        <x:v>592989</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
-      <x:c r="E542" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>503109</x:v>
+        <x:v>593000</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C543" s="3" t="s"/>
       <x:c r="D543" s="3" t="s"/>
-      <x:c r="E543" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G543" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>128</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>541515</x:v>
+        <x:v>619413</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>239</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C544" s="15" t="s"/>
       <x:c r="D544" s="15" t="s"/>
-      <x:c r="E544" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="J544" s="14" t="s"/>
       <x:c r="K544" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>503486</x:v>
+        <x:v>619416</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>218</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C545" s="3" t="s"/>
       <x:c r="D545" s="3" t="s"/>
-      <x:c r="E545" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>69</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>603945</x:v>
+        <x:v>619420</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C546" s="15" t="s"/>
       <x:c r="D546" s="15" t="s"/>
-      <x:c r="E546" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>503611</x:v>
+        <x:v>569641</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
-      <x:c r="E547" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>503691</x:v>
+        <x:v>543642</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
-      <x:c r="E548" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I548" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>547068</x:v>
+        <x:v>544534</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
-        <x:v>688</x:v>
-[...2 lines deleted...]
-        <x:v>689</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>570</x:v>
-[...2 lines deleted...]
-        <x:v>42</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>608812</x:v>
+        <x:v>627735</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>347</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C550" s="15" t="s"/>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>165</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>544534</x:v>
+        <x:v>623409</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s"/>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="J551" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>627735</x:v>
+        <x:v>605421</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>357</x:v>
-[...1 lines deleted...]
-      <x:c r="C552" s="15" t="s"/>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C552" s="15" t="n">
+        <x:v>35330</x:v>
+      </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="H552" s="14" t="s"/>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H552" s="14" t="s">
+        <x:v>166</x:v>
+      </x:c>
       <x:c r="I552" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>623409</x:v>
+        <x:v>575407</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J553" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>613403</x:v>
+        <x:v>628041</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>294</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C554" s="15" t="s"/>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>597591</x:v>
+        <x:v>620911</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
-        <x:v>37442</x:v>
+        <x:v>37446</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H555" s="0" t="s">
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>623616</x:v>
+        <x:v>580606</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>694</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="H556" s="14" t="s"/>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H556" s="14" t="s">
+        <x:v>166</x:v>
+      </x:c>
       <x:c r="I556" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>540886</x:v>
+        <x:v>575424</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H557" s="0" t="s">
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>540889</x:v>
+        <x:v>575425</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>554</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
-        <x:v>165</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>585637</x:v>
+        <x:v>623616</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>388</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>541918</x:v>
+        <x:v>540886</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>165</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
-        <x:v>575424</x:v>
+        <x:v>540889</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
-        <x:v>575425</x:v>
+        <x:v>585637</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
-        <x:v>37446</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I562" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>580606</x:v>
+        <x:v>541918</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>569502</x:v>
+        <x:v>625970</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I564" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>557439</x:v>
+        <x:v>625971</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H565" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>625970</x:v>
+        <x:v>625973</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>703</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I566" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>625971</x:v>
+        <x:v>571626</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>706</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
-        <x:v>37442</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
-        <x:v>165</x:v>
-[...2 lines deleted...]
-        <x:v>166</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>625973</x:v>
+        <x:v>543688</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>708</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>709</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>571626</x:v>
+        <x:v>543691</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H569" s="0" t="s">
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>543688</x:v>
+        <x:v>579815</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>543691</x:v>
+        <x:v>597591</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
-        <x:v>37291</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H571" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
-        <x:v>15417</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>588535</x:v>
+        <x:v>626220</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>538</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I572" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K572" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>575506</x:v>
+        <x:v>569502</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
-        <x:v>37442</x:v>
+        <x:v>37291</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
-        <x:v>165</x:v>
-[...2 lines deleted...]
-        <x:v>166</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>15417</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>623349</x:v>
+        <x:v>588535</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="H574" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H574" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I574" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>557469</x:v>
+        <x:v>575506</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H575" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>579815</x:v>
+        <x:v>623349</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>543643</x:v>
+        <x:v>557469</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
-        <x:v>39297</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H577" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
-        <x:v>24147</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>543719</x:v>
+        <x:v>581834</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
-        <x:v>597590</x:v>
+        <x:v>543643</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
-        <x:v>37442</x:v>
+        <x:v>39297</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24147</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>630540</x:v>
+        <x:v>543719</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s"/>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>557473</x:v>
+        <x:v>597590</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H581" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>581834</x:v>
+        <x:v>630540</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>717</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I582" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
@@ -35595,730 +35596,732 @@
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>540883</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>626220</x:v>
+        <x:v>588521</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>597</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H585" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>588521</x:v>
+        <x:v>571628</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I586" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>571628</x:v>
+        <x:v>571629</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
-        <x:v>37442</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="G587" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H587" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>571629</x:v>
+        <x:v>613004</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>94</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>613004</x:v>
+        <x:v>493586</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H589" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>493586</x:v>
+        <x:v>626218</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s"/>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I590" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>626218</x:v>
+        <x:v>626221</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>703</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="G591" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H591" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
-        <x:v>626221</x:v>
+        <x:v>623862</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="U591" s="4" t="s">
         <x:v>708</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I592" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>623862</x:v>
+        <x:v>623867</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>709</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H593" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>623867</x:v>
+        <x:v>581835</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I594" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
-        <x:v>581835</x:v>
+        <x:v>557439</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
-        <x:v>543642</x:v>
+        <x:v>557473</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -36339,51 +36342,51 @@
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>543689</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H597" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>30</x:v>
@@ -36396,110 +36399,110 @@
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>550635</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I598" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>625972</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="G599" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>30</x:v>
@@ -36512,51 +36515,51 @@
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>570920</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I600" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -36571,51 +36574,51 @@
       </x:c>
       <x:c r="P600" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>570921</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="G601" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H601" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>30</x:v>
@@ -36628,102 +36631,102 @@
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>630532</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s"/>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I602" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>571545</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -36733,51 +36736,51 @@
       <x:c r="L603" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>488073</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="I604" s="16" t="s">
@@ -36803,216 +36806,216 @@
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>628630</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H605" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>623999</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
-        <x:v>709</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I606" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>624001</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>624004</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -37033,91 +37036,91 @@
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>616126</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>585636</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
@@ -37147,270 +37150,270 @@
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>572005</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>626219</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="U611" s="4" t="s">
         <x:v>705</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>575507</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>598090</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>553799</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -37431,51 +37434,51 @@
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>540866</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>30</x:v>
@@ -37488,51 +37491,51 @@
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>574155</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>30</x:v>
@@ -37545,51 +37548,51 @@
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>623863</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I618" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -37604,167 +37607,167 @@
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>623866</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>623865</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I620" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>623868</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H621" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>30</x:v>
@@ -37777,51 +37780,51 @@
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>630539</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -37893,51 +37896,51 @@
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>628812</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>30</x:v>
@@ -37950,51 +37953,51 @@
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>629314</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>24066</x:v>
@@ -38004,51 +38007,51 @@
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>557450</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>30</x:v>
@@ -38061,167 +38064,167 @@
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>557470</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>571630</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>585935</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>30</x:v>
@@ -38234,51 +38237,51 @@
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>616708</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -38293,51 +38296,51 @@
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>630541</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>37446</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>22211</x:v>
@@ -38347,51 +38350,51 @@
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>517629</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>30</x:v>
@@ -38404,167 +38407,167 @@
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>572796</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H633" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>624002</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I634" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>581827</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="U634" s="16" t="s">
         <x:v>716</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H635" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>30</x:v>
@@ -38577,51 +38580,51 @@
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>629788</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I636" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -38693,51 +38696,51 @@
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>606234</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I638" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -38752,108 +38755,108 @@
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>606204</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>623864</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>30</x:v>
@@ -38866,51 +38869,51 @@
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>493585</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>24066</x:v>
@@ -38920,51 +38923,51 @@
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>557471</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>30</x:v>
@@ -38977,51 +38980,51 @@
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>494742</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H643" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>30</x:v>
@@ -39034,99 +39037,99 @@
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>630530</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I644" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>630531</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H645" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -39139,121 +39142,121 @@
       <x:c r="L645" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>488072</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I646" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>585934</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H647" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>30</x:v>
@@ -39266,110 +39269,110 @@
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
         <x:v>570919</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I648" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>552751</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H649" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>30</x:v>
@@ -39382,51 +39385,51 @@
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>624003</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I650" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -39495,51 +39498,51 @@
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>554768</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>30</x:v>
@@ -39552,51 +39555,51 @@
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>632279</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>24066</x:v>
@@ -39606,51 +39609,51 @@
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>557474</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>30</x:v>
@@ -39663,108 +39666,108 @@
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>608332</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H655" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>624005</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I656" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -39779,167 +39782,167 @@
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>539846</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H657" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>552779</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I658" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>585638</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H659" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>30</x:v>
@@ -39952,51 +39955,51 @@
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>524799</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I660" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -40011,167 +40014,167 @@
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>524897</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H661" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>623362</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>662</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I662" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>598057</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
         <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H663" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>30</x:v>
@@ -40184,51 +40187,51 @@
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
         <x:v>573094</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I664" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -40243,91 +40246,91 @@
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>571627</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H665" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>585936</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>