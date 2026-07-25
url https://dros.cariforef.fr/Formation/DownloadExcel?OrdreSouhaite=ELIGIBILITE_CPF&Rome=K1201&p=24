--- v3 (2026-07-25)
+++ v4 (2026-07-25)
@@ -1142,239 +1142,239 @@
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 02</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maor Hateva</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Médiateur ou négociateur en matière familiale</x:t>
   </x:si>
   <x:si>
     <x:t>10/24/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Diplôme universitaire protection de l'enfance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aide sociale enfance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTS services et prestations des secteurs sanitaire et social module relations usagers clients séniors</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Recherche Expérimentation Formation Loisirs et Tourisme Social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REFLETS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formaseq</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurlom Prépa - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toccata</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Var - Antenne Formaplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUGET-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autisme, TSA : Comprendre et adapter l’environnement aux particularités sensorielles et perceptives</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2024 00:00:00</x:t>
-[...35 lines deleted...]
-    <x:t>09/09/2024 00:00:00</x:t>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TND - Repérer les troubles neurodéveloppementaux chez les 0-3 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Sévigné</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Émile Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée E Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence pro mention intervention sociale : accompagnement de publics spécifiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intervention sociale familiale</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Intervenir auprès du très jeune enfant (moins de 48 mois)</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formaseq</x:t>
-[...86 lines deleted...]
-    <x:t>Intervention sociale familiale</x:t>
+    <x:t>cycle préparatoire intégré (CPGE à parcours sécurisé, associées avec le Lycée Externat St Joseph (La Cordeille), implantées à l'ISEN Yncréa Méditerranée de Toulon, programmes MPSI-PSI adaptés)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISEN Yncréa Méditerranée - campus de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
-    <x:t>cycle préparatoire intégré (CPGE à parcours sécurisé, associées avec le Lycée Externat St Joseph (La Cordeille), implantées à l'ISEN Yncréa Méditerranée de Toulon, programmes MPSI-PSI adaptés)</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Nelson Mandela</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
@@ -1439,174 +1439,174 @@
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé publique parcours méthodes quantitatives et économétriques pour la recherche en santé</x:t>
   </x:si>
   <x:si>
+    <x:t>09/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme d'Etat d'ingénierie sociale (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre National d'Enseignement à Distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique parcours facteurs humains des interactions avec l'environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique parcours bio-ingénierie des tissus et des implants</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme d'État d'assistant de service social (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention psychologie parcours psychologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences sanitaires et sociales parcours plurisciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention intervention et développement social parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention intervention sociale : accompagnement de publics spécifiques parcours développement et médiation linguistiques en langue des signes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention intervention et développement social parcours handicap et dépendance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coordonnateur de parcours d'accompagnement et de soins option gestion logistique et financière (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme d'État d'assistant de service social</x:t>
   </x:si>
   <x:si>
-    <x:t>Coordonnateur de parcours d'accompagnement et de soins option gestion logistique et financière (préparation également possible par Bloc(s) de compétences)</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Licence mention sciences sanitaires et sociales parcours sciences sanitaires et sociales</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>03/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP surveillant de nuit en secteur social, médico-social et sanitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Surveillance nuit</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat</x:t>
   </x:si>
@@ -8492,1123 +8492,1134 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>616012</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>357</x:v>
-[...1 lines deleted...]
-      <x:c r="C110" s="15" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C110" s="15" t="n">
+        <x:v>41748</x:v>
+      </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s"/>
-      <x:c r="F110" s="14" t="s"/>
+      <x:c r="E110" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F110" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G110" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>111</x:v>
-[...1 lines deleted...]
-      <x:c r="J110" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J110" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>541366</x:v>
+        <x:v>525308</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>630393</x:v>
+        <x:v>578494</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>36939</x:v>
+        <x:v>41748</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G112" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>43454</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>583601</x:v>
+        <x:v>576243</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>363</x:v>
-[...1 lines deleted...]
-      <x:c r="C113" s="3" t="s"/>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="n">
+        <x:v>36938</x:v>
+      </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J113" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>585126</x:v>
+        <x:v>603917</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>41748</x:v>
+        <x:v>36938</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>55</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>525308</x:v>
+        <x:v>603919</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
-        <x:v>53</x:v>
-[...2 lines deleted...]
-        <x:v>54</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>578494</x:v>
+        <x:v>630719</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>41748</x:v>
+        <x:v>37678</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>576243</x:v>
+        <x:v>556797</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>36938</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>44084</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>603917</x:v>
+        <x:v>608766</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>367</x:v>
-[...1 lines deleted...]
-      <x:c r="H118" s="14" t="s"/>
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>44084</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>603919</x:v>
+        <x:v>541366</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F119" s="0" t="s">
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>630719</x:v>
+        <x:v>630393</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>37678</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
-        <x:v>38</x:v>
-[...1 lines deleted...]
-      <x:c r="F120" s="14" t="s"/>
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F120" s="14" t="s">
+        <x:v>167</x:v>
+      </x:c>
       <x:c r="G120" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="J120" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K120" s="14" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="L120" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M120" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N120" s="15" t="n">
+        <x:v>43454</x:v>
+      </x:c>
+      <x:c r="O120" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="P120" s="14" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="Q120" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="J120" s="14" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>556797</x:v>
+        <x:v>583601</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="U120" s="16" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>36939</x:v>
+        <x:v>36938</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
-      <x:c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>159</x:v>
-[...2 lines deleted...]
-        <x:v>160</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>43454</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>608766</x:v>
+        <x:v>596553</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C122" s="15" t="s"/>
+      <x:c r="D122" s="15" t="s"/>
+      <x:c r="E122" s="14" t="s"/>
+      <x:c r="F122" s="14" t="s"/>
+      <x:c r="G122" s="14" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C122" s="15" t="n">
-[...9 lines deleted...]
-      <x:c r="G122" s="14" t="s">
+      <x:c r="I122" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="H122" s="14" t="s">
+      <x:c r="J122" s="14" t="s"/>
+      <x:c r="K122" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L122" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="M122" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N122" s="15" t="n">
+        <x:v>44032</x:v>
+      </x:c>
+      <x:c r="O122" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="I122" s="16" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>583633</x:v>
+        <x:v>632773</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>36938</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F123" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>44084</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>583634</x:v>
+        <x:v>583633</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>41748</x:v>
+        <x:v>36938</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G124" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>525309</x:v>
+        <x:v>583634</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>528939</x:v>
+        <x:v>525309</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>41748</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G126" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>531519</x:v>
+        <x:v>528939</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>377</x:v>
-[...1 lines deleted...]
-      <x:c r="C127" s="3" t="s"/>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C127" s="3" t="n">
+        <x:v>41748</x:v>
+      </x:c>
       <x:c r="D127" s="3" t="s"/>
+      <x:c r="E127" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F127" s="0" t="s">
+        <x:v>54</x:v>
+      </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="J127" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>585134</x:v>
+        <x:v>531519</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>57</x:v>
@@ -10325,111 +10336,111 @@
       <x:c r="L140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>44026</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>618326</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>585127</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
@@ -10445,746 +10456,738 @@
       <x:c r="R142" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>585183</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>596704</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="Q144" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="Q144" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>596705</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>596707</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>40056</x:v>
+        <x:v>41748</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>44008</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>592271</x:v>
+        <x:v>615923</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>39644</x:v>
+        <x:v>41744</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>44056</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>592294</x:v>
+        <x:v>615925</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>192</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>44084</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>596553</x:v>
+        <x:v>616013</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>36939</x:v>
+        <x:v>40056</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>43454</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>620499</x:v>
+        <x:v>592271</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>413</x:v>
-[...1 lines deleted...]
-      <x:c r="C150" s="15" t="s"/>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C150" s="15" t="n">
+        <x:v>39644</x:v>
+      </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>68</x:v>
-[...1 lines deleted...]
-      <x:c r="J150" s="14" t="s"/>
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="J150" s="14" t="s">
+        <x:v>198</x:v>
+      </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>597159</x:v>
+        <x:v>592294</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>216</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>44084</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>596556</x:v>
+        <x:v>585126</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>66</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>356</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>615923</x:v>
+        <x:v>585134</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>44084</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>615925</x:v>
+        <x:v>597159</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>341</x:v>
-[...1 lines deleted...]
-      <x:c r="C154" s="15" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C154" s="15" t="n">
+        <x:v>36938</x:v>
+      </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>251</x:v>
-[...1 lines deleted...]
-      <x:c r="J154" s="14" t="s"/>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="J154" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>616013</x:v>
+        <x:v>596556</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>416</x:v>
-[...1 lines deleted...]
-      <x:c r="C155" s="3" t="s"/>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C155" s="3" t="n">
+        <x:v>36939</x:v>
+      </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>246</x:v>
-[...1 lines deleted...]
-      <x:c r="H155" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
+      <x:c r="J155" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>44032</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>632773</x:v>
+        <x:v>620499</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11320,51 +11323,51 @@
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>529627</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
@@ -12304,1769 +12307,1771 @@
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>576236</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>37675</x:v>
+        <x:v>41304</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>55</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>529877</x:v>
+        <x:v>629369</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>41304</x:v>
+        <x:v>39644</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H177" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>32068</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>623911</x:v>
+        <x:v>567002</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>567002</x:v>
+        <x:v>567005</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>567005</x:v>
+        <x:v>567008</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>462</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>39644</x:v>
+        <x:v>36938</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>567008</x:v>
+        <x:v>615803</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>36938</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>465</x:v>
-[...2 lines deleted...]
-        <x:v>466</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L181" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="M181" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N181" s="3" t="n">
+        <x:v>43454</x:v>
+      </x:c>
+      <x:c r="O181" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="P181" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="Q181" s="4" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="R181" s="0" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="S181" s="0" t="n">
+        <x:v>603764</x:v>
+      </x:c>
+      <x:c r="T181" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="L181" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>36939</x:v>
+        <x:v>39644</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>380</x:v>
-[...1 lines deleted...]
-      <x:c r="H182" s="14" t="s"/>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H182" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>43454</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>603764</x:v>
+        <x:v>580210</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>41304</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="H183" s="0" t="s">
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>32068</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>629369</x:v>
+        <x:v>575674</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>39696</x:v>
+        <x:v>39539</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>14256</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>574939</x:v>
+        <x:v>573361</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>36939</x:v>
+        <x:v>39539</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>43454</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>606257</x:v>
+        <x:v>573380</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>39644</x:v>
+        <x:v>38699</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>15454</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>580210</x:v>
+        <x:v>576272</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>40134</x:v>
+        <x:v>38699</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>13260</x:v>
+        <x:v>15454</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>575674</x:v>
+        <x:v>576274</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>39539</x:v>
+        <x:v>36938</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>573361</x:v>
+        <x:v>630213</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>39539</x:v>
+        <x:v>36938</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>573380</x:v>
+        <x:v>630214</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>38699</x:v>
+        <x:v>36938</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>15454</x:v>
+        <x:v>44084</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>576272</x:v>
+        <x:v>630216</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>38699</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>15454</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>576274</x:v>
+        <x:v>578455</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>51</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>36938</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>44084</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>630213</x:v>
+        <x:v>578457</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
-        <x:v>36938</x:v>
+        <x:v>39023</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>44084</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>630214</x:v>
+        <x:v>581256</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
-        <x:v>36938</x:v>
+        <x:v>39696</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>44084</x:v>
+        <x:v>14256</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>630216</x:v>
+        <x:v>581551</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>37675</x:v>
+        <x:v>39040</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>44056</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>578455</x:v>
+        <x:v>581564</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>462</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>37675</x:v>
+        <x:v>40056</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>44008</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>578457</x:v>
+        <x:v>574882</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>39023</x:v>
+        <x:v>39644</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>581256</x:v>
+        <x:v>580212</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>39696</x:v>
+        <x:v>39539</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>14256</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>581551</x:v>
+        <x:v>573378</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>581564</x:v>
+        <x:v>633809</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>40056</x:v>
+        <x:v>41304</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>448</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>44008</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>574882</x:v>
+        <x:v>625707</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>39644</x:v>
+        <x:v>37675</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>580212</x:v>
+        <x:v>529877</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>39539</x:v>
+        <x:v>39696</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>42056</x:v>
+        <x:v>14256</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>573378</x:v>
+        <x:v>574939</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>39539</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>42056</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>617178</x:v>
+        <x:v>606257</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
-        <x:v>39040</x:v>
+        <x:v>39539</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>448</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>13072</x:v>
+        <x:v>42056</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>633809</x:v>
+        <x:v>617178</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>625707</x:v>
+        <x:v>623911</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -14189,119 +14194,119 @@
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>44005</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>632306</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>529879</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -14382,150 +14387,150 @@
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>635891</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I212" s="16" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q212" s="16" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>630211</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H213" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I213" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q213" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>630223</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
@@ -14555,266 +14560,266 @@
       <x:c r="R214" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>586480</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H215" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I215" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q215" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>630219</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H216" s="14" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I216" s="16" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q216" s="16" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>630221</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I217" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q217" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>630222</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>629372</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
@@ -14878,54 +14883,54 @@
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>623903</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -15241,93 +15246,93 @@
       <x:c r="R226" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>576235</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H227" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I227" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q227" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>615802</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38468</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
@@ -15396,62 +15401,62 @@
       <x:c r="L229" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>573383</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>462</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15463,100 +15468,100 @@
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>616995</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>528881</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>41885</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -15590,134 +15595,134 @@
       <x:c r="S232" s="14" t="n">
         <x:v>634965</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>590159</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>574965</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
@@ -15745,51 +15750,51 @@
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>567007</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>36360</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
@@ -15819,206 +15824,206 @@
       <x:c r="R236" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>599768</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H237" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I237" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q237" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>630210</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I238" s="16" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q238" s="16" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>630220</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>629370</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
@@ -16075,113 +16080,113 @@
       <x:c r="H241" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>580927</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>635465</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
@@ -16208,54 +16213,54 @@
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>493639</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>462</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -16378,51 +16383,51 @@
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>567161</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -16479,54 +16484,54 @@
       <x:c r="H248" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>575734</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>39695</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
@@ -16869,51 +16874,51 @@
       <x:c r="H255" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>576271</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
@@ -17172,54 +17177,54 @@
       <x:c r="L260" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>573381</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17479,260 +17484,260 @@
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>576237</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H266" s="14" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I266" s="16" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q266" s="16" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>630209</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H267" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I267" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q267" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>630217</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I268" s="16" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q268" s="16" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>630218</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>599050</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
@@ -17813,99 +17818,99 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>564804</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>578456</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -17915,54 +17920,54 @@
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>625695</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -17983,51 +17988,51 @@
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>625697</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>32068</x:v>
@@ -18037,100 +18042,100 @@
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>625709</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>629371</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
@@ -18148,51 +18153,51 @@
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>623904</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
@@ -18205,51 +18210,51 @@
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>623907</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>32068</x:v>
@@ -18259,51 +18264,51 @@
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>623909</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
@@ -18316,51 +18321,51 @@
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>623912</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>32068</x:v>
@@ -18379,263 +18384,263 @@
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>623913</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I282" s="16" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q282" s="16" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>630208</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H283" s="0" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I283" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q283" s="4" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>630212</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>36938</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H284" s="14" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="I284" s="16" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>44084</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="Q284" s="16" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>630215</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>37675</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>528882</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">