--- v3 (2026-07-23)
+++ v4 (2026-07-23)
@@ -224,71 +224,71 @@
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>13410</x:t>
   </x:si>
   <x:si>
     <x:t>LAMBESC</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro conduite et gestion de l'entreprise agricole (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
+    <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maison Familiale et Rurale Rhône Alpilles</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Agricole Public PACA</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>06601</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Legta de Gap - Lycée Agricole des Hautes Alpes Les Emeyères</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor en sciences et ingénierie - agronomie</x:t>
   </x:si>
   <x:si>
     <x:t>ISARA - campus d'Avignon</x:t>
@@ -563,60 +563,60 @@
   <x:si>
     <x:t>84120</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA agronomie et cultures durables</x:t>
   </x:si>
   <x:si>
     <x:t>LA d'Aix-Valabre</x:t>
   </x:si>
   <x:si>
     <x:t>13548</x:t>
   </x:si>
   <x:si>
     <x:t>Grande culture</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA agronomie et cultures durables (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Pierre Le Roy de Boiseaumarié - Château Mongin (Lycée Professionnel Agricole et Viticole d'Orange)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maison Familiale et Rurale de Haut Vaucluse</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie biologique parcours agronomie</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>Méthode physico-chimique analyse</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
@@ -1741,269 +1741,269 @@
       <x:c r="U8" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>549027</x:v>
+        <x:v>512505</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>512505</x:v>
+        <x:v>549027</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="E11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>558670</x:v>
+        <x:v>600439</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>600439</x:v>
+        <x:v>558670</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -2016,100 +2016,100 @@
       <x:c r="L13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>555718</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>599634</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
@@ -2620,51 +2620,51 @@
       <x:c r="L23" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>584302</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G24" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -2749,51 +2749,51 @@
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>632760</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G26" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -2869,54 +2869,54 @@
       <x:c r="L27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>549860</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>61</x:v>
@@ -2930,54 +2930,54 @@
       <x:c r="L28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>549861</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -3281,66 +3281,66 @@
       <x:c r="H34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>549799</x:v>
+        <x:v>605820</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -3353,115 +3353,115 @@
       <x:c r="L35" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>549796</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>605820</x:v>
+        <x:v>549799</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -3474,54 +3474,54 @@
       <x:c r="L37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>555700</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>61</x:v>
@@ -3654,51 +3654,51 @@
       <x:c r="M40" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>615326</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -3827,51 +3827,51 @@
       <x:c r="M43" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>634497</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39065</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>61</x:v>
@@ -4017,443 +4017,442 @@
       <x:c r="S46" s="14" t="n">
         <x:v>592188</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>59</x:v>
-[...2 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>549868</x:v>
+        <x:v>554250</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>152</x:v>
-[...1 lines deleted...]
-      <x:c r="H48" s="14" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>554250</x:v>
+        <x:v>549868</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>599636</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>155</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>546877</x:v>
+        <x:v>549867</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>605497</x:v>
+        <x:v>605827</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>549867</x:v>
+        <x:v>546877</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>59</x:v>
-[...2 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>605827</x:v>
+        <x:v>605497</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>59</x:v>
@@ -4494,93 +4493,93 @@
       <x:c r="S54" s="14" t="n">
         <x:v>605828</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39836</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>558679</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36936</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -4611,269 +4610,269 @@
       <x:c r="S56" s="14" t="n">
         <x:v>596453</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>36936</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>21022</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>549652</x:v>
+        <x:v>605829</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>36936</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>21022</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>549863</x:v>
+        <x:v>549652</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36936</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>21022</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>615034</x:v>
+        <x:v>549863</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36936</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>21022</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>605829</x:v>
+        <x:v>615034</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41566</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -5000,51 +4999,51 @@
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>575963</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
@@ -5056,100 +5055,100 @@
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>595476</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>595477</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
@@ -5158,100 +5157,100 @@
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>12233</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>592948</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>12233</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>592949</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>111</x:v>
@@ -5624,51 +5623,51 @@
       <x:c r="L75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>21060</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>570717</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">