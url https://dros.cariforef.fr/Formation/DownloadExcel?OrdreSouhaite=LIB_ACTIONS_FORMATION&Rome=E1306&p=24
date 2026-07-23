--- v0 (2026-07-23)
+++ v1 (2026-07-23)
@@ -353,161 +353,161 @@
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro artisanat et métiers d'art option communication visuelle pluri-média (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>bac pro réalisation de produits imprimés et plurimédia option A productions graphiques</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Impression</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Institut pour Déficients Auditifs la Remusade</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro réalisation de produits imprimés et plurimédia option A productions graphiques (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
-    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
-[...2 lines deleted...]
-    <x:t>07/15/2027 00:00:00</x:t>
+    <x:t>Bac pro réalisation de produits imprimés et plurimédia option B productions imprimées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro réalisation de produits imprimés et plurimédia option B productions imprimées</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro réalisation de produits imprimés et plurimédia option B productions imprimées</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Bac pro réalisation de produits imprimés et plurimédia option B productions imprimées (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>Colorimétrie et calibrage dans Photoshop</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option A : signalétique</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
     <x:t>Signalétique enseigne</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Golf-Hôtel</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option A : signalétique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option B : décor peint</x:t>
   </x:si>
   <x:si>
     <x:t>LP Domaine d'Eguilles</x:t>
   </x:si>
   <x:si>
     <x:t>84271</x:t>
   </x:si>
   <x:si>
     <x:t>VEDENE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BMA spécialité arts graphiques option B : décor peint (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CAP signalétique et décors graphiques</x:t>
   </x:si>
   <x:si>
     <x:t>LP F Mistral</x:t>
@@ -566,104 +566,104 @@
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/29/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/04/2027 00:00:00</x:t>
-[...8 lines deleted...]
-    <x:t>02/29/2028 00:00:00</x:t>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/05/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>concepteur en communication graphique et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur en communication graphique et numérique spécialisation design graphique et numérique (Apprentissage)</x:t>
@@ -845,56 +845,56 @@
   <x:si>
     <x:t>Illustrator Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>Illustrator spécialisation stylisme</x:t>
   </x:si>
   <x:si>
     <x:t>Indesign - initiation</x:t>
   </x:si>
   <x:si>
     <x:t>InDesign - Niveau 1 - Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>InDesign - Niveau 2 - Intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>InDesign - Niveaux 1 et 2 - Initiation et intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>Indesign - Perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/09/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Indesign - perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Indesign Initiation</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>InDesign Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Indesign perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
@@ -1004,177 +1004,177 @@
   <x:si>
     <x:t>Procreate : les fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel PAO</x:t>
   </x:si>
   <x:si>
     <x:t>Procreate Illustrer pour l’édition livres magazines</x:t>
   </x:si>
   <x:si>
     <x:t>Procreate maîtrise complète (fondamentaux + perfectionnement)</x:t>
   </x:si>
   <x:si>
     <x:t>Procreate Peinture numérique réaliste</x:t>
   </x:si>
   <x:si>
     <x:t>Procreate perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>Retouchez facilement vos photos avec le logiciel libre GIMP</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste</x:t>
   </x:si>
   <x:si>
+    <x:t>Visiplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06410</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Icademie Editions</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Visiplus</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ceytyxia</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Qwantic - Cbs Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/17/2025 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel graphiste (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFAPE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2028 00:00:00</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC 1 Concevoir et réaliser des compositions graphiques</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC 2 Développer des solutions visuelles innovantes et multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2026 00:00:00</x:t>
   </x:si>
@@ -3114,51 +3114,51 @@
       <x:c r="K27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>547061</x:v>
+        <x:v>498663</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>90</x:v>
@@ -3175,51 +3175,51 @@
       <x:c r="K28" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>46052</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>498663</x:v>
+        <x:v>547061</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37232</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -3298,51 +3298,51 @@
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>595910</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -3352,51 +3352,51 @@
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>595911</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -3409,51 +3409,51 @@
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>595912</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -3463,683 +3463,687 @@
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>595913</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="H34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>609694</x:v>
+        <x:v>631036</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="I35" s="4" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>631036</x:v>
+        <x:v>609694</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>99</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s"/>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s">
+        <x:v>119</x:v>
+      </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>595916</x:v>
+        <x:v>542326</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>119</x:v>
-[...2 lines deleted...]
-        <x:v>120</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>611982</x:v>
+        <x:v>595914</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>119</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>542326</x:v>
+        <x:v>595915</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>595914</x:v>
+        <x:v>595917</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>595915</x:v>
+        <x:v>595916</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>595917</x:v>
+        <x:v>611982</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="H42" s="14" t="s">
+      <x:c r="I42" s="16" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>617431</x:v>
+        <x:v>547679</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="I43" s="4" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>631037</x:v>
+        <x:v>609695</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="H44" s="14" t="s">
+      <x:c r="I44" s="16" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>547679</x:v>
+        <x:v>617431</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>74</x:v>
@@ -4168,301 +4172,299 @@
       <x:c r="T45" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38567</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="H46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>46027</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>609695</x:v>
+        <x:v>631037</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="P47" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="P47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>595630</x:v>
+        <x:v>595631</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>595631</x:v>
+        <x:v>595630</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>609696</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>595596</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
@@ -4472,624 +4474,624 @@
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>595595</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37946</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>609697</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>593062</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>593064</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="I55" s="4" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="P55" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="P55" s="0" t="s">
+      <x:c r="Q55" s="4" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>593060</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>593061</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>593063</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>547114</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>600514</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>609492</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>630951</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
@@ -5102,51 +5104,51 @@
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>630956</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
@@ -5156,51 +5158,51 @@
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>630960</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
@@ -5213,51 +5215,51 @@
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>630950</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
@@ -5267,51 +5269,51 @@
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>631074</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
@@ -5324,51 +5326,51 @@
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>585884</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
@@ -5378,51 +5380,51 @@
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>630957</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
@@ -5435,51 +5437,51 @@
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>630959</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
@@ -5489,606 +5491,606 @@
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>631075</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>585885</x:v>
+        <x:v>630955</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>585887</x:v>
+        <x:v>631072</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>630955</x:v>
+        <x:v>585885</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>631072</x:v>
+        <x:v>585887</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>630958</x:v>
+        <x:v>585886</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>631071</x:v>
+        <x:v>630958</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>631073</x:v>
+        <x:v>631071</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>631076</x:v>
+        <x:v>631073</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>585886</x:v>
+        <x:v>631076</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37305</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22441</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>630953</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
@@ -8079,100 +8081,100 @@
       <x:c r="K118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>635516</x:v>
+        <x:v>635518</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>635517</x:v>
+        <x:v>635515</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>24</x:v>
@@ -8181,51 +8183,51 @@
       <x:c r="K120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>635519</x:v>
+        <x:v>635520</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>25</x:v>
@@ -8236,522 +8238,522 @@
       <x:c r="M121" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>633963</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>635515</x:v>
+        <x:v>635516</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>635520</x:v>
+        <x:v>635517</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>635518</x:v>
+        <x:v>635519</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>533166</x:v>
+        <x:v>533249</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>533249</x:v>
+        <x:v>533166</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>236</x:v>
-[...2 lines deleted...]
-        <x:v>237</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>534204</x:v>
+        <x:v>633908</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>534206</x:v>
+        <x:v>534204</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>603910</x:v>
+        <x:v>534206</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>633908</x:v>
+        <x:v>603910</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
@@ -9010,51 +9012,51 @@
       <x:c r="L136" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>71132</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>577084</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
@@ -9373,51 +9375,51 @@
       <x:c r="M143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>633986</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
@@ -9475,51 +9477,51 @@
       <x:c r="M145" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>634009</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
@@ -9528,51 +9530,51 @@
       <x:c r="M146" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>633977</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>41</x:v>
@@ -9624,100 +9626,100 @@
       <x:c r="K148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>634285</x:v>
+        <x:v>618700</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>618700</x:v>
+        <x:v>634285</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
@@ -10759,51 +10761,51 @@
       <x:c r="L170" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>71123</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>630557</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>25</x:v>
@@ -12050,51 +12052,51 @@
       <x:c r="M195" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>71133</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>634012</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
@@ -13149,1421 +13151,1421 @@
       <x:c r="R216" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>534240</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>584267</x:v>
+        <x:v>613735</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>627665</x:v>
+        <x:v>564094</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="R219" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="S219" s="0" t="n">
+        <x:v>632688</x:v>
+      </x:c>
+      <x:c r="T219" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="R219" s="0" t="s">
+      <x:c r="U219" s="4" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>616981</x:v>
+        <x:v>584267</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="Q221" s="4" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>602508</x:v>
+        <x:v>627665</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>614723</x:v>
+        <x:v>629415</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="U222" s="16" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="Q223" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="R223" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="S223" s="0" t="n">
+        <x:v>616981</x:v>
+      </x:c>
+      <x:c r="T223" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="Q223" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>581282</x:v>
+        <x:v>602508</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="I225" s="4" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="J225" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="I225" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>564094</x:v>
+        <x:v>614723</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>632688</x:v>
+        <x:v>627949</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>613735</x:v>
+        <x:v>581282</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>324</x:v>
-[...1 lines deleted...]
-      <x:c r="H228" s="14" t="s"/>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H228" s="14" t="s">
+        <x:v>340</x:v>
+      </x:c>
       <x:c r="I228" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>608305</x:v>
+        <x:v>601989</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>608639</x:v>
+        <x:v>565677</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>605575</x:v>
+        <x:v>608305</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>601990</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>569997</x:v>
+        <x:v>605574</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>608304</x:v>
+        <x:v>569997</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>608306</x:v>
+        <x:v>608304</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="I235" s="4" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="J235" s="0" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>609125</x:v>
+        <x:v>608306</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>343</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>601989</x:v>
+        <x:v>609125</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>565677</x:v>
+        <x:v>608639</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>605574</x:v>
+        <x:v>605575</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="U238" s="16" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>625773</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>621302</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -14576,51 +14578,51 @@
       <x:c r="U241" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -14630,195 +14632,195 @@
       <x:c r="T242" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>581315</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>581312</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>565252</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">