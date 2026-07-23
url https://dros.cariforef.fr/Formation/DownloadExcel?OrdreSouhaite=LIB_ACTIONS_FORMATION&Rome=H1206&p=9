--- v4 (2026-07-23)
+++ v5 (2026-07-23)
@@ -431,59 +431,59 @@
   <x:si>
     <x:t>Chargé de projet en ingénierie numérique dans l'industrie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur de systèmes IoT sécurisés (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Mines-Telecom - Saint-Etienne</x:t>
   </x:si>
   <x:si>
     <x:t>IMT</x:t>
   </x:si>
   <x:si>
     <x:t>42100</x:t>
   </x:si>
   <x:si>
     <x:t>Microcontrôleur</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/05/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Culture de l'innovation et créativité des équipes</x:t>
   </x:si>
   <x:si>
     <x:t>Smar Team</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Innovation entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>designer produits, services et innovation</x:t>
   </x:si>
   <x:si>
     <x:t>Condé Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
@@ -530,113 +530,113 @@
   <x:si>
     <x:t>92200</x:t>
   </x:si>
   <x:si>
     <x:t>Femme , Formateur , Particulier, individuel , Profession libérale , Public en emploi</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Intelligence artificielle</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en digitalisation et exploitation des bâtiments</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Campus Supérieur de Marseille - ISBA TP </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contrat performance énergétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Wedge Academy</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Performance énergétique bâtiment</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Campus Supérieur de Marseille - ISBA TP </x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Institut Supérieur Bâtiment et TP</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en digitalisation et exploitation des bâtiments (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>10/20/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie du Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACAMAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/20/2025 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Expert en énergies renouvelables (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale Supérieure des Mines de Paris</x:t>
   </x:si>
   <x:si>
     <x:t>ENSMP</x:t>
   </x:si>
   <x:si>
     <x:t>75006</x:t>
   </x:si>
   <x:si>
     <x:t>Énergie solaire</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
@@ -947,56 +947,56 @@
   <x:si>
     <x:t>licence mention électronique, énergie électrique, automatique</x:t>
   </x:si>
   <x:si>
     <x:t>Électricité</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE CEDEX 03</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Licence mention mathématiques parcours mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention mathématiques parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences de la vie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours biochimie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours biochimie, biologie cellulaire et physiologie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours biologie</x:t>
@@ -1085,54 +1085,54 @@
   <x:si>
     <x:t>Acoustique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention acoustique et musicologie parcours ingénierie et conception sonore</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention acoustique et musicologie parcours musiques, technologies et humanités</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>master mention biodiversité, écologie et évolution</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences naturelles</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biodiversité, écologie et évolution parcours biodiversité : fonctions et conservation</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers|Aix Marseille Université</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biodiversité, écologie et évolution parcours écologie pour la gestion des villes et des territoires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biodiversité, écologie et évolution parcours gestion adaptative de la biodiversité</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biodiversité, écologie et évolution parcours solutions fondées sur la nature</x:t>
   </x:si>
   <x:si>
     <x:t>master mention bio-informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Bio-informatique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention biologie intégrative et physiologie</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie végétale</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biologie intégrative et physiologie parcours approche intégrative des fonctions du vivant : du gène à la pathologie</x:t>
   </x:si>
@@ -3005,126 +3005,126 @@
       <x:c r="H14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>509934</x:v>
+        <x:v>602545</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>602545</x:v>
+        <x:v>509934</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>51</x:v>
@@ -4012,57 +4012,57 @@
       <x:c r="K31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>24307</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>580227</x:v>
+        <x:v>606936</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40345</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>117</x:v>
@@ -4073,57 +4073,57 @@
       <x:c r="K32" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>24307</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>606936</x:v>
+        <x:v>580227</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
@@ -4346,264 +4346,264 @@
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>623379</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>39880</x:v>
+        <x:v>38908</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M38" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="N38" s="15" t="n">
+        <x:v>22213</x:v>
+      </x:c>
+      <x:c r="O38" s="14" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>558313</x:v>
+        <x:v>627868</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>38908</x:v>
+        <x:v>39880</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="J39" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K39" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="J39" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>22213</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>627868</x:v>
+        <x:v>558313</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>598030</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>598029</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -4611,190 +4611,190 @@
       <x:c r="G42" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>608031</x:v>
+        <x:v>549370</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>549370</x:v>
+        <x:v>557088</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38908</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="S44" s="14" t="n">
+        <x:v>608031</x:v>
+      </x:c>
+      <x:c r="T44" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="S44" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39725</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5957,51 +5957,51 @@
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>12556</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>605768</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
@@ -6921,51 +6921,51 @@
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>575047</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37926</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -6978,51 +6978,51 @@
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>575048</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40042</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
@@ -7094,51 +7094,51 @@
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>575052</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37580</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
@@ -7722,51 +7722,51 @@
       <x:c r="B96" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39540</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>631163</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
@@ -8281,253 +8281,253 @@
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>592387</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>592388</x:v>
+        <x:v>592383</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>592383</x:v>
+        <x:v>592385</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>592385</x:v>
+        <x:v>592388</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>574916</x:v>
+        <x:v>574918</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
@@ -8539,54 +8539,54 @@
       <x:c r="J110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>574917</x:v>
+        <x:v>574916</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -8596,113 +8596,113 @@
       <x:c r="J111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>574915</x:v>
+        <x:v>574917</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>574918</x:v>
+        <x:v>574915</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -8934,51 +8934,51 @@
       <x:c r="J117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>592171</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
@@ -9104,51 +9104,51 @@
       <x:c r="J120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>574928</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -9277,51 +9277,51 @@
       <x:c r="J123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>574930</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
@@ -9568,51 +9568,51 @@
       <x:c r="J128" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>576259</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>40231</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -9881,135 +9881,135 @@
       <x:c r="T133" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>599890</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>600234</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -10021,54 +10021,54 @@
       <x:c r="I136" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>553083</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -10078,51 +10078,51 @@
       <x:c r="J137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>595479</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
@@ -10135,51 +10135,51 @@
       <x:c r="J138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>595478</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -10302,389 +10302,389 @@
       <x:c r="I141" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>592064</x:v>
+        <x:v>592067</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>592067</x:v>
+        <x:v>592065</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>592065</x:v>
+        <x:v>592066</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>592066</x:v>
+        <x:v>592064</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>577544</x:v>
+        <x:v>577545</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>577545</x:v>
+        <x:v>577544</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>577546</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
@@ -10699,51 +10699,51 @@
       <x:c r="H148" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>577547</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
@@ -10756,51 +10756,51 @@
       <x:c r="H149" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>577548</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
@@ -10932,51 +10932,51 @@
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>12003</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>576140</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38965</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -10989,51 +10989,51 @@
       <x:c r="J153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>12003</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>581553</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38965</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
@@ -11048,51 +11048,51 @@
       <x:c r="J154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>12003</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>576144</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38970</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -12071,51 +12071,51 @@
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>581555</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -12182,51 +12182,51 @@
       <x:c r="I174" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>11507</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>591856</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>39013</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
@@ -12639,51 +12639,51 @@
       <x:c r="J182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>24354</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>581558</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38687</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -12737,51 +12737,51 @@
       <x:c r="B184" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>591171</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
@@ -13095,117 +13095,117 @@
       <x:c r="J190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>581559</x:v>
+        <x:v>632942</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>632942</x:v>
+        <x:v>581559</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
@@ -13435,51 +13435,51 @@
       <x:c r="J196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>581560</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38984</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -13719,51 +13719,51 @@
       <x:c r="J201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>12058</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>581561</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39508</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
@@ -13778,51 +13778,51 @@
       <x:c r="J202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>12058</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>574951</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
@@ -13928,51 +13928,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>540578</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
@@ -13987,78 +13987,78 @@
       <x:c r="B206" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>629260</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14160,51 +14160,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>578591</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
@@ -14219,51 +14219,51 @@
       <x:c r="B210" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>578592</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
@@ -14332,51 +14332,51 @@
       <x:c r="B212" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38981</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>615681</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
@@ -14742,51 +14742,51 @@
       <x:c r="J219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>11414</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>581563</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
@@ -15281,195 +15281,195 @@
       <x:c r="R228" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>592111</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>592112</x:v>
+        <x:v>592110</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>592110</x:v>
+        <x:v>592112</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>581565</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
@@ -15651,51 +15651,51 @@
       <x:c r="I235" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>632373</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
@@ -15933,51 +15933,51 @@
       <x:c r="J240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>592127</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -15990,51 +15990,51 @@
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>581566</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
@@ -16217,51 +16217,51 @@
       <x:c r="J245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>574969</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
@@ -16503,111 +16503,111 @@
       <x:c r="I250" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>591873</x:v>
+        <x:v>591872</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>591872</x:v>
+        <x:v>591873</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
@@ -16733,51 +16733,51 @@
       <x:c r="J254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>581567</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -16962,51 +16962,51 @@
       <x:c r="J258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>581568</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38969</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -17019,51 +17019,51 @@
       <x:c r="J259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>574980</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38969</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
@@ -17078,108 +17078,108 @@
       <x:c r="J260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>632947</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38969</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>574981</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38691</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
@@ -17305,51 +17305,51 @@
       <x:c r="J264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>11406</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>581569</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38691</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -17532,51 +17532,51 @@
       <x:c r="J268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>12051</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>591998</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38972</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -17702,51 +17702,51 @@
       <x:c r="J271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>12051</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>581570</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38972</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
@@ -17875,51 +17875,51 @@
       <x:c r="J274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>595491</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -18040,51 +18040,51 @@
       <x:c r="J277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>591964</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
@@ -18148,51 +18148,51 @@
       <x:c r="I279" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>632370</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
@@ -18211,51 +18211,51 @@
       <x:c r="K280" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>624489</x:v>
+        <x:v>624490</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
@@ -18265,51 +18265,51 @@
       <x:c r="K281" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>624490</x:v>
+        <x:v>624489</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
@@ -18321,51 +18321,51 @@
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>581571</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -18721,110 +18721,110 @@
       <x:c r="J289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>632944</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>574994</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -18837,51 +18837,51 @@
       <x:c r="J291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>581573</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
@@ -18896,51 +18896,51 @@
       <x:c r="J292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>574995</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -18953,60 +18953,60 @@
       <x:c r="J293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>632945</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38967</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -19064,92 +19064,92 @@
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>14278</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>592045</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38967</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>14278</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>635257</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -19350,51 +19350,51 @@
       <x:c r="J300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>14278</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>581575</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38967</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -19464,51 +19464,51 @@
       <x:c r="J302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>592223</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
@@ -19793,51 +19793,51 @@
       <x:c r="H308" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>577560</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
@@ -19850,98 +19850,98 @@
       <x:c r="H309" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>577561</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38672</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>12008</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>590163</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -19954,51 +19954,51 @@
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38672</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>12008</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>635464</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -20197,51 +20197,51 @@
       <x:c r="J315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>576274</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
@@ -20256,51 +20256,51 @@
       <x:c r="J316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>576272</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -20313,332 +20313,332 @@
       <x:c r="J317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>576271</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>591934</x:v>
+        <x:v>591931</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>591932</x:v>
+        <x:v>591933</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>591933</x:v>
+        <x:v>591932</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>591931</x:v>
+        <x:v>591934</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>581574</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -20710,51 +20710,51 @@
       <x:c r="J324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>575009</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>513</x:v>
@@ -21295,51 +21295,51 @@
         <x:v>539</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>32070</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>627898</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>545</x:v>
       </x:c>