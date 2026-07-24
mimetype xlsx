--- v4 (2026-07-24)
+++ v5 (2026-07-24)
@@ -641,125 +641,125 @@
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Polyvalent Alpes et Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional CFAI Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFAI PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
+    <x:t>Ogec des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ogec Saint Jean de La Salle</x:t>
   </x:si>
   <x:si>
-    <x:t>AVIGNON</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>09/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
   </x:si>
   <x:si>
     <x:t>AOCDTF</x:t>
   </x:si>
   <x:si>
     <x:t>75004</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2023 00:00:00</x:t>
@@ -974,62 +974,62 @@
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>BTS maintenance des systèmes option A : systèmes de production</x:t>
   </x:si>
   <x:si>
     <x:t>Maintenance système automatisé</x:t>
   </x:si>
   <x:si>
+    <x:t>06/23/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>VILLAR-SAINT-PANCRACE</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/23/2028 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée J Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasquet</x:t>
   </x:si>
   <x:si>
     <x:t>LE THOLONET</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Les Iscles</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
   </x:si>
   <x:si>
     <x:t>05105</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude</x:t>
@@ -1064,65 +1064,65 @@
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Louis Pasquet</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La Cordeille Formation - Externat Saint Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Philippe de Girard</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Polyvalent d'Altitude</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2028 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BTS maintenance des systèmes option B : systèmes énergétiques et fluidiques</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Denis Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>BTS maintenance des systèmes option B : systèmes énergétiques et fluidiques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Azur Enerj Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
     <x:t>SOLLIES-PONT</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
@@ -1223,80 +1223,80 @@
   <x:si>
     <x:t>classe préparatoire mathématiques, physique et sciences de l'ingénieur (MPSI), 1re année option sciences industrielles de l'ingénieur</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P Cézanne</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Notre-Dame de Sion</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>EMP</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée international de Valbonne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Masséna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Thiers</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Stanislas</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée international de Valbonne</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP), 2e année option informatique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP*), 2e année option informatique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et sciences de l'ingénieur (PSI), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Mistral</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et sciences de l'ingénieur (PSI*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et technologie (PT), 2e année</x:t>
@@ -1358,60 +1358,60 @@
   <x:si>
     <x:t>Climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Electromécanicien de maintenance industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>Entretien mécanique industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
@@ -5541,919 +5541,920 @@
         <x:v>498668</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>190</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>556822</x:v>
+        <x:v>547544</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>194</x:v>
-[...2 lines deleted...]
-        <x:v>195</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>607522</x:v>
+        <x:v>547545</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>199</x:v>
-[...1 lines deleted...]
-      <x:c r="H60" s="14" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s">
+        <x:v>194</x:v>
+      </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>603945</x:v>
+        <x:v>500942</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>605631</x:v>
+        <x:v>550201</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>183</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>547067</x:v>
+        <x:v>548294</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>602686</x:v>
+        <x:v>500938</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>117</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>203</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>547545</x:v>
+        <x:v>556784</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>500942</x:v>
+        <x:v>552692</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>204</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>550201</x:v>
+        <x:v>603945</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>548294</x:v>
+        <x:v>556822</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>500938</x:v>
+        <x:v>607522</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>556784</x:v>
+        <x:v>605631</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>552692</x:v>
+        <x:v>547067</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>547544</x:v>
+        <x:v>602686</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="Q72" s="16" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="R72" s="14" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>503476</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -6497,138 +6498,138 @@
         <x:v>448097</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>609583</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>605636</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
@@ -6678,78 +6679,78 @@
       <x:c r="S76" s="14" t="n">
         <x:v>524069</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>500930</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
@@ -6883,412 +6884,412 @@
         <x:v>117</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>605967</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>550202</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>605632</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>605633</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>605968</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>541503</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>550198</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
@@ -7377,51 +7378,51 @@
       <x:c r="M88" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>602689</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
@@ -7516,93 +7517,93 @@
       <x:c r="S90" s="14" t="n">
         <x:v>547069</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>609479</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>185</x:v>
@@ -7655,305 +7656,305 @@
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>602688</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>550199</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>550200</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>550203</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="Q97" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="R97" s="0" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>548296</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -7997,84 +7998,84 @@
       <x:c r="S98" s="14" t="n">
         <x:v>617511</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>541507</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -8176,200 +8177,200 @@
         <x:v>547832</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="Q102" s="16" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="R102" s="14" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>603944</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="Q103" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="R103" s="0" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>603946</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>501884</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -8410,233 +8411,233 @@
         <x:v>617348</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>605634</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>605635</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="Q108" s="16" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="R108" s="14" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>603951</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
@@ -8707,57 +8708,57 @@
       <x:c r="S110" s="14" t="n">
         <x:v>600487</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -8768,79 +8769,79 @@
         <x:v>552788</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>548397</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
@@ -8887,55 +8888,55 @@
         <x:v>547080</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -8945,231 +8946,231 @@
       <x:c r="S114" s="14" t="n">
         <x:v>603183</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>548260</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="Q116" s="16" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="R116" s="14" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>548313</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>603118</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -9179,54 +9180,54 @@
       <x:c r="S118" s="14" t="n">
         <x:v>604710</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
@@ -9237,55 +9238,55 @@
         <x:v>548193</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
@@ -9295,81 +9296,81 @@
       <x:c r="S120" s="14" t="n">
         <x:v>548346</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>603323</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -11078,51 +11079,51 @@
       <x:c r="I152" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>547559</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
@@ -11166,54 +11167,54 @@
         <x:v>612718</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
@@ -11226,81 +11227,81 @@
       <x:c r="S154" s="14" t="n">
         <x:v>550249</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>550254</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
@@ -11408,84 +11409,84 @@
         <x:v>556722</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>556825</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -11644,114 +11645,114 @@
         <x:v>556502</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>605692</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -11793,51 +11794,51 @@
       <x:c r="I164" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>605936</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
@@ -12000,54 +12001,54 @@
         <x:v>602318</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -12060,78 +12061,78 @@
       <x:c r="S168" s="14" t="n">
         <x:v>550267</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>605695</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
@@ -12181,1104 +12182,1106 @@
       <x:c r="S170" s="14" t="n">
         <x:v>602214</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>204</x:v>
-[...2 lines deleted...]
-        <x:v>205</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>605693</x:v>
+        <x:v>552109</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>605694</x:v>
+        <x:v>605693</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H173" s="0" t="s">
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>547818</x:v>
+        <x:v>605694</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>183</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>547086</x:v>
+        <x:v>547818</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H175" s="0" t="s">
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>552109</x:v>
+        <x:v>547086</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>565159</x:v>
+        <x:v>500992</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>600491</x:v>
+        <x:v>609584</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>550264</x:v>
+        <x:v>602810</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>500992</x:v>
+        <x:v>547088</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>609584</x:v>
+        <x:v>550259</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>602810</x:v>
+        <x:v>547697</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>547088</x:v>
+        <x:v>602811</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>550259</x:v>
+        <x:v>600491</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>547697</x:v>
+        <x:v>550264</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>602811</x:v>
+        <x:v>565159</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="S186" s="14" t="n">
+        <x:v>587946</x:v>
+      </x:c>
+      <x:c r="T186" s="16" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="U186" s="16" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>587946</x:v>
+        <x:v>617138</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>41</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="S188" s="14" t="n">
+        <x:v>543700</x:v>
+      </x:c>
+      <x:c r="T188" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="S188" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -13785,51 +13788,51 @@
       <x:c r="J198" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>493646</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -13896,102 +13899,102 @@
       <x:c r="J200" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>588532</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>596512</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
@@ -14174,51 +14177,51 @@
       <x:c r="J205" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>543698</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
@@ -14313,202 +14316,202 @@
         <x:v>550643</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>550269</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>550271</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>550272</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
@@ -14518,148 +14521,148 @@
       <x:c r="G211" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>550307</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>552717</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
@@ -14713,51 +14716,51 @@
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>602254</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -14849,54 +14852,54 @@
       <x:c r="S216" s="14" t="n">
         <x:v>611314</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
@@ -14910,84 +14913,84 @@
         <x:v>556777</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>607542</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -15172,51 +15175,51 @@
       <x:c r="I222" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>547618</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
@@ -15408,54 +15411,54 @@
       <x:c r="H226" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>608110</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
@@ -15465,175 +15468,175 @@
       <x:c r="G227" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>501466</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>605699</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>550554</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -15648,226 +15651,226 @@
       <x:c r="J230" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>602323</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>550306</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>605700</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>501004</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
@@ -15879,51 +15882,51 @@
         <x:v>320</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>501469</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
@@ -15973,915 +15976,916 @@
         <x:v>558859</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>606945</x:v>
+        <x:v>604285</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>604285</x:v>
+        <x:v>501472</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>204</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>550270</x:v>
+        <x:v>604283</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>611019</x:v>
+        <x:v>604284</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>117</x:v>
-[...1 lines deleted...]
-      <x:c r="H240" s="14" t="s"/>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>611260</x:v>
+        <x:v>617503</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>501472</x:v>
+        <x:v>547825</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>604283</x:v>
+        <x:v>604363</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H243" s="0" t="s">
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>604284</x:v>
+        <x:v>556394</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>617503</x:v>
+        <x:v>605698</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H245" s="0" t="s">
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>547825</x:v>
+        <x:v>605701</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>604363</x:v>
+        <x:v>547617</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>556394</x:v>
+        <x:v>550270</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>204</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>605698</x:v>
+        <x:v>611019</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>204</x:v>
-[...2 lines deleted...]
-        <x:v>205</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>605701</x:v>
+        <x:v>611260</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="S250" s="14" t="n">
+        <x:v>606945</x:v>
+      </x:c>
+      <x:c r="T250" s="16" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="U250" s="16" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -17123,218 +17127,218 @@
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>600749</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>550273</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>550274</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>605702</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
@@ -17586,112 +17590,112 @@
       <x:c r="G263" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>501475</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>605703</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
@@ -17704,51 +17708,51 @@
       <x:c r="G265" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>550308</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
@@ -17852,54 +17856,54 @@
         <x:v>598932</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -17970,54 +17974,54 @@
         <x:v>555617</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -18057,60 +18061,60 @@
       <x:c r="J271" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>596738</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>35498</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>185</x:v>
@@ -18118,51 +18122,51 @@
       <x:c r="J272" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>454250</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>35498</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -18178,60 +18182,60 @@
       <x:c r="J273" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>556134</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>35498</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>185</x:v>
@@ -18239,51 +18243,51 @@
       <x:c r="J274" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>602543</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>35498</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -18299,51 +18303,51 @@
       <x:c r="J275" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>510678</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
@@ -18666,202 +18670,202 @@
       <x:c r="K282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>592888</x:v>
+        <x:v>592889</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>592895</x:v>
+        <x:v>592894</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>592889</x:v>
+        <x:v>592888</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>592894</x:v>
+        <x:v>592895</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>86</x:v>
@@ -18889,125 +18893,125 @@
         <x:v>86</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>592968</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>592966</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>592971</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
@@ -19144,182 +19148,182 @@
       <x:c r="R291" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>592972</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>592967</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>592969</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>595105</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>134</x:v>
@@ -19348,129 +19352,129 @@
       <x:c r="R295" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>595107</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>595108</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>595106</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
@@ -19501,180 +19505,180 @@
         <x:v>86</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>592963</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>592962</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>592964</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>595856</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
@@ -19683,100 +19687,100 @@
         <x:v>52</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>594204</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>594207</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
@@ -19807,72 +19811,72 @@
         <x:v>383</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>594205</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>594206</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
@@ -20011,78 +20015,78 @@
         <x:v>381</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>594657</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>594656</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
@@ -20674,80 +20678,80 @@
       <x:c r="R321" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>592911</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>592958</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>408</x:v>
@@ -20956,153 +20960,153 @@
       <x:c r="I327" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>592959</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>592957</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>592955</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
@@ -21184,231 +21188,231 @@
       <x:c r="R331" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>592942</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>592939</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>592940</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>592896</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>592897</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
@@ -21519,100 +21523,100 @@
         <x:v>52</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>592905</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>592899</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
@@ -21643,72 +21647,72 @@
         <x:v>381</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>592898</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>592904</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
@@ -21847,78 +21851,78 @@
         <x:v>408</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>592900</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>592901</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -22516,51 +22520,51 @@
       <x:c r="K357" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>611213</x:v>
+        <x:v>611214</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
@@ -22573,51 +22577,51 @@
       <x:c r="K358" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>611214</x:v>
+        <x:v>611213</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>37276</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
@@ -22711,237 +22715,237 @@
         <x:v>438</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>576757</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>597955</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>597956</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>597962</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>597961</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>451</x:v>
@@ -23047,66 +23051,66 @@
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>569641</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
@@ -24227,66 +24231,66 @@
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>622344</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
@@ -24407,57 +24411,57 @@
       <x:c r="H392" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>558162</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>40033</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -24467,112 +24471,112 @@
       <x:c r="H393" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>611487</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>40033</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>605719</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
@@ -24589,98 +24593,98 @@
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>24069</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>619433</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>24069</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>619434</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -25202,51 +25206,51 @@
         <x:v>516</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>619343</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>516</x:v>
@@ -26259,54 +26263,54 @@
       <x:c r="S424" s="14" t="n">
         <x:v>589766</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>39635</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
@@ -26839,51 +26843,51 @@
       <x:c r="L434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>15417</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>604388</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">