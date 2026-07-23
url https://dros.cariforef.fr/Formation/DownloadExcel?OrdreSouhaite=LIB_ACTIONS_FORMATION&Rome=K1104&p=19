--- v3 (2026-07-23)
+++ v4 (2026-07-23)
@@ -497,62 +497,62 @@
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Comprendre pour mieux agir</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : enseigner un moyen de communication alternatif et amélioré (CAA)</x:t>
   </x:si>
   <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/15/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Autisme, TSA : Evaluation de la douleur à l'aide de la grille GED-DI modifiée</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Evaluation du comportement verbal à partir du VB-MAPP</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Évaluer pour mieux accompagner – Évaluations informelles/fonctionnelles</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : Intervention auprès des enfants présentant un TDI sévère (3-12 ans)</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autisme, TSA : L’autodétermination des enfants et adultes</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
@@ -737,74 +737,74 @@
   <x:si>
     <x:t>01/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupe Polygone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>95000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Licencié pour motif économique , Particulier, individuel , Profession libérale , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupe Polygone</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>DU Attachement, liens, compétences psychosociales et psychotrauma</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Psychothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2025 00:00:00</x:t>
@@ -1205,74 +1205,74 @@
   <x:si>
     <x:t>Transe-Formations</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en Analyse Transactionnelle EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse transactionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en art thérapie</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut Privé Jacquet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>11/13/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Privé Jacquet</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en Art Thérapie</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2024 00:00:00</x:t>
@@ -1466,147 +1466,147 @@
   <x:si>
     <x:t>Psychologie Clinique et Psychopathologie de l'enfant EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>Psychomorphologie et communication non verbale</x:t>
   </x:si>
   <x:si>
     <x:t>Eleva Formation</x:t>
   </x:si>
   <x:si>
     <x:t>84400</x:t>
   </x:si>
   <x:si>
     <x:t>Morphopsychologie</x:t>
   </x:si>
   <x:si>
     <x:t>GOULT</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien EFPP (2 ans)</x:t>
   </x:si>
   <x:si>
+    <x:t>03/31/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Psychopraticien</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Handicapé moteur , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Formation formateur spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/31/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Psychopraticien EFPP 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien EFPP 2ème année</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien en thérapie brèves - niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien en thérapies brèves</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien EPC 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Psychologie Clinique</x:t>
   </x:si>
   <x:si>
     <x:t>EPC</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PSYCHOPRATICIEN EPC 2ème année</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien EPC 3ème année</x:t>
   </x:si>
   <x:si>
+    <x:t>06/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>08/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien, parcours réservé aux licenciés en psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur , Particulier, individuel , Public de la formation initiale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Réservée aux licenciés en psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Sexothérapeute analytique</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Formateur , Handicapé moteur , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Sexologie</x:t>
   </x:si>
   <x:si>
     <x:t>Spécialiste en accompagnement cognitif et comportemental</x:t>
   </x:si>
@@ -4101,153 +4101,153 @@
       <x:c r="K36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>584908</x:v>
+        <x:v>627722</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>627722</x:v>
+        <x:v>627795</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>627795</x:v>
+        <x:v>584908</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
@@ -4255,54 +4255,54 @@
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>616648</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
@@ -4459,51 +4459,51 @@
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>608559</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
@@ -4716,51 +4716,51 @@
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>585153</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
@@ -4870,51 +4870,51 @@
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>625877</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
@@ -5880,145 +5880,145 @@
         <x:v>87</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>628967</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>576549</x:v>
+        <x:v>620798</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>620798</x:v>
+        <x:v>576549</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
@@ -6185,51 +6185,51 @@
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>576547</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>247</x:v>
@@ -6614,90 +6614,90 @@
         <x:v>264</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>624174</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H85" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="H85" s="0" t="s">
+      <x:c r="I85" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="I85" s="4" t="s">
+      <x:c r="K85" s="0" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>617275</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="U85" s="4" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
@@ -6916,51 +6916,51 @@
       <x:c r="L90" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>590159</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -7142,51 +7142,51 @@
       <x:c r="L94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>581256</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>36</x:v>
@@ -7899,51 +7899,51 @@
       <x:c r="L108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>575648</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38989</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
@@ -8012,51 +8012,51 @@
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>575652</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38989</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
@@ -8069,51 +8069,51 @@
       <x:c r="L111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>575690</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>39022</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
@@ -8183,51 +8183,51 @@
       <x:c r="L113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>14411</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>575691</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
@@ -8297,51 +8297,51 @@
       <x:c r="L115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>575692</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
@@ -8356,51 +8356,51 @@
       <x:c r="L116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>575693</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39025</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
@@ -8413,51 +8413,51 @@
       <x:c r="L117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>575712</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
@@ -8466,106 +8466,106 @@
       <x:c r="L118" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>573783</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H119" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="H119" s="0" t="s">
+      <x:c r="I119" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="I119" s="4" t="s">
+      <x:c r="K119" s="0" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>616979</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="U119" s="4" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
@@ -10023,142 +10023,143 @@
         <x:v>45</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>559481</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>579510</x:v>
+        <x:v>572418</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>381</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="R150" s="14" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="S150" s="14" t="n">
+        <x:v>579510</x:v>
+      </x:c>
+      <x:c r="T150" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="R150" s="14" t="s">
+      <x:c r="U150" s="16" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>55</x:v>
@@ -10335,136 +10336,136 @@
         <x:v>45</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>570551</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="I155" s="4" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="K155" s="0" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>572416</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>572417</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>365</x:v>
@@ -10646,136 +10647,136 @@
         <x:v>211</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>612768</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="H161" s="0" t="s">
+      <x:c r="I161" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="I161" s="4" t="s">
+      <x:c r="K161" s="0" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>613248</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>490425</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>211</x:v>
@@ -11313,145 +11314,145 @@
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>618117</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>14405</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>599342</x:v>
+        <x:v>587854</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>587854</x:v>
+        <x:v>599342</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>25</x:v>
@@ -11947,140 +11948,140 @@
       <x:c r="R185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>621516</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>576550</x:v>
+        <x:v>602528</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>570541</x:v>
+        <x:v>576550</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -12088,271 +12089,271 @@
       <x:c r="K188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>602528</x:v>
+        <x:v>630702</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>630702</x:v>
+        <x:v>618998</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>618998</x:v>
+        <x:v>570541</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>621514</x:v>
+        <x:v>628112</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>628112</x:v>
+        <x:v>621514</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>26</x:v>
@@ -12668,51 +12669,51 @@
       <x:c r="L199" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>598666</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
@@ -12987,51 +12988,51 @@
       <x:c r="L205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>579050</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
@@ -13586,518 +13587,518 @@
         <x:v>45</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>570536</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="I217" s="4" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="K217" s="0" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>572415</x:v>
+        <x:v>572413</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>491340</x:v>
+        <x:v>587188</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="I219" s="4" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="K219" s="0" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>572412</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>572413</x:v>
+        <x:v>491340</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H221" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="I221" s="4" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="K221" s="0" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="R221" s="0" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="S221" s="0" t="n">
+        <x:v>572415</x:v>
+      </x:c>
+      <x:c r="T221" s="4" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>572409</x:v>
+        <x:v>572411</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H223" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="I223" s="4" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="K223" s="0" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>572407</x:v>
+        <x:v>491388</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="R224" s="14" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="S224" s="14" t="n">
+        <x:v>572407</x:v>
+      </x:c>
+      <x:c r="T224" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="R224" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H225" s="0" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="I225" s="4" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="K225" s="0" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>491388</x:v>
+        <x:v>572409</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>35</x:v>
@@ -14258,112 +14259,112 @@
       <x:c r="K229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>602519</x:v>
+        <x:v>621512</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>621512</x:v>
+        <x:v>602519</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
@@ -14684,1017 +14685,1017 @@
       <x:c r="K237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>615400</x:v>
+        <x:v>559515</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>577221</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>605275</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>44587</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>588284</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>606623</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>588280</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>44587</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>598438</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>44587</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>598036</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>598038</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>44587</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>598437</x:v>
+        <x:v>581199</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>535893</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>44587</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>588279</x:v>
+        <x:v>598437</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>44587</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>581199</x:v>
+        <x:v>588279</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s"/>
       <x:c r="K250" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>611195</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>602517</x:v>
+        <x:v>615400</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>616409</x:v>
+        <x:v>602517</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>543148</x:v>
+        <x:v>616409</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>529895</x:v>
+        <x:v>543148</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>559515</x:v>
+        <x:v>529895</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>25</x:v>
@@ -16023,51 +16024,51 @@
       <x:c r="L262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>567975</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>25</x:v>
@@ -16235,51 +16236,51 @@
       <x:c r="L266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>632216</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>26</x:v>
@@ -16550,164 +16551,164 @@
       <x:c r="K272" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>615589</x:v>
+        <x:v>635591</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>635591</x:v>
+        <x:v>626762</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>626762</x:v>
+        <x:v>615589</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>36</x:v>
@@ -17140,51 +17141,51 @@
       <x:c r="L283" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>579048</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -17247,51 +17248,51 @@
       <x:c r="L285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>577000</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -17782,51 +17783,51 @@
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>576946</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -19505,51 +19506,51 @@
       <x:c r="L328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>576551</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>543</x:v>
@@ -19609,430 +19610,430 @@
       <x:c r="K330" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>613517</x:v>
+        <x:v>623891</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>623891</x:v>
+        <x:v>600770</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>600770</x:v>
+        <x:v>628961</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>628961</x:v>
+        <x:v>612060</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I334" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>612060</x:v>
+        <x:v>619002</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>619002</x:v>
+        <x:v>612058</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>630114</x:v>
+        <x:v>613517</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>14469</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>612058</x:v>
+        <x:v>630114</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">