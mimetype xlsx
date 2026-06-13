--- v2 (2026-06-13)
+++ v3 (2026-06-13)
@@ -740,65 +740,65 @@
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bbdomi - Le Studio</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Elysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie de la Beauté</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Fb Formation</x:t>
   </x:si>
   <x:si>
-    <x:t>Elysées Marbeuf Cannes</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Magnan</x:t>
@@ -884,62 +884,62 @@
   <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>LP Leau</x:t>
   </x:si>
   <x:si>
+    <x:t>Elégance - Ecole Gontard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Groupe Peyrefitte </x:t>
   </x:si>
   <x:si>
-    <x:t>Elégance - Ecole Gontard</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional de la Métropôle Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Maria Casares</x:t>
   </x:si>
   <x:si>
     <x:t>IFP Cannes</x:t>
@@ -1181,50 +1181,62 @@
   <x:si>
     <x:t>Public de la formation initiale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical|Institut Privé du Para-Médical - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion et management spécialisation en structure animalière (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>classe de 1re STMG sciences et technologies du management et de la gestion</x:t>
   </x:si>
   <x:si>
+    <x:t>IBS of Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International bilingual school of Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée St-Charles</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Daudet</x:t>
   </x:si>
   <x:si>
     <x:t>13150</x:t>
   </x:si>
   <x:si>
     <x:t>TARASCON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
   </x:si>
   <x:si>
     <x:t>05105</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude</x:t>
@@ -1448,62 +1460,50 @@
   <x:si>
     <x:t>83412</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Rimbaud</x:t>
   </x:si>
   <x:si>
     <x:t>13808</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Golfe de St-Tropez</x:t>
   </x:si>
   <x:si>
     <x:t>83580</x:t>
   </x:si>
   <x:si>
     <x:t>GASSIN</x:t>
   </x:si>
   <x:si>
-    <x:t>IBS of Provence</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Lycée Mélinée et Missak Manouchian</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thierry Maulnier</x:t>
   </x:si>
   <x:si>
     <x:t>ORT</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Cocteau</x:t>
   </x:si>
   <x:si>
     <x:t>13141</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Émile Zola</x:t>
   </x:si>
   <x:si>
     <x:t>13181</x:t>
@@ -2183,83 +2183,83 @@
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vanessa Saboun</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIFCP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>French Tech Grande Provence</x:t>
   </x:si>
   <x:si>
     <x:t>FTGP</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Création et reprise d'entreprise - coaching sportif</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Team Trainer</x:t>
   </x:si>
   <x:si>
     <x:t>GTT</x:t>
   </x:si>
   <x:si>
     <x:t>06390</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création et reprise d'entreprise (Ergothérapeute)</x:t>
   </x:si>
   <x:si>
     <x:t>Hestia Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel , Profession libérale , Salarié</x:t>
@@ -2879,71 +2879,71 @@
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
-    <x:t>10/03/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2026 00:00:00</x:t>
@@ -3377,90 +3377,90 @@
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
-    <x:t>08/01/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weno Ies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93110</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>93110</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cpe-Cfa</x:t>
   </x:si>
   <x:si>
     <x:t>CPEAS - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
@@ -5124,135 +5124,135 @@
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>553315</x:v>
+        <x:v>605176</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>605176</x:v>
+        <x:v>553315</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>99</x:v>
@@ -6058,282 +6058,282 @@
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>572424</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>42351</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>631120</x:v>
+        <x:v>502204</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>631128</x:v>
+        <x:v>631120</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>631129</x:v>
+        <x:v>631128</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>502204</x:v>
+        <x:v>631129</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
@@ -6625,241 +6625,241 @@
       <x:c r="H43" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>553195</x:v>
+        <x:v>552699</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>504767</x:v>
+        <x:v>498248</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>552699</x:v>
+        <x:v>553195</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>498248</x:v>
+        <x:v>504767</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -7426,161 +7426,161 @@
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>605178</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>36403</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>502136</x:v>
+        <x:v>607526</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>36403</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>607526</x:v>
+        <x:v>502136</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -8177,136 +8177,136 @@
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>604085</x:v>
+        <x:v>553732</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>553732</x:v>
+        <x:v>604085</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -8731,153 +8731,154 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>554784</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H79" s="0" t="s">
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>616215</x:v>
+        <x:v>606262</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>191</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>606262</x:v>
+        <x:v>616215</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -9716,148 +9717,148 @@
         <x:v>603628</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>517312</x:v>
+        <x:v>495210</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>495210</x:v>
+        <x:v>558135</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>200</x:v>
@@ -9895,146 +9896,146 @@
       <x:c r="T98" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>558135</x:v>
+        <x:v>601409</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>601409</x:v>
+        <x:v>517312</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -10535,76 +10536,76 @@
         <x:v>506127</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>544989</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
@@ -10651,82 +10652,82 @@
         <x:v>611613</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="Q112" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="Q112" s="16" t="s">
+      <x:c r="R112" s="14" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>546827</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -10888,76 +10889,76 @@
         <x:v>601140</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>599061</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
@@ -12341,1011 +12342,1012 @@
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>495626</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>596931</x:v>
+        <x:v>616212</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>596933</x:v>
+        <x:v>591319</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>184</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>616212</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>591319</x:v>
+        <x:v>596931</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>616195</x:v>
+        <x:v>596933</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>556344</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>554425</x:v>
+        <x:v>603629</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>519729</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>554423</x:v>
+        <x:v>554425</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>554424</x:v>
+        <x:v>519729</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>554427</x:v>
+        <x:v>554423</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>276</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>605603</x:v>
+        <x:v>554424</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>546742</x:v>
+        <x:v>554427</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>609234</x:v>
+        <x:v>605603</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>191</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>556344</x:v>
+        <x:v>546742</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>603629</x:v>
+        <x:v>609234</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>544990</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
@@ -13627,323 +13629,323 @@
         <x:v>498838</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>601133</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>558033</x:v>
+        <x:v>601133</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>495467</x:v>
+        <x:v>506064</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>506064</x:v>
+        <x:v>602320</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>602320</x:v>
+        <x:v>495467</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -13975,139 +13977,139 @@
         <x:v>601331</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>600452</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="I171" s="4" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="Q171" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="Q171" s="4" t="s">
+      <x:c r="R171" s="0" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>548749</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -14265,75 +14267,75 @@
       <x:c r="S174" s="14" t="n">
         <x:v>609232</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>517313</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
@@ -14439,76 +14441,76 @@
         <x:v>504797</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>599062</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
@@ -14852,81 +14854,81 @@
       <x:c r="S184" s="14" t="n">
         <x:v>493096</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="I185" s="4" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="Q185" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="Q185" s="4" t="s">
+      <x:c r="R185" s="0" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>601410</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -15144,76 +15146,76 @@
         <x:v>506054</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>607281</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
@@ -15433,75 +15435,75 @@
       <x:c r="R194" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>504522</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>596925</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
@@ -15600,76 +15602,76 @@
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>612674</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>596926</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
@@ -15829,76 +15831,76 @@
         <x:v>498842</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>599753</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
@@ -16061,133 +16063,133 @@
         <x:v>601332</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>558034</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>546744</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
@@ -16235,134 +16237,134 @@
       <x:c r="S208" s="14" t="n">
         <x:v>554433</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="I209" s="4" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="Q209" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="Q209" s="4" t="s">
+      <x:c r="R209" s="0" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>601411</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>517314</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
@@ -16409,612 +16411,612 @@
         <x:v>558919</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="Q212" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="Q212" s="16" t="s">
+      <x:c r="R212" s="14" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>548750</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>607282</x:v>
+        <x:v>607421</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>607421</x:v>
+        <x:v>546755</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>546755</x:v>
+        <x:v>566905</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>566905</x:v>
+        <x:v>600454</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>600454</x:v>
+        <x:v>495470</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>495470</x:v>
+        <x:v>504799</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>504799</x:v>
+        <x:v>607282</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>544991</x:v>
+        <x:v>519733</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>519733</x:v>
+        <x:v>544991</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
@@ -18167,126 +18169,126 @@
       <x:c r="H242" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>554814</x:v>
+        <x:v>603824</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>603824</x:v>
+        <x:v>603411</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>172</x:v>
@@ -18297,54 +18299,54 @@
       <x:c r="K244" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>603411</x:v>
+        <x:v>554814</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -18788,159 +18790,160 @@
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>596763</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>41623</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H253" s="0" t="s">
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>596761</x:v>
+        <x:v>575987</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>301</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>575987</x:v>
+        <x:v>596761</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -19470,66 +19473,66 @@
       <x:c r="H264" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>509936</x:v>
+        <x:v>554817</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -19539,118 +19542,118 @@
       <x:c r="K265" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>554817</x:v>
+        <x:v>554891</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>554891</x:v>
+        <x:v>509936</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -20689,1847 +20692,1847 @@
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>595019</x:v>
+        <x:v>620477</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>595024</x:v>
+        <x:v>595019</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="Q287" s="4" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>595025</x:v>
+        <x:v>595024</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>595038</x:v>
+        <x:v>595025</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>595041</x:v>
+        <x:v>595038</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>595044</x:v>
+        <x:v>595041</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>595050</x:v>
+        <x:v>595044</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>595053</x:v>
+        <x:v>595050</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>595057</x:v>
+        <x:v>595053</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>595060</x:v>
+        <x:v>595057</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>595063</x:v>
+        <x:v>595060</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>595080</x:v>
+        <x:v>595063</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="Q297" s="4" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>595084</x:v>
+        <x:v>595080</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>595085</x:v>
+        <x:v>595084</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>595095</x:v>
+        <x:v>595085</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>595096</x:v>
+        <x:v>595095</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>595026</x:v>
+        <x:v>595096</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>595027</x:v>
+        <x:v>595026</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>595032</x:v>
+        <x:v>595027</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>595036</x:v>
+        <x:v>595032</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>595039</x:v>
+        <x:v>595036</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>595048</x:v>
+        <x:v>595039</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>595051</x:v>
+        <x:v>595048</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>595055</x:v>
+        <x:v>595051</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>595078</x:v>
+        <x:v>595055</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>595082</x:v>
+        <x:v>595078</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>595092</x:v>
+        <x:v>595082</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>595093</x:v>
+        <x:v>595092</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>595030</x:v>
+        <x:v>595093</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>595031</x:v>
+        <x:v>595030</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>595071</x:v>
+        <x:v>595031</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>595074</x:v>
+        <x:v>595071</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>595089</x:v>
+        <x:v>595074</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>595094</x:v>
+        <x:v>595089</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>595100</x:v>
+        <x:v>595094</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="Q320" s="16" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>620477</x:v>
+        <x:v>595100</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>57</x:v>
@@ -22711,75 +22714,75 @@
         <x:v>473</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>595046</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>595054</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
@@ -23245,51 +23248,51 @@
       <x:c r="I335" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>595023</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
@@ -24012,51 +24015,51 @@
         <x:v>534</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>595068</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>490</x:v>
@@ -24395,76 +24398,76 @@
         <x:v>595021</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>595033</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>551</x:v>
@@ -24775,51 +24778,51 @@
       <x:c r="I365" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>595064</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
@@ -25360,125 +25363,125 @@
         <x:v>264</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>595102</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>595633</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>595632</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
@@ -25513,74 +25516,74 @@
       <x:c r="R379" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>595634</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>595636</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
@@ -25921,80 +25924,80 @@
       <x:c r="R387" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>595992</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>595964</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>510</x:v>
@@ -26074,78 +26077,78 @@
         <x:v>65</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>595970</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>595987</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
@@ -26281,75 +26284,75 @@
         <x:v>108</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>595976</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>595968</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
@@ -26482,131 +26485,131 @@
         <x:v>483</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>595971</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>595962</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>595967</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>140</x:v>
@@ -27325,156 +27328,156 @@
       <x:c r="I415" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>568186</x:v>
+        <x:v>568187</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>568189</x:v>
+        <x:v>568186</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>568187</x:v>
+        <x:v>568189</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>39577</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
@@ -29166,296 +29169,297 @@
         <x:v>685</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>574128</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="H451" s="0" t="s">
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>530474</x:v>
+        <x:v>629484</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>705</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>614300</x:v>
+        <x:v>574129</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
-        <x:v>708</x:v>
-[...2 lines deleted...]
-        <x:v>709</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>629484</x:v>
+        <x:v>574130</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="U453" s="4" t="s">
         <x:v>710</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>574129</x:v>
+        <x:v>530474</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="H455" s="0" t="s">
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>574130</x:v>
+        <x:v>614300</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>719</x:v>
@@ -29758,75 +29762,75 @@
       <x:c r="T461" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>36565</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>538239</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>40981</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
@@ -29936,78 +29940,78 @@
       <x:c r="T464" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>617945</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
@@ -30254,51 +30258,51 @@
       <x:c r="L470" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>616847</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -30642,51 +30646,51 @@
       <x:c r="J477" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>608276</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38895</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
@@ -31029,51 +31033,51 @@
         <x:v>302</x:v>
       </x:c>
       <x:c r="I484" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s"/>
       <x:c r="K484" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>613087</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>301</x:v>
@@ -31081,51 +31085,51 @@
       <x:c r="H485" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>613086</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
@@ -33363,51 +33367,51 @@
       <x:c r="J526" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>592390</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -33530,51 +33534,51 @@
       <x:c r="I529" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>575674</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
@@ -34241,76 +34245,76 @@
         <x:v>599056</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>607293</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
@@ -35648,78 +35652,78 @@
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>495334</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -36520,324 +36524,325 @@
       <x:c r="S580" s="14" t="n">
         <x:v>546844</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="E581" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="Q581" s="4" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="R581" s="0" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="S581" s="0" t="n">
+        <x:v>518423</x:v>
+      </x:c>
+      <x:c r="T581" s="4" t="s">
         <x:v>936</x:v>
       </x:c>
-      <x:c r="Q581" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>934</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>934</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>498181</x:v>
+        <x:v>553371</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="E583" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
-        <x:v>940</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
-        <x:v>939</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
-        <x:v>940</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>941</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>546067</x:v>
+        <x:v>498181</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>170</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>546236</x:v>
+        <x:v>546067</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H585" s="0" t="s">
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>882</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>881</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>882</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>518423</x:v>
+        <x:v>546236</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>942</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
@@ -36906,134 +36911,134 @@
       <x:c r="L587" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>518424</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>942</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>552219</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="E589" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>925</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -37044,82 +37049,82 @@
         <x:v>552224</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
-        <x:v>939</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
-        <x:v>939</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
-        <x:v>940</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
-        <x:v>941</x:v>
+        <x:v>942</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
         <x:v>497626</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -37818,51 +37823,51 @@
       <x:c r="J603" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>597468</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
@@ -37875,51 +37880,51 @@
       <x:c r="J604" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>597467</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -37929,51 +37934,51 @@
       <x:c r="J605" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>597469</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
@@ -37985,54 +37990,54 @@
       <x:c r="I606" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>575681</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -38042,51 +38047,51 @@
       <x:c r="I607" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>575682</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
@@ -38101,54 +38106,54 @@
       <x:c r="I608" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>575684</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -38158,54 +38163,54 @@
       <x:c r="I609" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>575685</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>38296</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
@@ -38332,51 +38337,51 @@
       <x:c r="J612" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>595427</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -38386,54 +38391,54 @@
       <x:c r="I613" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>575861</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
@@ -38445,54 +38450,54 @@
       <x:c r="I614" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>575862</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="G615" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -38502,54 +38507,54 @@
       <x:c r="I615" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>575863</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
@@ -40088,51 +40093,51 @@
         <x:v>1037</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s"/>
       <x:c r="K644" s="14" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>1039</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>623636</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="C645" s="3" t="s"/>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>1037</x:v>
@@ -42145,756 +42150,756 @@
       <x:c r="R680" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>617717</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>1101</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
-        <x:v>1098</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
-        <x:v>1098</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
-        <x:v>598715</x:v>
+        <x:v>613332</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
-        <x:v>851</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
         <x:v>1102</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
-        <x:v>1097</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
-        <x:v>1098</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
-        <x:v>1099</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
-        <x:v>1097</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
-        <x:v>1098</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
-        <x:v>813</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
-        <x:v>583268</x:v>
+        <x:v>613335</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
-        <x:v>1086</x:v>
+        <x:v>1103</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
-        <x:v>1102</x:v>
+        <x:v>1104</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
-        <x:v>583269</x:v>
+        <x:v>583268</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
-        <x:v>1102</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
-        <x:v>1104</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
-        <x:v>1105</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
-        <x:v>1104</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="R684" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S684" s="14" t="n">
+        <x:v>583269</x:v>
+      </x:c>
+      <x:c r="T684" s="16" t="s">
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="U684" s="16" t="s">
         <x:v>1105</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
-        <x:v>1089</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
-        <x:v>1089</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
-        <x:v>613332</x:v>
+        <x:v>598715</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
-        <x:v>1107</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
-        <x:v>1088</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
-        <x:v>1089</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
-        <x:v>1096</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
-        <x:v>1088</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
-        <x:v>1089</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
-        <x:v>613335</x:v>
+        <x:v>624932</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
-        <x:v>1108</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
-        <x:v>1109</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>588117</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
-        <x:v>1088</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
-        <x:v>1089</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
-        <x:v>1096</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
-        <x:v>1088</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
-        <x:v>1089</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
-        <x:v>613321</x:v>
+        <x:v>590143</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
-        <x:v>776</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
-        <x:v>693</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
-        <x:v>1089</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
-        <x:v>1096</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
-        <x:v>1089</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
-        <x:v>613326</x:v>
+        <x:v>617718</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
-        <x:v>1112</x:v>
+        <x:v>1101</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
-        <x:v>954</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
-        <x:v>590143</x:v>
+        <x:v>617719</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
-        <x:v>790</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>1101</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
-        <x:v>1098</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
-        <x:v>1097</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
-        <x:v>1098</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
-        <x:v>617718</x:v>
+        <x:v>581606</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
-        <x:v>675</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
-        <x:v>1101</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
-        <x:v>1097</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s"/>
       <x:c r="I692" s="16" t="s">
-        <x:v>1098</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
-        <x:v>1099</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
-        <x:v>1097</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
-        <x:v>1098</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
-        <x:v>617719</x:v>
+        <x:v>613321</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
-        <x:v>1113</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
-        <x:v>1101</x:v>
+        <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
-        <x:v>1115</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>1096</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
-        <x:v>1114</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
+        <x:v>1089</x:v>
+      </x:c>
+      <x:c r="R693" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S693" s="0" t="n">
+        <x:v>613326</x:v>
+      </x:c>
+      <x:c r="T693" s="4" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="U693" s="4" t="s">
         <x:v>1115</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -43012,51 +43017,51 @@
       <x:c r="J696" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>588119</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -43132,51 +43137,51 @@
       <x:c r="M698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>609486</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
-        <x:v>1102</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>1096</x:v>
       </x:c>
@@ -43186,51 +43191,51 @@
       <x:c r="M699" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>613318</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
-        <x:v>1108</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s"/>
       <x:c r="I700" s="16" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -43425,78 +43430,78 @@
       </x:c>
       <x:c r="S703" s="0" t="n">
         <x:v>621173</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I704" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>586486</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
@@ -43524,51 +43529,51 @@
       <x:c r="M705" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>574478</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>1102</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s"/>
       <x:c r="I706" s="16" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -43695,93 +43700,93 @@
       <x:c r="M708" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>584370</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>1108</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H709" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>586487</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
@@ -44215,78 +44220,78 @@
         <x:v>613334</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>1138</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
         <x:v>1139</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I718" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>549788</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
@@ -44485,54 +44490,54 @@
       <x:c r="I722" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="R722" s="14" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>599557</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
         <x:v>1144</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="E723" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -44557,51 +44562,51 @@
       <x:c r="M723" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N723" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O723" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P723" s="0" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
         <x:v>577535</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
         <x:v>1130</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
-        <x:v>1102</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="H724" s="14" t="s"/>
       <x:c r="I724" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
@@ -44871,78 +44876,78 @@
       <x:c r="S728" s="14" t="n">
         <x:v>608656</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="E729" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H729" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
         <x:v>601388</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
         <x:v>1147</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
@@ -45311,54 +45316,54 @@
       <x:c r="I736" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="R736" s="14" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>552961</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>1154</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="E737" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -45430,54 +45435,54 @@
       <x:c r="I738" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K738" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="R738" s="14" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
         <x:v>542124</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
         <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
       <x:c r="E739" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -45518,78 +45523,78 @@
         <x:v>567805</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C740" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I740" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K740" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M740" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N740" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O740" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P740" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
         <x:v>549789</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
         <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C741" s="3" t="n">
@@ -45955,418 +45960,419 @@
       <x:c r="I747" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J747" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K747" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L747" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M747" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N747" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O747" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P747" s="0" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="R747" s="0" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
         <x:v>599556</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
         <x:v>1158</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C748" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D748" s="15" t="s"/>
       <x:c r="E748" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F748" s="14" t="s"/>
       <x:c r="G748" s="14" t="s">
-        <x:v>1097</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="H748" s="14" t="s"/>
       <x:c r="I748" s="16" t="s">
-        <x:v>1098</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="J748" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K748" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L748" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M748" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N748" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O748" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P748" s="14" t="s">
-        <x:v>1097</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
-        <x:v>1098</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
-        <x:v>813</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S748" s="14" t="n">
-        <x:v>600064</x:v>
+        <x:v>546280</x:v>
       </x:c>
       <x:c r="T748" s="16" t="s">
-        <x:v>1100</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U748" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C749" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="E749" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H749" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="J749" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K749" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L749" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M749" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N749" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O749" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P749" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
-        <x:v>607620</x:v>
+        <x:v>601389</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C750" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1088</x:v>
+      </x:c>
+      <x:c r="H750" s="14" t="s"/>
       <x:c r="I750" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K750" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>1089</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
-        <x:v>605183</x:v>
+        <x:v>557588</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C751" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="E751" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H751" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I751" s="4" t="s">
-        <x:v>1149</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J751" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K751" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L751" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M751" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P751" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
-        <x:v>1149</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
-        <x:v>546280</x:v>
+        <x:v>605183</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C752" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F752" s="14" t="s"/>
       <x:c r="G752" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H752" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I752" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J752" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K752" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L752" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M752" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N752" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O752" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P752" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q752" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R752" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S752" s="14" t="n">
-        <x:v>601389</x:v>
+        <x:v>607620</x:v>
       </x:c>
       <x:c r="T752" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U752" s="16" t="s">
-        <x:v>853</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:21">
       <x:c r="A753" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C753" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D753" s="3" t="s"/>
       <x:c r="E753" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G753" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="I753" s="4" t="s">
-        <x:v>1089</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="J753" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K753" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L753" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M753" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N753" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O753" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P753" s="0" t="s">
-        <x:v>1088</x:v>
+        <x:v>1097</x:v>
       </x:c>
       <x:c r="Q753" s="4" t="s">
-        <x:v>1089</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="R753" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="S753" s="0" t="n">
-        <x:v>557588</x:v>
+        <x:v>600064</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
-        <x:v>634</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
-        <x:v>885</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C754" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D754" s="15" t="s"/>
       <x:c r="E754" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="H754" s="14" t="s"/>
       <x:c r="I754" s="16" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="J754" s="14" t="s">
@@ -46457,144 +46463,145 @@
         <x:v>623596</x:v>
       </x:c>
       <x:c r="T755" s="4" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="U755" s="4" t="s">
         <x:v>1164</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:21">
       <x:c r="A756" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B756" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C756" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D756" s="15" t="s"/>
       <x:c r="E756" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F756" s="14" t="s"/>
       <x:c r="G756" s="14" t="s">
-        <x:v>835</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H756" s="14" t="s"/>
       <x:c r="I756" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J756" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K756" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L756" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M756" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N756" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O756" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P756" s="14" t="s">
-        <x:v>1104</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="Q756" s="16" t="s">
-        <x:v>1105</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R756" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S756" s="14" t="n">
-        <x:v>632255</x:v>
+        <x:v>608991</x:v>
       </x:c>
       <x:c r="T756" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U756" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:21">
       <x:c r="A757" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C757" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D757" s="3" t="s"/>
       <x:c r="E757" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G757" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="H757" s="0" t="s">
+        <x:v>836</x:v>
       </x:c>
       <x:c r="I757" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J757" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K757" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L757" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M757" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N757" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O757" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P757" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="Q757" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="R757" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S757" s="0" t="n">
-        <x:v>608991</x:v>
+        <x:v>632255</x:v>
       </x:c>
       <x:c r="T757" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U757" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:21">
       <x:c r="A758" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B758" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C758" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D758" s="15" t="s"/>
       <x:c r="E758" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F758" s="14" t="s"/>
       <x:c r="G758" s="14" t="s">
         <x:v>1165</x:v>
@@ -46657,112 +46664,112 @@
       <x:c r="G759" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I759" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J759" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K759" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L759" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M759" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N759" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O759" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P759" s="0" t="s">
-        <x:v>936</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="Q759" s="4" t="s">
-        <x:v>937</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="R759" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S759" s="0" t="n">
         <x:v>628458</x:v>
       </x:c>
       <x:c r="T759" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U759" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:21">
       <x:c r="A760" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B760" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C760" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D760" s="15" t="s"/>
       <x:c r="E760" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F760" s="14" t="s"/>
       <x:c r="G760" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H760" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I760" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J760" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K760" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L760" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M760" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N760" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O760" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="P760" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="Q760" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R760" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S760" s="14" t="n">
         <x:v>549787</x:v>
       </x:c>
       <x:c r="T760" s="16" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="U760" s="16" t="s">
         <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:21">
       <x:c r="A761" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="C761" s="3" t="n">