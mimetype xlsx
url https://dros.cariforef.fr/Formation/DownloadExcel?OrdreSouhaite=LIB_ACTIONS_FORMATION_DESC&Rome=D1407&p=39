--- v2 (2026-06-17)
+++ v3 (2026-06-17)
@@ -392,83 +392,83 @@
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
+    <x:t>Icademie Editions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A3fa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>A3fa</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Institut du Sport et de la Formation - Sportsup</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
@@ -503,62 +503,62 @@
   <x:si>
     <x:t>Avenir en Perspective</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/24/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
@@ -683,65 +683,65 @@
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La Factory</x:t>
   </x:si>
   <x:si>
     <x:t>13370</x:t>
   </x:si>
   <x:si>
     <x:t>MALLEMORT</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/18/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel négociateur technico-commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>11/18/2024 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Weno Ies</x:t>
   </x:si>
   <x:si>
     <x:t>93110</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Pgm Learning</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Technico-commercial</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/21/2026 00:00:00</x:t>
@@ -806,188 +806,188 @@
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conseiller commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice (Brown Séquard)</x:t>
   </x:si>
   <x:si>
     <x:t>08/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2025 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>11/29/2026 00:00:00</x:t>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Saint Laurent du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Cma Formation La Valette du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Saint Laurent du Var</x:t>
-[...5 lines deleted...]
-    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+    <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Neven Education</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel conseiller commercial</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Langues Communication - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUAN LES PINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>France Travail</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Hyères Orientation</x:t>
   </x:si>
   <x:si>
     <x:t>ASSHOR</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
@@ -1802,96 +1802,96 @@
   <x:si>
     <x:t>BTS FED - Fluides Energies Domotique - Option C Domotique et bâtiment communicants</x:t>
   </x:si>
   <x:si>
     <x:t>Greta du Var</x:t>
   </x:si>
   <x:si>
     <x:t>BTS FED - Fluides Energies Domotique - Option B Froid et conditionnement d'air</x:t>
   </x:si>
   <x:si>
     <x:t>BTS FED - Fluides Energies Domotique - Option A Génie climatique et fluidique</x:t>
   </x:si>
   <x:si>
     <x:t>BTS conseil et commercialisation de solutions techniques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Val d'Argens</x:t>
   </x:si>
   <x:si>
     <x:t>83490</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Professionnel Régional La Coudoulière</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
   </x:si>
   <x:si>
     <x:t>84120</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Pertuis</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Professionnel Régional La Coudoulière</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Amiral de Grasse</x:t>
+  </x:si>
+  <x:si>
     <x:t>VITROLLES</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Technique et Professionnel Aixois</x:t>
   </x:si>
   <x:si>
     <x:t>ITPA</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Beaussier</x:t>
   </x:si>
@@ -3823,194 +3823,194 @@
       <x:c r="B24" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>565526</x:v>
+        <x:v>628453</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>599240</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="Q26" s="16" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>628453</x:v>
+        <x:v>565526</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4279,82 +4279,82 @@
         <x:v>601975</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>547014</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4401,260 +4401,260 @@
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>501241</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>532737</x:v>
+        <x:v>620668</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>599243</x:v>
+        <x:v>532737</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>620668</x:v>
+        <x:v>599243</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
@@ -4787,96 +4787,96 @@
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>599335</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>608981</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
@@ -5101,132 +5101,132 @@
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>549605</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>532727</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
@@ -5606,51 +5606,51 @@
       <x:c r="M54" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>567806</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -5784,51 +5784,51 @@
       <x:c r="M57" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>587430</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
@@ -5843,51 +5843,51 @@
       <x:c r="M58" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>601997</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5977,81 +5977,81 @@
       <x:c r="S60" s="14" t="n">
         <x:v>600061</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>547013</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6149,79 +6149,79 @@
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>607485</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>559253</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
@@ -6759,78 +6759,78 @@
       <x:c r="R74" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>617731</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>626353</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
@@ -6914,327 +6914,327 @@
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>588106</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>125</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>588104</x:v>
+        <x:v>551950</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>629918</x:v>
+        <x:v>609625</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>551950</x:v>
+        <x:v>598721</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>609625</x:v>
+        <x:v>588104</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>598721</x:v>
+        <x:v>629918</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -7261,91 +7261,91 @@
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>581602</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>566792</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39063</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -8018,51 +8018,51 @@
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>598546</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
@@ -8881,75 +8881,75 @@
       <x:c r="U112" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>608487</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
@@ -9284,2515 +9284,2514 @@
         <x:v>548629</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>599902</x:v>
+        <x:v>553765</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>605538</x:v>
+        <x:v>599902</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>601508</x:v>
+        <x:v>605538</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>241</x:v>
-[...2 lines deleted...]
-        <x:v>242</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>502640</x:v>
+        <x:v>601508</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>107</x:v>
-[...1 lines deleted...]
-      <x:c r="H124" s="14" t="s"/>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>558657</x:v>
+        <x:v>502640</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>601825</x:v>
+        <x:v>558657</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>601959</x:v>
+        <x:v>601825</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>628429</x:v>
+        <x:v>601959</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>157</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>599331</x:v>
+        <x:v>628429</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>600042</x:v>
+        <x:v>599331</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>157</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>570593</x:v>
+        <x:v>600042</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>601958</x:v>
+        <x:v>570593</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>601767</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>553765</x:v>
+        <x:v>601958</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>546924</x:v>
+        <x:v>625881</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H135" s="0" t="s">
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>602694</x:v>
+        <x:v>502639</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>260</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>630341</x:v>
+        <x:v>602694</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>601996</x:v>
+        <x:v>630341</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>241</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>555839</x:v>
+        <x:v>601996</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>241</x:v>
-[...2 lines deleted...]
-        <x:v>242</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>555841</x:v>
+        <x:v>572319</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>572319</x:v>
+        <x:v>602620</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H141" s="0" t="s">
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>602620</x:v>
+        <x:v>555839</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>502639</x:v>
+        <x:v>555841</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>260</x:v>
-[...2 lines deleted...]
-        <x:v>261</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>625881</x:v>
+        <x:v>602023</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>98</x:v>
-[...1 lines deleted...]
-      <x:c r="H144" s="14" t="s"/>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>600041</x:v>
+        <x:v>608486</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>241</x:v>
-[...2 lines deleted...]
-        <x:v>242</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>608486</x:v>
+        <x:v>600041</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>276</x:v>
-[...1 lines deleted...]
-      <x:c r="H146" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>602023</x:v>
+        <x:v>546924</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>609633</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s"/>
-      <x:c r="F148" s="14" t="s"/>
+      <x:c r="E148" s="14" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F148" s="14" t="s">
+        <x:v>280</x:v>
+      </x:c>
       <x:c r="G148" s="14" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>242</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>625996</x:v>
+        <x:v>580093</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
-      <x:c r="E149" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>241</x:v>
-[...2 lines deleted...]
-        <x:v>242</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>580093</x:v>
+        <x:v>622631</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>622631</x:v>
+        <x:v>613349</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>613349</x:v>
+        <x:v>613355</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="H152" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>613355</x:v>
+        <x:v>551864</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>598726</x:v>
+        <x:v>613356</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>551864</x:v>
+        <x:v>613357</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>613356</x:v>
+        <x:v>598726</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>613357</x:v>
+        <x:v>625996</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>622629</x:v>
+        <x:v>632424</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>632424</x:v>
+        <x:v>622629</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>557312</x:v>
+        <x:v>613350</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>613350</x:v>
+        <x:v>613354</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>613354</x:v>
+        <x:v>557312</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>567943</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
@@ -11948,132 +11947,132 @@
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>625317</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>625319</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
@@ -12391,91 +12390,91 @@
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>613359</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>567446</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -12485,51 +12484,51 @@
       <x:c r="M175" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>622630</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37717</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -12566,172 +12565,172 @@
       <x:c r="U176" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>36393</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>23622</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>549602</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>36393</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>23622</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>501215</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>36393</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>23622</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
@@ -12748,135 +12747,135 @@
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38602</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>607795</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38602</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>607794</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
@@ -13202,75 +13201,75 @@
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>555815</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
@@ -13320,138 +13319,138 @@
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>546531</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>555817</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13465,51 +13464,51 @@
       <x:c r="I192" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>549111</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
@@ -13522,54 +13521,54 @@
       <x:c r="I193" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>547463</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13940,51 +13939,51 @@
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>603513</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -14025,75 +14024,75 @@
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>590083</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
@@ -14146,87 +14145,87 @@
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>608799</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
@@ -14291,51 +14290,51 @@
       <x:c r="I206" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>609183</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
@@ -14484,51 +14483,51 @@
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>590097</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>356</x:v>
@@ -14550,164 +14549,165 @@
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>601013</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>40568</x:v>
+        <x:v>36395</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>592574</x:v>
+        <x:v>572703</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>36395</x:v>
+        <x:v>40568</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>360</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>572703</x:v>
+        <x:v>592574</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>78</x:v>
@@ -15194,51 +15194,51 @@
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>609844</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -15269,75 +15269,75 @@
       <x:c r="S222" s="14" t="n">
         <x:v>620393</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>624501</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>40622</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
@@ -15364,51 +15364,51 @@
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>580619</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>40622</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
@@ -15424,51 +15424,51 @@
       <x:c r="M225" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>603255</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>40622</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
@@ -15528,179 +15528,179 @@
       <x:c r="I227" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>600284</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40622</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>605440</x:v>
+        <x:v>546684</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40622</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>546684</x:v>
+        <x:v>605440</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>40622</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
@@ -15769,51 +15769,51 @@
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>43486</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>592573</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>40290</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>422</x:v>
@@ -15956,51 +15956,51 @@
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>558140</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>30086</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>78</x:v>
@@ -16181,51 +16181,51 @@
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>592407</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>40290</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -16235,51 +16235,51 @@
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>629787</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>40121</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>422</x:v>
@@ -16320,87 +16320,87 @@
       <x:c r="U240" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40121</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>608197</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>40290</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
@@ -16472,51 +16472,51 @@
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>575048</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>37926</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -16837,79 +16837,79 @@
         <x:v>603063</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>608951</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
@@ -16953,79 +16953,79 @@
         <x:v>497345</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>553370</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
@@ -17067,142 +17067,142 @@
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>549065</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>550315</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>607469</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>38466</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
@@ -17605,51 +17605,51 @@
       <x:c r="M263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>451600</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>41566</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
@@ -17775,51 +17775,51 @@
       <x:c r="M266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>575963</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
@@ -18117,114 +18117,114 @@
       <x:c r="K272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>603053</x:v>
+        <x:v>603054</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>603054</x:v>
+        <x:v>603053</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
@@ -18257,95 +18257,95 @@
       <x:c r="S274" s="14" t="n">
         <x:v>578907</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>40607</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>34572</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>608935</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
@@ -18595,289 +18595,288 @@
       <x:c r="M280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>549879</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>549878</x:v>
+        <x:v>496477</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>554255</x:v>
+        <x:v>611637</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>496</x:v>
-[...2 lines deleted...]
-        <x:v>367</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>496477</x:v>
+        <x:v>554255</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>508</x:v>
-[...1 lines deleted...]
-      <x:c r="H284" s="14" t="s"/>
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="H284" s="14" t="s">
+        <x:v>367</x:v>
+      </x:c>
       <x:c r="I284" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>611637</x:v>
+        <x:v>549878</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
@@ -18968,148 +18967,148 @@
       <x:c r="S286" s="14" t="n">
         <x:v>596442</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>605848</x:v>
+        <x:v>618249</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>618249</x:v>
+        <x:v>605848</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
@@ -19131,51 +19130,51 @@
       <x:c r="M289" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>549877</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>497</x:v>
@@ -19313,172 +19312,172 @@
       <x:c r="M292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>555749</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>549876</x:v>
+        <x:v>510982</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>510982</x:v>
+        <x:v>605847</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
@@ -19488,57 +19487,57 @@
       <x:c r="K295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>605847</x:v>
+        <x:v>549876</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -19672,51 +19671,51 @@
       <x:c r="M298" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>549875</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
@@ -19793,51 +19792,51 @@
       <x:c r="M300" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>549874</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
@@ -19853,51 +19852,51 @@
       <x:c r="M301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>605844</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>497</x:v>
@@ -19974,51 +19973,51 @@
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>555759</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>497</x:v>
@@ -20154,51 +20153,51 @@
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>554254</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
@@ -20512,51 +20511,51 @@
       <x:c r="M312" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>549873</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>39686</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
@@ -20633,51 +20632,51 @@
       <x:c r="M314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>21011</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>555732</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>39686</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
@@ -20873,196 +20872,196 @@
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>556735</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>556364</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>556360</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
@@ -21137,327 +21136,327 @@
       <x:c r="U322" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>517673</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>530</x:v>
-[...1 lines deleted...]
-      <x:c r="H324" s="14" t="s"/>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H324" s="14" t="s">
+        <x:v>441</x:v>
+      </x:c>
       <x:c r="I324" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>547561</x:v>
+        <x:v>607799</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>556362</x:v>
+        <x:v>608160</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>440</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>607799</x:v>
+        <x:v>547561</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>608160</x:v>
+        <x:v>556362</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -21641,51 +21640,51 @@
       <x:c r="M331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>550268</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>403</x:v>
@@ -22408,51 +22407,51 @@
       <x:c r="M344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>547560</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
@@ -22764,51 +22763,51 @@
       <x:c r="M350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>564868</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
@@ -23013,87 +23012,87 @@
       <x:c r="T354" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>557461</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -23106,328 +23105,328 @@
       <x:c r="M356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>564383</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>519401</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>507626</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>606237</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>554782</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>564376</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
@@ -23451,51 +23450,51 @@
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>564385</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -23505,101 +23504,101 @@
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>543669</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>606235</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
@@ -23641,606 +23640,606 @@
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I366" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>564375</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>554008</x:v>
+        <x:v>564379</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>564379</x:v>
+        <x:v>554008</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>557460</x:v>
+        <x:v>515472</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I370" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>632436</x:v>
+        <x:v>564373</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
-        <x:v>533</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>550634</x:v>
+        <x:v>564377</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>440</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>564373</x:v>
+        <x:v>564384</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>564377</x:v>
+        <x:v>632436</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>530</x:v>
-[...1 lines deleted...]
-      <x:c r="H374" s="14" t="s"/>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H374" s="14" t="s">
+        <x:v>441</x:v>
+      </x:c>
       <x:c r="I374" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>564384</x:v>
+        <x:v>557460</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>515472</x:v>
+        <x:v>550634</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
@@ -24249,51 +24248,51 @@
       <x:c r="K376" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>564399</x:v>
+        <x:v>493579</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
@@ -24306,51 +24305,51 @@
       <x:c r="K377" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>493579</x:v>
+        <x:v>564399</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
@@ -24541,51 +24540,51 @@
       <x:c r="M381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>557452</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -24649,57 +24648,57 @@
       <x:c r="K383" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>543630</x:v>
+        <x:v>609811</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
@@ -24708,57 +24707,57 @@
       <x:c r="K384" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>609811</x:v>
+        <x:v>543630</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -24828,51 +24827,51 @@
       <x:c r="M386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>564395</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -24882,51 +24881,51 @@
       <x:c r="M387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>542497</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38361</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
@@ -25023,353 +25022,353 @@
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>608132</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>41757</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>602829</x:v>
+        <x:v>511009</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>602830</x:v>
+        <x:v>602829</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="Q393" s="4" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="R393" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="Q393" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>602832</x:v>
+        <x:v>602830</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
-        <x:v>35801</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>511009</x:v>
+        <x:v>602832</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
@@ -25433,619 +25432,620 @@
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>493091</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
-        <x:v>41757</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H397" s="0" t="s">
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>614392</x:v>
+        <x:v>556327</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>440</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>511006</x:v>
+        <x:v>515610</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
-        <x:v>35801</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>553200</x:v>
+        <x:v>609743</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I400" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>574</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>575</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>556327</x:v>
+        <x:v>553200</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
-        <x:v>35801</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>515610</x:v>
+        <x:v>603051</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>41757</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>380</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>609743</x:v>
+        <x:v>550695</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H403" s="0" t="s">
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>603051</x:v>
+        <x:v>608153</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>590</x:v>
-[...1 lines deleted...]
-      <x:c r="H404" s="14" t="s"/>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H404" s="14" t="s">
+        <x:v>441</x:v>
+      </x:c>
       <x:c r="I404" s="16" t="s">
-        <x:v>591</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>550695</x:v>
+        <x:v>511006</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="E405" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G405" s="0" t="s">
-        <x:v>440</x:v>
-[...2 lines deleted...]
-        <x:v>441</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>608153</x:v>
+        <x:v>614392</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>608129</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
@@ -26076,74 +26076,74 @@
       <x:c r="M407" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>558860</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>591</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
@@ -26180,57 +26180,57 @@
       <x:c r="H409" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>508944</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -26313,110 +26313,110 @@
       <x:c r="M411" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>549043</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>547558</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26454,147 +26454,147 @@
         <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>556325</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>565598</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
@@ -26633,87 +26633,87 @@
       <x:c r="U416" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>556328</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
@@ -26873,51 +26873,51 @@
       <x:c r="U420" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
@@ -26955,108 +26955,108 @@
       <x:c r="H422" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>556868</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>602211</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
@@ -27104,57 +27104,57 @@
       <x:c r="S424" s="14" t="n">
         <x:v>602324</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
@@ -27267,51 +27267,51 @@
       <x:c r="M427" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>560187</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
@@ -27386,95 +27386,95 @@
       <x:c r="M429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>547696</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>41757</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>601833</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
@@ -27577,75 +27577,75 @@
       <x:c r="T432" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>608333</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
@@ -27691,600 +27691,601 @@
       <x:c r="T434" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>504157</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
-        <x:v>336</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
-        <x:v>41757</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>586</x:v>
-[...1 lines deleted...]
-      <x:c r="H436" s="14" t="s"/>
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="H436" s="14" t="s">
+        <x:v>533</x:v>
+      </x:c>
       <x:c r="I436" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>596057</x:v>
+        <x:v>490581</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>490581</x:v>
+        <x:v>611945</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
-        <x:v>35801</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>532</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>611945</x:v>
+        <x:v>596056</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
-        <x:v>41757</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H439" s="0" t="s">
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>589</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>596056</x:v>
+        <x:v>507555</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>507555</x:v>
+        <x:v>606205</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
-        <x:v>440</x:v>
-[...2 lines deleted...]
-        <x:v>441</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>606205</x:v>
+        <x:v>564364</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>607</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>564364</x:v>
+        <x:v>510104</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H443" s="0" t="s">
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>510104</x:v>
+        <x:v>554778</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
-        <x:v>35801</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>440</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>554778</x:v>
+        <x:v>596057</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -28311,365 +28312,365 @@
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>597577</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>530</x:v>
-[...1 lines deleted...]
-      <x:c r="H446" s="14" t="s"/>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H446" s="14" t="s">
+        <x:v>441</x:v>
+      </x:c>
       <x:c r="I446" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>544518</x:v>
+        <x:v>553999</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
-        <x:v>35801</x:v>
+        <x:v>41757</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
-        <x:v>440</x:v>
-[...2 lines deleted...]
-        <x:v>441</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>554779</x:v>
+        <x:v>596055</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>440</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>553999</x:v>
+        <x:v>544518</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
-        <x:v>41757</x:v>
+        <x:v>35801</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H449" s="0" t="s">
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>596055</x:v>
+        <x:v>554779</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>507554</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>608334</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>35801</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
@@ -28696,51 +28697,51 @@
       <x:c r="M452" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>539345</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>36003</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
@@ -28817,155 +28818,155 @@
       <x:c r="M454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>34525</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>549858</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>623617</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>628414</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>39743</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
@@ -29054,99 +29055,99 @@
       <x:c r="M458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>608004</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>39743</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>549571</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>39743</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
@@ -29171,51 +29172,51 @@
       <x:c r="M460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>34581</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>592195</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>