--- v3 (2026-07-25)
+++ v4 (2026-07-25)
@@ -299,110 +299,110 @@
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Méthodes Pilates niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Prepa-Sports Pro</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention sciences et techniques des activités physiques et sportives : entraînement et optimisation de la performance sportive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Physiologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : entraînement et optimisation de la performance sportive</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac + 5 et plus</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation scolaire, universitaire</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : activité physique adaptée et santé parcours coordination expertise sport santé</x:t>
@@ -1181,71 +1181,71 @@
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Insed Fitness School</x:t>
   </x:si>
   <x:si>
     <x:t>33000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autre public , Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/24/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Moveat academie</x:t>
   </x:si>
   <x:si>
     <x:t>34170</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VOLX</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2026 00:00:00</x:t>
@@ -1712,65 +1712,65 @@
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention parachutisme option B : progression accompagnée en chute</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention parachutisme option A : méthode traditionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention multi-activités physiques ou sportives pour tous module rucs</x:t>
   </x:si>
   <x:si>
     <x:t>Ligue de l'Enseignement - Fédération des Oeuvres Laïques du Var</x:t>
   </x:si>
   <x:si>
     <x:t>FOL 83</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention multi-activités physiques ou sportives pour tous (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>SAINT-RAPHAEL</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention multi-activités physiques ou sportives pour tous (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Départemental Olympique Sportif du Var</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
@@ -1784,83 +1784,83 @@
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Noitulos SolutioN</x:t>
   </x:si>
   <x:si>
     <x:t>13920</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Update 06 - Capa Sports</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JUAN LES PINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infrep Association - Cfa de l'Education Populaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTEUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Update 06 - Capa Sports</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention multi-activités physiques ou sportives pour tous - Volley-ball (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention multi-activités physiques ou sportives pour tous - Rugby à XV (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention multi-activités physiques ou sportives pour tous - Handball (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention multi-activités physiques ou sportives pour tous - Football (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention multi-activités physiques ou sportives pour tous - Basket-ball (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Horizon Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>Elite Forma Academy</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
@@ -2192,66 +2192,66 @@
   <x:si>
     <x:t>SIGNES</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention activités de motonautisme et disciplines associées (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention activités de motonautisme et disciplines associées</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention activités de la forme option haltérophilie, musculation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BPJEPS spécialité éducateur sportif mention activités de la forme option haltérophilie, musculation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention activités de la forme option haltérophilie, musculation (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>BPJEPS spécialité éducateur sportif mention activités de la forme option haltérophilie, musculation</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Association pour la Promotion et la Professionnalisation de l'Animation Sportive et Culturelle dans les Alpes Maritimes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">APPASCAM </x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formatic</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>Formatic|Formatic - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention activités de la forme option cours collectifs + BPJEPS spécialité éducateur sportif mention activités de la forme option haltérophilie, musculation</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention activités de la forme option cours collectifs (Apprentissage)</x:t>
   </x:si>
@@ -3388,782 +3388,781 @@
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>616897</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38698</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>77</x:v>
-[...1 lines deleted...]
-      <x:c r="H11" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>12087</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>576270</x:v>
+        <x:v>591868</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38698</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>88</x:v>
-[...1 lines deleted...]
-      <x:c r="H12" s="14" t="s"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
       <x:c r="I12" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>12087</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="Q12" s="16" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>591868</x:v>
+        <x:v>576270</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38698</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>12087</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>591869</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38698</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>12087</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>591867</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>576269</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>591863</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>591865</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>591866</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>591864</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>35911</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>581343</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>35911</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>581342</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>35945</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>576256</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>35972</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>576257</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>41950</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -4173,210 +4172,210 @@
       <x:c r="L24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>629070</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>35944</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>576262</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>595947</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>595948</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37758</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
@@ -4451,54 +4450,54 @@
       <x:c r="L29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>15416</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>579257</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38917</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>137</x:v>
@@ -4512,160 +4511,160 @@
       <x:c r="L30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>15416</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>608314</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42805</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>584127</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38415</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>15411</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>597240</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38415</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F33" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
@@ -5692,51 +5691,51 @@
       <x:c r="L50" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>566352</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39573</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -5878,154 +5877,154 @@
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>597607</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39573</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>592547</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39573</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>592548</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36831</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>136</x:v>
@@ -6042,54 +6041,54 @@
       <x:c r="L56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>15429</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>570520</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>36831</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -7598,57 +7597,57 @@
       <x:c r="K82" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>566473</x:v>
+        <x:v>607896</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40036</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -7658,57 +7657,57 @@
       <x:c r="K83" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>607896</x:v>
+        <x:v>566473</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40036</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
@@ -7840,51 +7839,51 @@
       <x:c r="L86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>632733</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>40036</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F87" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
@@ -7968,97 +7967,97 @@
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>599716</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>40036</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>592184</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>40036</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -8128,51 +8127,51 @@
       <x:c r="L91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>629785</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>40036</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
@@ -9229,51 +9228,51 @@
       <x:c r="L110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>634379</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
@@ -9818,423 +9817,423 @@
       <x:c r="R120" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>624936</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="L121" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="M121" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="N121" s="3" t="n">
+        <x:v>15436</x:v>
+      </x:c>
+      <x:c r="O121" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P121" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="Q121" s="4" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="R121" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="S121" s="0" t="n">
+        <x:v>623259</x:v>
+      </x:c>
+      <x:c r="T121" s="4" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="U121" s="4" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>633736</x:v>
+        <x:v>633563</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H123" s="0" t="s">
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>623259</x:v>
+        <x:v>629126</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>633563</x:v>
+        <x:v>626810</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>359</x:v>
-[...2 lines deleted...]
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>629126</x:v>
+        <x:v>625348</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>626810</x:v>
+        <x:v>618771</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>625348</x:v>
+        <x:v>633736</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
@@ -10637,51 +10636,51 @@
       <x:c r="M135" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>633737</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -10829,51 +10828,51 @@
       <x:c r="U138" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>618770</x:v>
       </x:c>
@@ -11032,51 +11031,51 @@
       <x:c r="M142" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>618555</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -11488,51 +11487,51 @@
       <x:c r="M150" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>629133</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
@@ -11625,51 +11624,51 @@
       <x:c r="U152" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>618773</x:v>
       </x:c>
@@ -12491,114 +12490,114 @@
       <x:c r="J168" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>625728</x:v>
+        <x:v>625726</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38820</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>625726</x:v>
+        <x:v>625728</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38820</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -12900,100 +12899,100 @@
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>603461</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>592317</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38820</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
@@ -13175,51 +13174,51 @@
       <x:c r="J180" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>633950</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>141</x:v>
@@ -13238,207 +13237,207 @@
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>617266</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>606200</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>41870</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>615948</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41870</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>620426</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>499</x:v>
@@ -13616,51 +13615,51 @@
       <x:c r="L188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>588167</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>499</x:v>
@@ -13753,51 +13752,51 @@
       <x:c r="U190" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>40425</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>636143</x:v>
       </x:c>
@@ -13810,51 +13809,51 @@
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>40425</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>634207</x:v>
       </x:c>
@@ -13864,51 +13863,51 @@
       <x:c r="U192" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>40425</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>629272</x:v>
       </x:c>
@@ -14595,100 +14594,100 @@
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>582089</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>40425</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>592403</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>36249</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -15599,179 +15598,179 @@
       <x:c r="R222" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>583584</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="S223" s="0" t="n">
+        <x:v>626671</x:v>
+      </x:c>
+      <x:c r="T223" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="S223" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>626671</x:v>
+        <x:v>629801</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="U224" s="16" t="s">
         <x:v>551</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>630113</x:v>
       </x:c>
@@ -15813,51 +15812,51 @@
       <x:c r="L226" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>623900</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
@@ -15870,51 +15869,51 @@
       <x:c r="L227" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>626674</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>189</x:v>
@@ -16288,60 +16287,60 @@
       <x:c r="J234" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>590529</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -16413,51 +16412,51 @@
       <x:c r="L236" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>603923</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -16532,51 +16531,51 @@
       <x:c r="L238" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>602032</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -16771,51 +16770,51 @@
       <x:c r="M242" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>590526</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -16887,51 +16886,51 @@
       <x:c r="L244" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>599271</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -17183,60 +17182,60 @@
       <x:c r="J249" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>607913</x:v>
+        <x:v>590531</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>190</x:v>
@@ -17244,357 +17243,357 @@
       <x:c r="J250" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>587392</x:v>
+        <x:v>605485</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>188</x:v>
-[...2 lines deleted...]
-        <x:v>189</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>587390</x:v>
+        <x:v>603592</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>188</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>605485</x:v>
+        <x:v>626778</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H253" s="0" t="s">
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>603592</x:v>
+        <x:v>607913</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>575</x:v>
-[...1 lines deleted...]
-      <x:c r="H254" s="14" t="s"/>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H254" s="14" t="s">
+        <x:v>189</x:v>
+      </x:c>
       <x:c r="I254" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>626778</x:v>
+        <x:v>587392</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>590531</x:v>
+        <x:v>587390</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>137</x:v>
@@ -18160,100 +18159,100 @@
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>590515</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>592318</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -18384,100 +18383,100 @@
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>618708</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>592313</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -18538,51 +18537,51 @@
       <x:c r="J272" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>618705</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -18711,219 +18710,219 @@
       <x:c r="L275" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>630406</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>592314</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>592315</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>592316</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -19095,51 +19094,51 @@
       <x:c r="J282" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>618704</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -19274,216 +19273,216 @@
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>602482</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
-        <x:v>169</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>184</x:v>
-[...1 lines deleted...]
-      <x:c r="H286" s="14" t="s"/>
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="H286" s="14" t="s">
+        <x:v>592</x:v>
+      </x:c>
       <x:c r="I286" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>618703</x:v>
+        <x:v>630508</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>618768</x:v>
+        <x:v>618703</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>591</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>630508</x:v>
+        <x:v>618768</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>605</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>37935</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -19667,51 +19666,51 @@
       <x:c r="L292" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>15405</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>570530</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>36820</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -19783,54 +19782,54 @@
       <x:c r="L294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>585517</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -19902,172 +19901,172 @@
       <x:c r="M296" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>588042</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>605469</x:v>
+        <x:v>566364</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>566364</x:v>
+        <x:v>605469</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -20141,51 +20140,51 @@
       <x:c r="M300" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>587372</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -20383,51 +20382,51 @@
       <x:c r="M304" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>565893</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
@@ -20443,51 +20442,51 @@
       <x:c r="M305" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>588038</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G306" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -20565,211 +20564,211 @@
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>618680</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>635280</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>592337</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>592335</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F311" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
@@ -20796,100 +20795,100 @@
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>583709</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>592334</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -20902,51 +20901,51 @@
       <x:c r="M313" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>564132</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -20964,97 +20963,97 @@
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>618681</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>592336</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
@@ -21070,51 +21069,51 @@
       <x:c r="M316" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>564133</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>40045</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -21904,105 +21903,105 @@
       <x:c r="L330" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>564113</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>37191</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>564126</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>37191</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
@@ -22015,51 +22014,51 @@
       <x:c r="L332" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>580539</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>37191</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -22069,51 +22068,51 @@
       <x:c r="L333" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>580544</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>28573</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
@@ -22126,51 +22125,51 @@
       <x:c r="L334" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>462198</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>37191</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -22237,51 +22236,51 @@
       <x:c r="L336" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>564128</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>37191</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -22291,51 +22290,51 @@
       <x:c r="L337" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>564115</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>28573</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
@@ -22396,57 +22395,57 @@
       <x:c r="J339" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>564120</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>37191</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
@@ -22459,329 +22458,329 @@
       <x:c r="L340" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>564129</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
-        <x:v>37191</x:v>
+        <x:v>28573</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>564118</x:v>
+        <x:v>462199</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
-        <x:v>28573</x:v>
+        <x:v>37191</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>462192</x:v>
+        <x:v>564118</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>28573</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>462199</x:v>
+        <x:v>462192</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>670</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>635632</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>620432</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
@@ -22804,319 +22803,319 @@
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>630922</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>620431</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>620435</x:v>
+        <x:v>620434</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>620434</x:v>
+        <x:v>620435</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>620430</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>620433</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
@@ -23134,51 +23133,51 @@
       <x:c r="M352" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>630921</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>37190</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -23250,51 +23249,51 @@
       <x:c r="M354" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>518646</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>40526</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -23315,100 +23314,100 @@
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>607903</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>40526</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>592370</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>40526</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -23448,192 +23447,192 @@
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>40526</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>617894</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>40526</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>620196</x:v>
+        <x:v>634168</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>40526</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>572</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>574</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>634168</x:v>
+        <x:v>620196</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>40454</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
@@ -23993,51 +23992,51 @@
       <x:c r="L367" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>602027</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
@@ -24723,340 +24722,340 @@
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>559012</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
-        <x:v>169</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>184</x:v>
-[...1 lines deleted...]
-      <x:c r="H380" s="14" t="s"/>
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H380" s="14" t="s">
+        <x:v>360</x:v>
+      </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L380" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="M380" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="N380" s="15" t="n">
+        <x:v>15436</x:v>
+      </x:c>
+      <x:c r="O380" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="P380" s="14" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="Q380" s="16" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="R380" s="14" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="S380" s="14" t="n">
+        <x:v>610170</x:v>
+      </x:c>
+      <x:c r="T380" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="L380" s="14" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>618679</x:v>
+        <x:v>618678</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>710</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>616561</x:v>
+        <x:v>618679</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>646</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
-        <x:v>28573</x:v>
+        <x:v>37106</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>410635</x:v>
+        <x:v>616561</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
-        <x:v>37106</x:v>
+        <x:v>28573</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>610170</x:v>
+        <x:v>410635</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>25</x:v>
@@ -25075,51 +25074,51 @@
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>588130</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I386" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -25134,51 +25133,51 @@
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>615503</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>15436</x:v>
@@ -25188,108 +25187,108 @@
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>572778</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>28573</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>462212</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>39</x:v>
@@ -25302,51 +25301,51 @@
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>588381</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>28573</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -25361,105 +25360,105 @@
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>557549</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>562840</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>39</x:v>
@@ -25472,108 +25471,108 @@
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>562841</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>28573</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>557574</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -25588,51 +25587,51 @@
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>598966</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>39</x:v>
@@ -25645,97 +25644,97 @@
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>623602</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>631159</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -25748,51 +25747,51 @@
       <x:c r="L397" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>610167</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
@@ -26107,51 +26106,51 @@
       <x:c r="M403" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>607881</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
         <x:v>137</x:v>
@@ -26343,51 +26342,51 @@
       <x:c r="L407" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>602026</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s">
         <x:v>136</x:v>
@@ -26669,191 +26668,191 @@
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>28573</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>557541</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>616570</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>631158</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>28573</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
@@ -26866,51 +26865,51 @@
       <x:c r="L416" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>462208</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -26940,204 +26939,205 @@
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>577740</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>572777</x:v>
+        <x:v>618677</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>37106</x:v>
+        <x:v>28573</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H419" s="0" t="s">
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>618677</x:v>
+        <x:v>557544</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
-        <x:v>28573</x:v>
+        <x:v>37106</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>346</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>557544</x:v>
+        <x:v>572777</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
@@ -27345,51 +27345,51 @@
       <x:c r="M424" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>583708</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -28122,51 +28122,51 @@
       <x:c r="J437" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>607898</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>36248</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -28192,51 +28192,51 @@
       <x:c r="M438" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>559002</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>36248</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
@@ -28539,51 +28539,51 @@
       <x:c r="J444" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>628599</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>36248</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -28718,435 +28718,435 @@
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>634725</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>36248</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>617888</x:v>
+        <x:v>595502</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>727</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>36248</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H449" s="0" t="s">
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>595502</x:v>
+        <x:v>634835</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>36248</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>219</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>634835</x:v>
+        <x:v>633596</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>36248</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>633596</x:v>
+        <x:v>595501</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>36248</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c r="H452" s="14" t="s"/>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H452" s="14" t="s">
+        <x:v>189</x:v>
+      </x:c>
       <x:c r="I452" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>595501</x:v>
+        <x:v>616464</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>36248</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
-        <x:v>188</x:v>
-[...2 lines deleted...]
-        <x:v>189</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>616464</x:v>
+        <x:v>617886</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
-        <x:v>169</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>742</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>36248</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>617886</x:v>
+        <x:v>617888</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>41218</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -29162,51 +29162,51 @@
       <x:c r="L455" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>601539</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>41218</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
@@ -29279,175 +29279,175 @@
       <x:c r="L457" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>566359</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>37414</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>566350</x:v>
+        <x:v>573331</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>37414</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>573331</x:v>
+        <x:v>566350</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>37414</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G460" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -29466,51 +29466,51 @@
       <x:c r="M460" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>583541</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>39</x:v>