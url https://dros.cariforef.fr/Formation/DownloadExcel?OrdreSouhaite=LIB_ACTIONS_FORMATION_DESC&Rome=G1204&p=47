--- v2 (2026-07-25)
+++ v3 (2026-07-25)
@@ -875,62 +875,62 @@
   <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DEJEPS spécialité perfectionnement sportif mention canyonisme bi-qualification UC3-4</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DEJEPS spécialité perfectionnement sportif mention canyonisme bi-qualification (UC3 + UC4)</x:t>
   </x:si>
   <x:si>
     <x:t>DEJEPS spécialité perfectionnement sportif mention canyonisme (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>04/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/27/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DEJEPS spécialité perfectionnement sportif mention canyonisme - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DEJEPS spécialité perfectionnement sportif mention canyonisme</x:t>
   </x:si>
   <x:si>
     <x:t>DEJEPS spécialité perfectionnement sportif mention activités du cyclisme option C : Vélo Tout Terrain (VTT) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ucpa Formation - Antenne Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69007</x:t>
   </x:si>
   <x:si>
     <x:t>LA SALLE-LES-ALPES</x:t>
@@ -1109,83 +1109,83 @@
   <x:si>
     <x:t>01/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formasport Var</x:t>
   </x:si>
   <x:si>
     <x:t>83260</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>PIGNANS</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Association des Professionnels de la Forme et de l'Animation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CQP instructeur fitness option musculation et personal training (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Stud in By Keepcool</x:t>
   </x:si>
   <x:si>
     <x:t>13122</x:t>
   </x:si>
   <x:si>
     <x:t>VENTABREN</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Association des Professionnels de la Forme et de l'Animation</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>07/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP instructeur fitness option musculation et personal training</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale de la Culture Physique</x:t>
   </x:si>
   <x:si>
     <x:t>ENCP</x:t>
   </x:si>
   <x:si>
     <x:t>35000</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Insed Fitness School</x:t>
@@ -1193,137 +1193,137 @@
   <x:si>
     <x:t>33000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Moveat academie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Moveat academie</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>08/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP instructeur fitness option cours collectifs blocs de compétences BC01 - BC03 - BC04 - BC05</x:t>
   </x:si>
   <x:si>
     <x:t>CQP instructeur fitness option cours collectifs + CQP instructeur fitness option musculation et personal training</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP instructeur fitness option cours collectifs (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>CQP instructeur fitness option cours collectifs</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi plus de 26 ans , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/02/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Horizon</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>Commerçant , Demandeur d'emploi , Jeune 16-25 ans , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP initiateur voile (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Ligue Sud Provence Alpes Côte d'Azur de Voile</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
@@ -1466,62 +1466,62 @@
   <x:si>
     <x:t>CQP animateur de loisir sportif blocs de compétences BC02 - BC04 - BC05</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention multi-activités physiques ou sportives pour tous</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP animateur de loisir sportif blocs de compétences BC01 - BC04 - BC05</x:t>
   </x:si>
   <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>TOULON</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>CQP animateur de loisir sportif blocs de compétences 2 - 4 - 5</x:t>
   </x:si>
   <x:si>
     <x:t>Aqua Sport Formation</x:t>
   </x:si>
   <x:si>
     <x:t>AS FORMATION</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP animateur de loisir sportif</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Régional d'Education Physique et de Gymnastique Volontaire Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>COREG EPGV PACA</x:t>
@@ -1778,62 +1778,62 @@
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Noitulos SolutioN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13920</x:t>
+  </x:si>
+  <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Noitulos SolutioN</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Update 06 - Capa Sports</x:t>
   </x:si>
   <x:si>
     <x:t>06160</x:t>
   </x:si>
   <x:si>
     <x:t>JUAN LES PINS</x:t>
   </x:si>
   <x:si>
     <x:t>Infrep Association - Cfa de l'Education Populaire</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
@@ -1841,74 +1841,74 @@
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention multi-activités physiques ou sportives pour tous - Volley-ball (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention multi-activités physiques ou sportives pour tous - Rugby à XV (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention multi-activités physiques ou sportives pour tous - Handball (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention multi-activités physiques ou sportives pour tous - Football (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention multi-activités physiques ou sportives pour tous - Basket-ball (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Horizon Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elite Forma Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Horizon Grasse</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Handball Formation Méditerranée HFM</x:t>
   </x:si>
   <x:si>
     <x:t>Formatic Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Prépa - sports</x:t>
   </x:si>
   <x:si>
     <x:t>IMSAT</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention motonautisme et disciplines associées (Apprentissage)</x:t>
@@ -2093,78 +2093,78 @@
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention activités physiques pour tous (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention activités physiques et sportives de la forme (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention activités physiques et sportives de la forme</x:t>
   </x:si>
   <x:si>
+    <x:t>10/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>APPASCAM</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
-    <x:t>10/21/2026 00:00:00</x:t>
+    <x:t>École nationale de la culture physique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole nationale de la culture physique</x:t>
   </x:si>
   <x:si>
     <x:t>Association des professionnels de la forme et de l'animation</x:t>
   </x:si>
   <x:si>
     <x:t>13266</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Ecole nationale de la culture physique</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention activités gymniques option activités gymniques acrobatiques</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour la Formation Professionnelle des Educateurs Sportifs</x:t>
   </x:si>
   <x:si>
     <x:t>AFPES</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention activités équestres option B : approfondissement technique</x:t>
   </x:si>
   <x:si>
     <x:t>08/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention activités du vélo (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention activités du vélo</x:t>
   </x:si>
   <x:si>
     <x:t>BPJEPS spécialité éducateur sportif mention activités du vélo (Contrat de Professionnalisation)</x:t>
   </x:si>
@@ -5134,128 +5134,128 @@
         <x:v>171</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37193</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>15421</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>608903</x:v>
+        <x:v>603483</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37193</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>15421</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>603483</x:v>
+        <x:v>608903</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37193</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -7239,51 +7239,51 @@
       <x:c r="K76" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>570511</x:v>
+        <x:v>611583</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38840</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -7299,51 +7299,51 @@
       <x:c r="K77" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>611583</x:v>
+        <x:v>570511</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38840</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
@@ -8894,51 +8894,51 @@
       <x:c r="L104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>583542</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -9464,260 +9464,261 @@
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>634369</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="R115" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="S115" s="0" t="n">
+        <x:v>626510</x:v>
+      </x:c>
+      <x:c r="T115" s="4" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="U115" s="4" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>326</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>634242</x:v>
+        <x:v>620973</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>626510</x:v>
+        <x:v>634242</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>605333</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
@@ -9802,51 +9803,51 @@
       <x:c r="M120" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>624936</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
@@ -9928,312 +9929,311 @@
       <x:c r="R122" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>633736</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>359</x:v>
-[...2 lines deleted...]
-        <x:v>360</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>629126</x:v>
+        <x:v>633563</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>319</x:v>
-[...1 lines deleted...]
-      <x:c r="H124" s="14" t="s"/>
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s">
+        <x:v>360</x:v>
+      </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>626810</x:v>
+        <x:v>629126</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>625348</x:v>
+        <x:v>623259</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="U125" s="4" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>633563</x:v>
+        <x:v>626810</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="I127" s="4" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="Q127" s="4" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>616475</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
@@ -10246,219 +10246,219 @@
       <x:c r="L128" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>624934</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="U128" s="16" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>613181</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="U129" s="4" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>618772</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="U130" s="16" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="I131" s="4" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="Q131" s="4" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>634352</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -10468,54 +10468,54 @@
       <x:c r="L132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>629227</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="U132" s="16" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
@@ -10576,54 +10576,54 @@
       <x:c r="K134" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>623259</x:v>
+        <x:v>625348</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -10690,96 +10690,96 @@
       <x:c r="L136" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>603079</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="I137" s="4" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="Q137" s="4" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>616478</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
@@ -11162,137 +11162,137 @@
       <x:c r="R144" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>602736</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>626509</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>605330</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
@@ -11337,147 +11337,148 @@
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>629133</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>359</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>618551</x:v>
+        <x:v>618773</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>618773</x:v>
+        <x:v>618551</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -11538,114 +11539,114 @@
       <x:c r="K151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>626719</x:v>
+        <x:v>633560</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>633560</x:v>
+        <x:v>626719</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>40595</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
@@ -11712,51 +11713,51 @@
       <x:c r="M154" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>635708</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38800</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12440,51 +12441,51 @@
       <x:c r="L167" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>625725</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38820</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
@@ -12551,51 +12552,51 @@
       <x:c r="L169" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>625726</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38820</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
@@ -12608,51 +12609,51 @@
       <x:c r="L170" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>625727</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38820</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -13000,119 +13001,119 @@
       <x:c r="J177" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>634094</x:v>
+        <x:v>614007</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38820</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="S178" s="14" t="n">
+        <x:v>634094</x:v>
+      </x:c>
+      <x:c r="T178" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="S178" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T178" s="16" t="s">
+      <x:c r="U178" s="16" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38820</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -13125,51 +13126,51 @@
       <x:c r="M179" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>616940</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38820</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
@@ -13506,51 +13507,51 @@
       <x:c r="L186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>635760</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>500</x:v>
@@ -14349,51 +14350,51 @@
       <x:c r="J201" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>605470</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40425</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -14410,51 +14411,51 @@
       <x:c r="J202" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>587423</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40425</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -16227,51 +16228,51 @@
       <x:c r="J233" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>611561</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -16756,427 +16757,427 @@
       <x:c r="H242" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>608313</x:v>
+        <x:v>590526</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>590526</x:v>
+        <x:v>608313</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>188</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>587394</x:v>
+        <x:v>599271</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>564</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>605482</x:v>
+        <x:v>607895</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>607914</x:v>
+        <x:v>587394</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>607895</x:v>
+        <x:v>607914</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>571</x:v>
-[...1 lines deleted...]
-      <x:c r="H248" s="14" t="s"/>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s">
+        <x:v>189</x:v>
+      </x:c>
       <x:c r="I248" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="Q248" s="16" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="R248" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="Q248" s="16" t="s">
+      <x:c r="S248" s="14" t="n">
+        <x:v>605482</x:v>
+      </x:c>
+      <x:c r="T248" s="16" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="U248" s="16" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -17481,120 +17482,120 @@
       <x:c r="J254" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>587392</x:v>
+        <x:v>587390</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>583</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>587390</x:v>
+        <x:v>587392</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>137</x:v>
@@ -18160,216 +18161,216 @@
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>590515</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="H266" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>608982</x:v>
+        <x:v>592318</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>594</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>592318</x:v>
+        <x:v>598665</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>596</x:v>
-[...1 lines deleted...]
-      <x:c r="H268" s="14" t="s"/>
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s">
+        <x:v>594</x:v>
+      </x:c>
       <x:c r="I268" s="16" t="s">
-        <x:v>597</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="Q268" s="16" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="R268" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="Q268" s="16" t="s">
+      <x:c r="S268" s="14" t="n">
+        <x:v>608982</x:v>
+      </x:c>
+      <x:c r="T268" s="16" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="U268" s="16" t="s">
         <x:v>597</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18451,81 +18452,81 @@
       <x:c r="R270" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>618699</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>608983</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
@@ -19398,84 +19399,84 @@
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>618768</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>40480</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>592</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>630508</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>37935</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -19963,51 +19964,51 @@
       <x:c r="M297" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>605469</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>137</x:v>
@@ -20202,51 +20203,51 @@
       <x:c r="M301" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>607904</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>40034</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>137</x:v>
@@ -21595,51 +21596,51 @@
       <x:c r="J325" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>546988</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>37191</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -22075,214 +22076,214 @@
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>580544</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>37191</x:v>
+        <x:v>28573</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>564119</x:v>
+        <x:v>462198</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>37191</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>564128</x:v>
+        <x:v>564119</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
-        <x:v>28573</x:v>
+        <x:v>37191</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>462198</x:v>
+        <x:v>564128</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>37191</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -22699,486 +22700,484 @@
       <x:c r="R344" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>635632</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>620432</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>674</x:v>
-[...1 lines deleted...]
-      <x:c r="H346" s="14" t="s"/>
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H346" s="14" t="s">
+        <x:v>347</x:v>
+      </x:c>
       <x:c r="I346" s="16" t="s">
-        <x:v>675</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="Q346" s="16" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="R346" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="S346" s="14" t="n">
+        <x:v>630922</x:v>
+      </x:c>
+      <x:c r="T346" s="16" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="Q346" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
-        <x:v>354</x:v>
-[...2 lines deleted...]
-        <x:v>355</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>630922</x:v>
+        <x:v>620431</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>677</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>620434</x:v>
+        <x:v>620435</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>620430</x:v>
+        <x:v>620434</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>620433</x:v>
+        <x:v>620430</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>354</x:v>
-[...2 lines deleted...]
-        <x:v>355</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>630921</x:v>
+        <x:v>620433</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>554</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>41752</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>681</x:v>
-[...1 lines deleted...]
-      <x:c r="H352" s="14" t="s"/>
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H352" s="14" t="s">
+        <x:v>347</x:v>
+      </x:c>
       <x:c r="I352" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>620435</x:v>
+        <x:v>630921</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>37190</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -23372,268 +23371,268 @@
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>592370</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>40526</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>617894</x:v>
+        <x:v>617893</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
-        <x:v>169</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>40526</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>617893</x:v>
+        <x:v>617894</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>40526</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>634168</x:v>
+        <x:v>620196</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>40526</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>693</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>693</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>620196</x:v>
+        <x:v>634168</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>40454</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
@@ -23924,51 +23923,51 @@
       <x:c r="H366" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I366" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>566408</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
@@ -24342,51 +24341,51 @@
       <x:c r="H373" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>566410</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
@@ -24463,187 +24462,187 @@
       <x:c r="H375" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>565878</x:v>
+        <x:v>607882</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>607882</x:v>
+        <x:v>607883</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>607883</x:v>
+        <x:v>565878</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
@@ -24658,51 +24657,51 @@
       <x:c r="M378" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>626782</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -24852,132 +24851,132 @@
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>616561</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>28573</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>410635</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
@@ -25067,51 +25066,51 @@
       <x:c r="M385" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>588130</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I386" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
@@ -25311,78 +25310,78 @@
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>588381</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>28573</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>557549</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
@@ -25479,78 +25478,78 @@
       <x:c r="R392" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>562841</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>28573</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>557574</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
@@ -25913,51 +25912,51 @@
       <x:c r="H400" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I400" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>566367</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
@@ -25973,51 +25972,51 @@
       <x:c r="H401" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>607880</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
@@ -26092,51 +26091,51 @@
       <x:c r="H403" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>607881</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
@@ -26464,97 +26463,97 @@
       <x:c r="M409" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>626780</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I410" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>566403</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
@@ -26657,140 +26656,140 @@
       <x:c r="R412" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>618676</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>28573</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>557541</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>616570</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
@@ -26991,154 +26990,153 @@
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>572777</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>28573</x:v>
+        <x:v>37106</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>354</x:v>
-[...2 lines deleted...]
-        <x:v>355</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>557544</x:v>
+        <x:v>618677</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>583</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
-        <x:v>37106</x:v>
+        <x:v>28573</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>184</x:v>
-[...1 lines deleted...]
-      <x:c r="H420" s="14" t="s"/>
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H420" s="14" t="s">
+        <x:v>347</x:v>
+      </x:c>
       <x:c r="I420" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>618677</x:v>
+        <x:v>557544</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>641</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F421" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
@@ -27220,99 +27218,99 @@
       <x:c r="M422" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>583576</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F423" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>583706</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
@@ -27331,51 +27329,51 @@
       <x:c r="H424" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>583708</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
@@ -27457,51 +27455,51 @@
       <x:c r="H426" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>583707</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
@@ -27591,96 +27589,96 @@
       <x:c r="M428" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>626784</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>37106</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>607879</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
@@ -27697,51 +27695,51 @@
       <x:c r="H430" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>566366</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
@@ -27881,51 +27879,51 @@
       <x:c r="J433" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>607915</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>36248</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -28305,51 +28303,51 @@
       <x:c r="J440" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>579263</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>36248</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -29507,51 +29505,51 @@
       <x:c r="I461" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>626574</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>439</x:v>
       </x:c>