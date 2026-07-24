--- v3 (2026-07-24)
+++ v4 (2026-07-24)
@@ -404,131 +404,131 @@
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique parcours ingénierie et ergonomie du mouvement humain</x:t>
   </x:si>
   <x:si>
     <x:t>Activité physique et sportive</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention sciences cognitives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences cognitives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique parcours facteurs humains des interactions avec l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique parcours bio-ingénierie des tissus et des implants</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences et techniques des activités physiques et sportives : ingénierie et ergonomie de l'activité physique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences du vivant</x:t>
   </x:si>
   <x:si>
-    <x:t>Université Côte d'Azur</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Bio-informatique</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention sciences du vivant</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de la Terre et des planètes, environnement parcours international master in geosciences</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie marine</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de la Terre et des planètes, environnement parcours géologie des ressources et des territoires</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences de la Terre et des planètes, environnement</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences cognitives parcours fonctions cognitives chez l'individu typique et atypique</x:t>
   </x:si>
   <x:si>
-    <x:t>Sciences cognitives</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention sciences cognitives parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences cognitives parcours  langue, communication et cerveau</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention sciences cognitives</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>master mention sciences cognitives</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention réseaux et télécommunication parcours Internet of Things</x:t>
   </x:si>
   <x:si>
     <x:t>Protocole télécommunication</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention réseaux et télécommunication parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention réseaux et télécommunication parcours architecture des réseaux et cybersécurité</x:t>
   </x:si>
   <x:si>
     <x:t>master mention réseaux et télécommunication</x:t>
   </x:si>
   <x:si>
     <x:t>EURECOM</x:t>
@@ -794,63 +794,63 @@
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention ingénierie des systèmes complexes</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention ingénierie de la santé parcours prévention des risques et nuisances technologiques</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité hygiène sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention ingénierie de la santé parcours médicaments et produits de santé</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention ingénierie de la santé</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention ingénierie de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention immunologie parcours immunologie</x:t>
   </x:si>
   <x:si>
     <x:t>Biochimie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention immunologie parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention immunologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention IA - Intelligence Artificielle / AI - Artificial Intelligence</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques appliquées</x:t>
   </x:si>
@@ -3276,1157 +3276,1156 @@
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>576271</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>38699</x:v>
+        <x:v>38967</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>15454</x:v>
+        <x:v>14278</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>576272</x:v>
+        <x:v>635257</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>576274</x:v>
+        <x:v>576272</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>101</x:v>
-[...1 lines deleted...]
-      <x:c r="H22" s="14" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>591871</x:v>
+        <x:v>576274</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>591870</x:v>
+        <x:v>591871</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>38672</x:v>
+        <x:v>38699</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>12008</x:v>
+        <x:v>15454</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>590163</x:v>
+        <x:v>591870</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38672</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>12008</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="R25" s="0" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="S25" s="0" t="n">
+        <x:v>590163</x:v>
+      </x:c>
+      <x:c r="T25" s="4" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="U25" s="4" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38672</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>115</x:v>
-[...1 lines deleted...]
-      <x:c r="H26" s="14" t="s"/>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>12008</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>597540</x:v>
+        <x:v>635464</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>39700</x:v>
+        <x:v>38672</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>12061</x:v>
+        <x:v>12008</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="P27" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="Q27" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="P27" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>577561</x:v>
+        <x:v>597540</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>577560</x:v>
+        <x:v>577561</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>592218</x:v>
+        <x:v>577560</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="P30" s="14" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="Q30" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="P30" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>592219</x:v>
+        <x:v>592218</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="P31" s="0" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="Q31" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="P31" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>592223</x:v>
+        <x:v>592219</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>592222</x:v>
+        <x:v>592223</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>592220</x:v>
+        <x:v>592222</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="P34" s="14" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="Q34" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="P34" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>592224</x:v>
+        <x:v>592220</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>38967</x:v>
+        <x:v>39700</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>87</x:v>
-[...2 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>14278</x:v>
+        <x:v>12061</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>574996</x:v>
+        <x:v>592224</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38967</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>14278</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>581575</x:v>
+        <x:v>574996</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38967</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>14278</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>581257</x:v>
+        <x:v>581575</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38967</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>14278</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>635257</x:v>
+        <x:v>581257</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38967</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>14278</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>592047</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
@@ -4439,171 +4438,171 @@
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>14278</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>592045</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38967</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>14278</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>592046</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38967</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>14278</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>592048</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -4905,51 +4904,51 @@
       <x:c r="J48" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>24237</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>591993</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38997</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -5134,51 +5133,51 @@
       <x:c r="J52" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>574991</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -5274,81 +5273,81 @@
       <x:c r="R54" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>581571</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>624490</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
@@ -5361,51 +5360,51 @@
       <x:c r="J56" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>591964</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -5496,81 +5495,81 @@
       <x:c r="R58" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>591968</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>624489</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38994</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
@@ -5694,51 +5693,51 @@
       <x:c r="J62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>595491</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38972</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -5751,51 +5750,51 @@
       <x:c r="J63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>12051</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>574987</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38972</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
@@ -5810,51 +5809,51 @@
       <x:c r="J64" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>12051</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>574986</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38972</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -5926,51 +5925,51 @@
       <x:c r="J66" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>12051</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>574985</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38972</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -6091,51 +6090,51 @@
       <x:c r="J69" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>12051</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>591998</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38691</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
@@ -7120,51 +7119,51 @@
       <x:c r="J87" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>574974</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
@@ -7179,51 +7178,51 @@
       <x:c r="J88" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>574973</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -7295,51 +7294,51 @@
       <x:c r="J90" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>574970</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -7411,51 +7410,51 @@
       <x:c r="J92" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>588103</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -7491,82 +7490,82 @@
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>592122</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>592123</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -7602,139 +7601,139 @@
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>592124</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>632373</x:v>
+        <x:v>592127</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>11040</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>592127</x:v>
+        <x:v>632373</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>39416</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
@@ -7970,51 +7969,51 @@
       <x:c r="J102" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>574968</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -8027,51 +8026,51 @@
       <x:c r="J103" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>574967</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
@@ -8086,51 +8085,51 @@
       <x:c r="J104" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>574966</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -8197,111 +8196,111 @@
       <x:c r="I106" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>592111</x:v>
+        <x:v>592110</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>592110</x:v>
+        <x:v>592111</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39493</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
@@ -9520,332 +9519,332 @@
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>575042</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>540578</x:v>
+        <x:v>592093</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>115</x:v>
-[...2 lines deleted...]
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>591171</x:v>
+        <x:v>592094</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>101</x:v>
-[...1 lines deleted...]
-      <x:c r="H132" s="14" t="s"/>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>592093</x:v>
+        <x:v>540578</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>592094</x:v>
+        <x:v>629260</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>39433</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>629260</x:v>
+        <x:v>591171</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>39508</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -11016,82 +11015,82 @@
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>574947</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38687</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>24354</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>591876</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38687</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -11641,135 +11640,135 @@
       <x:c r="R166" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>574944</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38706</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>11541</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>591855</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38706</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>11541</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>624486</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38704</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
@@ -12742,51 +12741,51 @@
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>12008</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>635274</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
@@ -12802,57 +12801,57 @@
       <x:c r="H187" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>577548</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
@@ -12861,114 +12860,114 @@
       <x:c r="H188" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>577547</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>577546</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
@@ -12983,102 +12982,102 @@
       <x:c r="J190" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>577544</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>577545</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
@@ -13208,51 +13207,51 @@
       <x:c r="J194" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>592067</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -13315,57 +13314,57 @@
       <x:c r="H196" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>575703</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -13378,51 +13377,51 @@
       <x:c r="J197" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>576131</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
@@ -13435,51 +13434,51 @@
       <x:c r="J198" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>595478</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
@@ -13489,51 +13488,51 @@
       <x:c r="J199" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>595479</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -14061,51 +14060,51 @@
       <x:c r="J209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>581546</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
@@ -14120,51 +14119,51 @@
       <x:c r="J210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>574933</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -14177,51 +14176,51 @@
       <x:c r="J211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>574932</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
@@ -14236,51 +14235,51 @@
       <x:c r="J212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>574931</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -14409,51 +14408,51 @@
       <x:c r="J215" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>574929</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
@@ -14492,357 +14491,357 @@
       <x:c r="R216" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>574928</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>592167</x:v>
+        <x:v>592166</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>592171</x:v>
+        <x:v>592169</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>592170</x:v>
+        <x:v>592167</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>592166</x:v>
+        <x:v>592171</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>592169</x:v>
+        <x:v>592170</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>39517</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>592168</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
@@ -14858,51 +14857,51 @@
       <x:c r="J223" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>581552</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
@@ -14917,51 +14916,51 @@
       <x:c r="J224" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>574915</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -15147,51 +15146,51 @@
       <x:c r="J228" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>592385</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -15393,78 +15392,78 @@
       <x:c r="R232" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>592383</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>592386</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40113</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
@@ -15504,78 +15503,78 @@
       <x:c r="R234" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>592382</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38975</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>591930</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39130</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
@@ -15725,51 +15724,51 @@
       <x:c r="M238" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>558153</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>39130</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -15886,51 +15885,51 @@
       <x:c r="J241" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>12576</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>606187</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38321</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -16196,51 +16195,51 @@
       <x:c r="M246" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>546663</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -17067,247 +17066,247 @@
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>595624</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>35637</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>616028</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>37929</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>11031</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>597136</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>36559</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>12250</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>632374</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>39450</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>595756</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -17324,51 +17323,51 @@
       <x:c r="J266" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>555743</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -17384,60 +17383,60 @@
       <x:c r="J267" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>501077</x:v>
+        <x:v>605717</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>333</x:v>
@@ -17445,162 +17444,162 @@
       <x:c r="J268" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>605717</x:v>
+        <x:v>501077</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>597135</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38211</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>616043</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -17630,159 +17629,160 @@
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>605768</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>12556</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>575055</x:v>
+        <x:v>624493</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H273" s="0" t="s">
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>12556</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>624493</x:v>
+        <x:v>575055</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>41163</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -17849,57 +17849,57 @@
       <x:c r="K275" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>550283</x:v>
+        <x:v>501081</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>39303</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>333</x:v>
@@ -17910,57 +17910,57 @@
       <x:c r="K276" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>501081</x:v>
+        <x:v>605716</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>39303</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
@@ -17970,57 +17970,57 @@
       <x:c r="K277" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>605716</x:v>
+        <x:v>550283</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>39169</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>333</x:v>
@@ -18371,51 +18371,51 @@
       <x:c r="J284" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>593740</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38774</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -19282,51 +19282,51 @@
       <x:c r="J300" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>632378</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>40366</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
@@ -19389,51 +19389,51 @@
         <x:v>492</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32070</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>633675</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>40345</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -20336,51 +20336,51 @@
       <x:c r="M318" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>554927</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>517</x:v>
       </x:c>