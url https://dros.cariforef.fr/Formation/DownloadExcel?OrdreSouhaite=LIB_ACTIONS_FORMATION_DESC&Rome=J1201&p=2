--- v0 (2026-02-06)
+++ v1 (2026-04-02)
@@ -308,75 +308,75 @@
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire technologie et biologie (TB), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire technologie et biologie (TB), 1re année</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre, 2e année</x:t>
+    <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Masséna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Géophysique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thiers</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
-    <x:t>Géophysique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Masséna</x:t>
-[...8 lines deleted...]
-    <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre, 1re année</x:t>
+    <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1707,100 +1707,100 @@
       <x:c r="K16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>12233</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>592949</x:v>
+        <x:v>592948</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>12233</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>592948</x:v>
+        <x:v>592949</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>85</x:v>
@@ -1809,100 +1809,100 @@
       <x:c r="K18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>595477</x:v>
+        <x:v>595476</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>595476</x:v>
+        <x:v>595477</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 