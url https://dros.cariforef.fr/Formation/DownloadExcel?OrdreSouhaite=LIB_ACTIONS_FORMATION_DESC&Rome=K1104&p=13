--- v3 (2026-07-25)
+++ v4 (2026-07-25)
@@ -557,122 +557,122 @@
   <x:si>
     <x:t>Psychopraticien en thérapies brèves</x:t>
   </x:si>
   <x:si>
     <x:t>Coalix</x:t>
   </x:si>
   <x:si>
     <x:t>Psychothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien en thérapie brèves - niveau 2</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Particulier, individuel , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien EFPP 2ème année</x:t>
   </x:si>
   <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/30/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Psychopraticien EFPP 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien EFPP (2 ans)</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/04/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychopraticien</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Handicapé moteur , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Formation formateur spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Profac</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Formateur , Handicapé moteur , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>01/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/31/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Psychomorphologie et communication non verbale</x:t>
   </x:si>
   <x:si>
     <x:t>Eleva Formation</x:t>
   </x:si>
   <x:si>
     <x:t>84400</x:t>
   </x:si>
   <x:si>
     <x:t>Morphopsychologie</x:t>
   </x:si>
   <x:si>
     <x:t>GOULT</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2026 00:00:00</x:t>
@@ -1058,65 +1058,65 @@
   <x:si>
     <x:t>Parcours praticien PNL</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Neurothérapie par Biofeedback-Neurofeedback  et approche complémentaires</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Neurosens</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>Neuropsychologie</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/28/2025 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Neurothérapie par Biofeedback-Neurofeedback</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Module d’acquisition de compétences en médiation artistique</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Enseignant , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Module d’acquisition de compétences en danse-thérapie</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Métier de coach de vie</x:t>
   </x:si>
   <x:si>
     <x:t>Communication professionnelle</x:t>
@@ -1607,57 +1607,57 @@
   <x:si>
     <x:t>Irfat</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel , Profession libérale , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Approche systémique appliquée à l’accompagnement thérapeutique</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Demandeur d'emploi , Enseignant , Formateur , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Analyste du comportement - ABA pro 3</x:t>
   </x:si>
   <x:si>
+    <x:t>01/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/17/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>01/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Analyste du comportement - ABA pro 2</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Autre public , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aide à la parentalité EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adopter une posture professionnelle de praticien en psychothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Profession libérale</x:t>
   </x:si>
@@ -4793,326 +4793,326 @@
       <x:c r="K49" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>619001</x:v>
+        <x:v>619000</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>619000</x:v>
+        <x:v>597733</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>597733</x:v>
+        <x:v>576946</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>576946</x:v>
+        <x:v>588469</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>588469</x:v>
+        <x:v>588468</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>588468</x:v>
+        <x:v>611671</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
@@ -5221,57 +5221,57 @@
       <x:c r="K57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>43079</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>611671</x:v>
+        <x:v>619001</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>139</x:v>
@@ -5435,219 +5435,219 @@
       <x:c r="K61" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>623893</x:v>
+        <x:v>579048</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>600768</x:v>
+        <x:v>614993</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>614993</x:v>
+        <x:v>600768</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>579048</x:v>
+        <x:v>623893</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>68</x:v>
@@ -6341,216 +6341,216 @@
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>630694</x:v>
+        <x:v>567975</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>567975</x:v>
+        <x:v>630694</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>602515</x:v>
+        <x:v>612472</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>612472</x:v>
+        <x:v>602515</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
@@ -6558,51 +6558,51 @@
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>602514</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
@@ -6610,51 +6610,51 @@
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>616414</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6824,51 +6824,51 @@
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>616409</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6879,51 +6879,51 @@
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>602517</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
@@ -7035,112 +7035,112 @@
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>543148</x:v>
+        <x:v>636173</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>636173</x:v>
+        <x:v>543148</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
@@ -7461,164 +7461,164 @@
       <x:c r="K99" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>605275</x:v>
+        <x:v>611195</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>598038</x:v>
+        <x:v>605275</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>611195</x:v>
+        <x:v>598038</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>183</x:v>
@@ -7944,51 +7944,51 @@
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>621510</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>26</x:v>
@@ -8103,51 +8103,51 @@
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>602518</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8207,112 +8207,112 @@
       <x:c r="K113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>602519</x:v>
+        <x:v>621512</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>621512</x:v>
+        <x:v>602519</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
@@ -9171,51 +9171,51 @@
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>14475</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>543383</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9805,51 +9805,51 @@
       <x:c r="M143" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>630239</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
@@ -10061,51 +10061,51 @@
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>608175</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>26</x:v>
@@ -10113,51 +10113,51 @@
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>621514</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10168,51 +10168,51 @@
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>602522</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>26</x:v>
@@ -10327,51 +10327,51 @@
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>621516</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -10434,51 +10434,51 @@
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>14414</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>602528</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11328,100 +11328,100 @@
       <x:c r="M172" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>598451</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>598452</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
@@ -11430,100 +11430,100 @@
       <x:c r="M174" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>598453</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>598450</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>26</x:v>
@@ -11687,731 +11687,731 @@
       <x:c r="M179" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>598479</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>598477</x:v>
+        <x:v>579510</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>598480</x:v>
+        <x:v>598478</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>287</x:v>
-[...1 lines deleted...]
-      <x:c r="H182" s="14" t="s"/>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H182" s="14" t="s">
+        <x:v>207</x:v>
+      </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>579510</x:v>
+        <x:v>572417</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>598478</x:v>
+        <x:v>612767</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>206</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>572417</x:v>
+        <x:v>611917</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H185" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>612767</x:v>
+        <x:v>570551</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>287</x:v>
-[...1 lines deleted...]
-      <x:c r="H186" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>611917</x:v>
+        <x:v>626347</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>570551</x:v>
+        <x:v>613248</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>626347</x:v>
+        <x:v>490425</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>613248</x:v>
+        <x:v>572416</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>206</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>490425</x:v>
+        <x:v>612768</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>206</x:v>
-[...2 lines deleted...]
-        <x:v>207</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>572416</x:v>
+        <x:v>598477</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>612768</x:v>
+        <x:v>598480</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
@@ -12625,51 +12625,51 @@
       <x:c r="M197" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>598442</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
@@ -12678,51 +12678,51 @@
       <x:c r="M198" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>598445</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>69</x:v>
@@ -12780,100 +12780,100 @@
       <x:c r="M200" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>598443</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>598444</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
@@ -13289,51 +13289,51 @@
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>588299</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
@@ -13437,51 +13437,51 @@
       <x:c r="K213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>615314</x:v>
+        <x:v>598024</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>325</x:v>
@@ -13490,106 +13490,106 @@
       <x:c r="K214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>598024</x:v>
+        <x:v>625879</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>625879</x:v>
+        <x:v>615314</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="U215" s="4" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
@@ -13644,153 +13644,153 @@
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>615315</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>598025</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>332</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>629715</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
@@ -13802,100 +13802,100 @@
       <x:c r="M220" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>614716</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>564158</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>298</x:v>
@@ -14869,160 +14869,159 @@
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>591981</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>355</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>39025</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="H240" s="14" t="s"/>
+      <x:c r="H240" s="14" t="s">
+        <x:v>374</x:v>
+      </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>591980</x:v>
+        <x:v>583214</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>39025</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="H241" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>583214</x:v>
+        <x:v>591980</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
@@ -16662,51 +16661,51 @@
       <x:c r="L273" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>611920</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -17506,51 +17505,51 @@
       <x:c r="L289" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>615313</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
@@ -19016,562 +19015,562 @@
       <x:c r="U318" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>41659</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>632197</x:v>
+        <x:v>632198</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>41659</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>632202</x:v>
+        <x:v>632197</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>41659</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>632194</x:v>
+        <x:v>632202</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>41659</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>632198</x:v>
+        <x:v>632194</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>618993</x:v>
+        <x:v>623896</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>623896</x:v>
+        <x:v>615232</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>615232</x:v>
+        <x:v>630117</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>630117</x:v>
+        <x:v>618993</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>608898</x:v>
+        <x:v>626440</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="U327" s="4" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>626440</x:v>
+        <x:v>608898</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>