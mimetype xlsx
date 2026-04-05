--- v2 (2026-04-02)
+++ v3 (2026-04-05)
@@ -296,71 +296,71 @@
   <x:si>
     <x:t>Environnement agriculture</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et technologie de l'agriculture, de l'alimentation et de l'environnement parcours  qualité et sécurité en agroalimentaires</x:t>
   </x:si>
   <x:si>
     <x:t>master mention sciences et technologie de l'agriculture, de l'alimentation et de l'environnement</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON UNIVERSITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
-    <x:t>Avignon Université</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Master mention sciences de l'eau parcours hydrogéologie et géochimie des eaux</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de l'eau parcours gestion de l'eau et des milieux aquatiques</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé publique parcours santé publique société et développement</x:t>
   </x:si>
   <x:si>
     <x:t>Théorie graphes</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
@@ -539,77 +539,77 @@
   <x:si>
     <x:t>Master mention droit public parcours pratique des droits fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours études parlementaires et droit des assemblées</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit public fondamental</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit public des affaires et contrats publics</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit immobilier privé et public</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit et pratique des contentieux publics</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit public parcours droit des finances publiques et de la fiscalité</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit public</x:t>
   </x:si>
   <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>SALON DE PROVENCE CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Univ. de Toulon</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Master mention droit international et droit européen parcours droit international</x:t>
   </x:si>
   <x:si>
     <x:t>Droit comparé</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit international et droit européen parcours droit de l'Union européenne</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit international et droit européen parcours action et droits humanitaires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit international et droit européen blocs de compétences BC05 - BC06 - BC07 - BC08 - BC09</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit international et droit européen</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
@@ -686,75 +686,75 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention science politique</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Politique publique</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention droit</x:t>
   </x:si>
   <x:si>
     <x:t>Droit</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention droit</x:t>
   </x:si>
   <x:si>
+    <x:t>Université de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>04/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention administration publique parcours management public</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation examen concours fonction publique</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention administration publique parcours information-communication</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Ecole de Journalisme et de Communication d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention administration publique</x:t>
   </x:si>
   <x:si>
     <x:t>DU chef de projet en alimentation durable option collectivité territoriale</x:t>
   </x:si>
   <x:si>
     <x:t>MOUANS-SARTOUX</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
@@ -1914,139 +1914,139 @@
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>592071</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39195</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>592072</x:v>
+        <x:v>592073</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39195</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>592073</x:v>
+        <x:v>592072</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39281</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
@@ -3263,114 +3263,114 @@
       <x:c r="I35" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>591995</x:v>
+        <x:v>591996</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>591996</x:v>
+        <x:v>591995</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39193</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -3747,79 +3747,79 @@
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>592057</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>592058</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
@@ -4002,114 +4002,114 @@
         <x:v>60</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>591987</x:v>
+        <x:v>591988</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39020</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>13054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>591988</x:v>
+        <x:v>591987</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
@@ -4224,60 +4224,60 @@
         <x:v>60</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>592036</x:v>
+        <x:v>592037</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -4287,51 +4287,51 @@
       <x:c r="K53" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>592037</x:v>
+        <x:v>592039</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39015</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
@@ -4389,60 +4389,60 @@
       <x:c r="G55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>13057</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>592039</x:v>
+        <x:v>592036</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
@@ -4885,418 +4885,418 @@
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>576331</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>597452</x:v>
+        <x:v>597453</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>597453</x:v>
+        <x:v>597454</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>597454</x:v>
+        <x:v>597457</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>597455</x:v>
+        <x:v>597456</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>597456</x:v>
+        <x:v>597458</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>597457</x:v>
+        <x:v>597452</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>597458</x:v>
+        <x:v>597455</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -5505,84 +5505,84 @@
       <x:c r="R74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>609451</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>595445</x:v>
+        <x:v>595446</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
@@ -5592,108 +5592,108 @@
       <x:c r="J76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>595446</x:v>
+        <x:v>595447</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>36113</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>13231</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>595447</x:v>
+        <x:v>595445</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36761</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
@@ -6098,58 +6098,61 @@
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
+      <x:c r="P85" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>592089</x:v>
+        <x:v>592091</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39294</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
@@ -6206,172 +6209,169 @@
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="P87" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>592091</x:v>
+        <x:v>592089</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39426</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>592118</x:v>
+        <x:v>592119</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39426</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>592119</x:v>
+        <x:v>592118</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
@@ -6541,182 +6541,182 @@
         <x:v>194</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>577544</x:v>
+        <x:v>577545</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>577545</x:v>
+        <x:v>577544</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>592064</x:v>
+        <x:v>592066</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
@@ -6774,674 +6774,679 @@
       <x:c r="G97" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>592066</x:v>
+        <x:v>592067</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>39185</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>12054</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>592067</x:v>
+        <x:v>592064</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38183</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>597418</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>597419</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>597420</x:v>
+        <x:v>597423</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>597421</x:v>
+        <x:v>597422</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>597422</x:v>
+        <x:v>597421</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>597423</x:v>
+        <x:v>597425</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>597424</x:v>
+        <x:v>597420</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>60</x:v>
-[...1 lines deleted...]
-      <x:c r="H106" s="14" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>597425</x:v>
+        <x:v>576291</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>597793</x:v>
+        <x:v>576292</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>576291</x:v>
+        <x:v>576293</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -7451,235 +7456,230 @@
       <x:c r="J109" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>576292</x:v>
+        <x:v>576294</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>576293</x:v>
+        <x:v>587478</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>51</x:v>
-[...2 lines deleted...]
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>576294</x:v>
+        <x:v>597793</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>209</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>587478</x:v>
+        <x:v>597424</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38184</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
@@ -7805,51 +7805,51 @@
       <x:c r="M115" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>597429</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38184</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
@@ -7862,51 +7862,51 @@
       <x:c r="M116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>597431</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38184</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>