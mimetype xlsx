--- v3 (2026-06-02)
+++ v4 (2026-07-24)
@@ -248,72 +248,72 @@
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Régisseur du spectacle vivant option lumière/vidéo (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Régie lumière</x:t>
   </x:si>
   <x:si>
     <x:t>DT métiers du spectacle option techniques de l'habillage (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Costume spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DT métiers du spectacle option techniques de l'habillage</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Lycée des métiers La Calade - Jane Vialle </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP la Calade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Les Côteaux</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
     <x:t>DT métiers du spectacle option machiniste constructeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur - opérateur de prises de vues (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut International Image et Son</x:t>
   </x:si>
   <x:si>
     <x:t>3IS</x:t>
   </x:si>
   <x:si>
     <x:t>78990</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Équipement audiovisuel</x:t>
   </x:si>
@@ -1220,123 +1220,123 @@
       <x:c r="G7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>21794</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>592175</x:v>
+        <x:v>592176</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>39029</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>21794</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="Q8" s="16" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>592176</x:v>
+        <x:v>592175</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>39029</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>44</x:v>
       </x:c>