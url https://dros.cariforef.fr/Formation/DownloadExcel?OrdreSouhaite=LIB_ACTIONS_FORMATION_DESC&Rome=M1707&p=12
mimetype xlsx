--- v4 (2026-07-24)
+++ v5 (2026-07-24)
@@ -404,119 +404,119 @@
   <x:si>
     <x:t>05/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en développement commercial et marketing spécialisation entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en développement commercial et marketing spécialisation business international</x:t>
   </x:si>
   <x:si>
+    <x:t>07/07/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/07/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable en développement commercial et marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing opérationnel</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOUC-BEL-AIR</x:t>
+  </x:si>
+  <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut La Cadenelle</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Responsable en développement commercial et marketing</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement des affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
@@ -620,71 +620,71 @@
   <x:si>
     <x:t>13331</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/12/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Miramas Formation - Cfa Fontlongue</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Responsable du développement des activités</x:t>
   </x:si>
   <x:si>
     <x:t>responsable du développement des activités</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial spécificité développement commercial stratégique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
@@ -731,176 +731,176 @@
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Elysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement sens commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Technique Louis Pasteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESTC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M2S Formation Aubagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ensup Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecotec - Ecole Internationale Tunon - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Sully</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>M2s Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
-    <x:t>Développement sens commercial</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Sully</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Tunon - Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable du développement commercial</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>École Tunon - Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>École Tunon - Marseille</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Responsable du développement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2025 00:00:00</x:t>
@@ -1475,62 +1475,62 @@
   <x:si>
     <x:t>Manager transport, logistique et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Manager option retail ou wholesale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Logistique distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing et développement de solutions innovantes pour les industries et technologies de santé (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil entreprise</x:t>
   </x:si>
   <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/12/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Manager marketing et développement de solutions innovantes pour les industries et technologies de santé (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie d'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ingénierie d'affaires spécialisation performance marketing et commerciale (Apprentissage)</x:t>
@@ -1682,69 +1682,69 @@
   <x:si>
     <x:t>09/06/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial</x:t>
   </x:si>
   <x:si>
+    <x:t>EMD École de management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMD Ecole de management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORMAVAR</x:t>
+  </x:si>
+  <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">manager du développement commercial </x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Aix en Provence (Cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>manager développement et performance commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des activités du tourisme et des voyages (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes et de Recherches Touristiques - Ecole Supérieure de Commerce des Administrations et Entreprises du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CERET - ESCAET</x:t>
   </x:si>
@@ -4198,111 +4198,111 @@
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>549298</x:v>
+        <x:v>599482</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="U21" s="4" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>599482</x:v>
+        <x:v>549298</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -4315,54 +4315,54 @@
       <x:c r="L23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>549022</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -4431,51 +4431,51 @@
       <x:c r="L25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>549025</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
@@ -4513,207 +4513,207 @@
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="H27" s="0" t="s">
+      <x:c r="I27" s="4" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="Q27" s="4" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="S27" s="0" t="n">
+        <x:v>607975</x:v>
+      </x:c>
+      <x:c r="T27" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="Q27" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>42153</x:v>
+        <x:v>37633</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>34053</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>607975</x:v>
+        <x:v>609146</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>37633</x:v>
+        <x:v>42153</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="Q29" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="Q29" s="4" t="s">
+      <x:c r="R29" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="R29" s="0" t="s">
+      <x:c r="S29" s="0" t="n">
+        <x:v>632855</x:v>
+      </x:c>
+      <x:c r="T29" s="4" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="U29" s="4" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -4801,78 +4801,78 @@
       <x:c r="T31" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>42153</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>635317</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -5321,51 +5321,51 @@
       <x:c r="U40" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -5537,167 +5537,167 @@
       <x:c r="M44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>602446</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>601161</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>607491</x:v>
+        <x:v>607476</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -5707,57 +5707,57 @@
       <x:c r="K47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>608895</x:v>
+        <x:v>607492</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="U47" s="4" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
@@ -5790,87 +5790,87 @@
       <x:c r="S48" s="14" t="n">
         <x:v>605507</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>607476</x:v>
+        <x:v>607491</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
@@ -5882,57 +5882,57 @@
       <x:c r="K50" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>607492</x:v>
+        <x:v>608895</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -6225,51 +6225,51 @@
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>553123</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -6282,51 +6282,51 @@
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>553122</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
@@ -6341,51 +6341,51 @@
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>553120</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -6925,1232 +6925,1232 @@
       <x:c r="T68" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37849</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>552594</x:v>
+        <x:v>560139</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q70" s="16" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="R70" s="14" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="S70" s="14" t="n">
+        <x:v>599892</x:v>
+      </x:c>
+      <x:c r="T70" s="16" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="U70" s="16" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>600168</x:v>
+        <x:v>601435</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>224</x:v>
-[...1 lines deleted...]
-      <x:c r="H72" s="14" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>601343</x:v>
+        <x:v>609622</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>161</x:v>
-[...2 lines deleted...]
-        <x:v>162</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="Q73" s="4" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="R73" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="S73" s="0" t="n">
+        <x:v>606978</x:v>
+      </x:c>
+      <x:c r="T73" s="4" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="U73" s="4" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>37849</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>606978</x:v>
+        <x:v>549528</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37849</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>233</x:v>
+      </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>549528</x:v>
+        <x:v>546276</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37849</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>235</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>546276</x:v>
+        <x:v>552636</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37849</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>552636</x:v>
+        <x:v>552927</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>37849</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>34026</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>552927</x:v>
+        <x:v>600168</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>37849</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>34026</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>560139</x:v>
+        <x:v>601343</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>599892</x:v>
+        <x:v>548484</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>38123</x:v>
+        <x:v>37849</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>601435</x:v>
+        <x:v>552594</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>632490</x:v>
+        <x:v>537646</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>537645</x:v>
+        <x:v>597168</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>632404</x:v>
+        <x:v>529938</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>41114</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>592844</x:v>
+        <x:v>537645</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>597167</x:v>
+        <x:v>632490</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>597168</x:v>
+        <x:v>632404</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>41114</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>529938</x:v>
+        <x:v>592844</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>537646</x:v>
+        <x:v>597167</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>39205</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
@@ -8339,131 +8339,131 @@
       <x:c r="M93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32136</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>609576</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>560765</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -8480,132 +8480,132 @@
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>607684</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>603545</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
@@ -8694,74 +8694,74 @@
       <x:c r="M99" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>607729</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -8943,138 +8943,138 @@
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>602778</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>590086</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -9160,51 +9160,51 @@
       <x:c r="M107" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>590097</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>314</x:v>
@@ -9221,51 +9221,51 @@
       <x:c r="M108" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>609182</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -9342,51 +9342,51 @@
       <x:c r="M110" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>590092</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
@@ -9463,51 +9463,51 @@
       <x:c r="M112" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>609183</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
@@ -9523,51 +9523,51 @@
       <x:c r="M113" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>608060</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -9637,51 +9637,51 @@
       <x:c r="M115" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>617121</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
@@ -9696,96 +9696,96 @@
       <x:c r="M116" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>617122</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>550993</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
@@ -9800,108 +9800,108 @@
       <x:c r="I118" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>550992</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>534951</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
@@ -10044,96 +10044,96 @@
       <x:c r="M122" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>550994</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>550991</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
@@ -10148,108 +10148,108 @@
       <x:c r="I124" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>550990</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>534949</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>41479</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
@@ -10321,51 +10321,51 @@
       <x:c r="I127" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>550989</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
@@ -10380,51 +10380,51 @@
       <x:c r="I128" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>534853</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
@@ -10437,162 +10437,162 @@
       <x:c r="I129" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>550988</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39096</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>21551</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>635340</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38604</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>608415</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
@@ -10605,51 +10605,51 @@
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>616049</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
@@ -10918,133 +10918,133 @@
         <x:v>578833</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>558045</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>628977</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
@@ -11092,90 +11092,90 @@
       <x:c r="S140" s="14" t="n">
         <x:v>608679</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>607291</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -11242,51 +11242,51 @@
       <x:c r="L143" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>600241</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
@@ -11386,78 +11386,78 @@
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>630995</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -11476,51 +11476,51 @@
       <x:c r="L147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>600242</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
@@ -11590,51 +11590,51 @@
       <x:c r="M149" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>526914</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -11812,94 +11812,94 @@
       <x:c r="M153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>526916</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>634465</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>307</x:v>
@@ -11910,51 +11910,51 @@
       <x:c r="I155" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34216</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>618560</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
@@ -12026,95 +12026,95 @@
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>615806</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>606896</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>204</x:v>
@@ -12348,51 +12348,51 @@
       <x:c r="M163" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>575027</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
@@ -12407,51 +12407,51 @@
       <x:c r="M164" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>575026</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -12464,51 +12464,51 @@
       <x:c r="M165" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>575025</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>35907</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
@@ -12523,51 +12523,51 @@
       <x:c r="M166" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34566</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>575024</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -12577,51 +12577,51 @@
       <x:c r="M167" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>635308</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -12634,51 +12634,51 @@
       <x:c r="M168" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>635307</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -12688,51 +12688,51 @@
       <x:c r="M169" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>635306</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
@@ -12747,51 +12747,51 @@
       <x:c r="M170" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>575877</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -12804,110 +12804,110 @@
       <x:c r="M171" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>575876</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>575875</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -12917,51 +12917,51 @@
       <x:c r="M173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>635309</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -12974,51 +12974,51 @@
       <x:c r="M174" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>635311</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -13028,51 +13028,51 @@
       <x:c r="M175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>635310</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
@@ -13087,51 +13087,51 @@
       <x:c r="M176" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>575706</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13200,51 +13200,51 @@
       <x:c r="M178" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>575705</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -13257,162 +13257,162 @@
       <x:c r="M179" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>575704</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>592069</x:v>
+        <x:v>592070</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>592070</x:v>
+        <x:v>592069</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>40710</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -13592,57 +13592,57 @@
       <x:c r="K185" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>506025</x:v>
+        <x:v>553084</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
@@ -13651,57 +13651,57 @@
       <x:c r="K186" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>553084</x:v>
+        <x:v>506025</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -13711,51 +13711,51 @@
       <x:c r="M187" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>596483</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>35199</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -13819,51 +13819,51 @@
       <x:c r="K189" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>553083</x:v>
+        <x:v>600234</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>372</x:v>
@@ -13878,168 +13878,168 @@
       <x:c r="K190" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>600234</x:v>
+        <x:v>553083</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>592005</x:v>
+        <x:v>599890</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>599890</x:v>
+        <x:v>592005</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -14230,51 +14230,51 @@
       <x:c r="M196" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>551893</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>41688</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
@@ -14315,138 +14315,138 @@
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>547217</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>510523</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>42180</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -14524,51 +14524,51 @@
       <x:c r="L201" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>31822</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>634666</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -14983,51 +14983,51 @@
       <x:c r="L209" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>599661</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -15719,51 +15719,51 @@
       <x:c r="M222" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>609578</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
@@ -15779,51 +15779,51 @@
       <x:c r="M223" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>608410</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>358</x:v>
@@ -15894,51 +15894,51 @@
       <x:c r="M225" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>615880</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -16011,51 +16011,51 @@
       <x:c r="M227" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>608526</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>148</x:v>
@@ -16072,51 +16072,51 @@
       <x:c r="M228" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>608527</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37074</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -16126,51 +16126,51 @@
       <x:c r="L229" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>600233</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37074</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
@@ -16209,134 +16209,134 @@
       <x:c r="T230" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>549745</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>549744</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
@@ -16349,283 +16349,283 @@
       <x:c r="I233" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>551053</x:v>
+        <x:v>551051</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>535021</x:v>
+        <x:v>551053</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>551051</x:v>
+        <x:v>535021</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>535017</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>551049</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
@@ -16640,108 +16640,108 @@
       <x:c r="I238" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>535016</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>550951</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
@@ -16756,51 +16756,51 @@
       <x:c r="I240" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>550947</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
@@ -16825,51 +16825,51 @@
       <x:c r="M241" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>535019</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
@@ -16929,184 +16929,184 @@
       <x:c r="I243" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>535018</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>40240</x:v>
+        <x:v>34994</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>34554</x:v>
+        <x:v>34054</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>602433</x:v>
+        <x:v>555032</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>34994</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>34054</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>555032</x:v>
+        <x:v>602433</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>358</x:v>
@@ -17123,105 +17123,105 @@
       <x:c r="M246" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>608408</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>536214</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
@@ -17236,51 +17236,51 @@
       <x:c r="L248" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>536215</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
@@ -17458,66 +17458,66 @@
         <x:v>68</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>600167</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -17530,51 +17530,51 @@
       <x:c r="M253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>601434</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
@@ -17690,51 +17690,51 @@
         <x:v>68</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>573879</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
@@ -17759,51 +17759,51 @@
       <x:c r="L257" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>573882</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>174</x:v>
@@ -17883,51 +17883,51 @@
       <x:c r="M259" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>602513</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
@@ -17953,161 +17953,161 @@
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>589684</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>41966</x:v>
+        <x:v>41302</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>623614</x:v>
+        <x:v>609844</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>41302</x:v>
+        <x:v>41966</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>609844</x:v>
+        <x:v>623614</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -18179,51 +18179,51 @@
       <x:c r="M264" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>589688</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -18239,162 +18239,162 @@
       <x:c r="M265" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>554359</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>41302</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>620393</x:v>
+        <x:v>596820</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>40240</x:v>
+        <x:v>41302</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>34554</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>596820</x:v>
+        <x:v>624501</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -18407,105 +18407,105 @@
       <x:c r="M268" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>592528</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="Q269" s="4" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="R269" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="Q269" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>624501</x:v>
+        <x:v>620393</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -18518,105 +18518,105 @@
       <x:c r="M270" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>615887</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>592527</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -18629,327 +18629,327 @@
       <x:c r="M272" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>592530</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>592526</x:v>
+        <x:v>632376</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>36149</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>592529</x:v>
+        <x:v>529943</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>36149</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>529943</x:v>
+        <x:v>592526</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>632376</x:v>
+        <x:v>592529</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>39965</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>592593</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>75</x:v>
@@ -18966,51 +18966,51 @@
       <x:c r="M278" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>549683</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -19083,51 +19083,51 @@
       <x:c r="M280" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>597479</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -19253,190 +19253,190 @@
       <x:c r="M283" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>620436</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>41475</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>631052</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>41475</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>603758</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>41475</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -19446,75 +19446,75 @@
       <x:c r="S286" s="14" t="n">
         <x:v>603760</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>628980</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
@@ -19543,272 +19543,272 @@
       <x:c r="L288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>581594</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>592567</x:v>
+        <x:v>592568</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>592568</x:v>
+        <x:v>592567</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>612670</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>552451</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -19856,78 +19856,78 @@
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>622559</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -19952,51 +19952,51 @@
       <x:c r="M295" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>622562</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>148</x:v>
@@ -20013,51 +20013,51 @@
       <x:c r="M296" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>622565</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -20153,75 +20153,75 @@
       <x:c r="T298" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>523150</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
@@ -20266,90 +20266,90 @@
       <x:c r="S300" s="14" t="n">
         <x:v>608659</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="E301" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>607293</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
@@ -20418,113 +20418,113 @@
       <x:c r="L303" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>603676</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -20596,102 +20596,102 @@
       <x:c r="M306" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>599056</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="Q307" s="4" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="R307" s="0" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>623615</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
@@ -20728,90 +20728,90 @@
       <x:c r="R308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>632718</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>592492</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -20953,81 +20953,81 @@
       <x:c r="S312" s="14" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>628176</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -21048,170 +21048,170 @@
       <x:c r="L314" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>628173</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>628191</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>628187</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -21224,170 +21224,170 @@
       <x:c r="L317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>628209</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>607</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>607</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>628219</x:v>
+        <x:v>628179</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>628179</x:v>
+        <x:v>628219</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>181</x:v>
@@ -21395,111 +21395,111 @@
       <x:c r="J320" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>601163</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>628184</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -21523,155 +21523,155 @@
       <x:c r="M322" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>628197</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>632386</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>635188</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>40445</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
@@ -21749,51 +21749,51 @@
       <x:c r="M326" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>34254</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>575856</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -21803,51 +21803,51 @@
       <x:c r="L327" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>553081</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
@@ -21978,51 +21978,51 @@
       <x:c r="L330" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>553079</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
@@ -22035,51 +22035,51 @@
       <x:c r="L331" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>600231</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
@@ -22094,51 +22094,51 @@
       <x:c r="L332" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>553080</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -22478,54 +22478,54 @@
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>589588</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
@@ -22535,111 +22535,111 @@
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>589591</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>525430</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>624</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -22731,87 +22731,87 @@
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>547216</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -23148,96 +23148,96 @@
       <x:c r="M351" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>34590</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>558102</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>36352</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>596954</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>34759</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
@@ -23706,153 +23706,153 @@
       <x:c r="M361" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>592823</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>559256</x:v>
+        <x:v>632639</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>632639</x:v>
+        <x:v>559256</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
@@ -23960,51 +23960,51 @@
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>617393</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>26</x:v>
@@ -24164,100 +24164,100 @@
       <x:c r="L370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>635513</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>635514</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
@@ -24874,51 +24874,51 @@
         <x:v>309</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>34216</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>618557</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>204</x:v>
@@ -25161,84 +25161,84 @@
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>42066</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>628339</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>26</x:v>
@@ -25265,73 +25265,73 @@
         <x:v>635929</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>611883</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>631</x:v>
@@ -25589,248 +25589,248 @@
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>632618</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>632616</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>632620</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>632619</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
@@ -26219,81 +26219,81 @@
       <x:c r="S408" s="14" t="n">
         <x:v>567459</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>589814</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -26316,137 +26316,137 @@
       <x:c r="L410" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>599654</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="Q411" s="4" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="R411" s="0" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>623611</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -26514,55 +26514,55 @@
         <x:v>555287</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -26746,136 +26746,136 @@
         <x:v>607315</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>603644</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>592538</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>31966</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -26887,179 +26887,179 @@
       <x:c r="I420" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>478408</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>31966</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>478405</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>31966</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>478402</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -27307,51 +27307,51 @@
       <x:c r="M427" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>552112</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
@@ -27426,51 +27426,51 @@
       <x:c r="M429" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>602451</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -27558,78 +27558,78 @@
       <x:c r="T431" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>581790</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -27761,57 +27761,57 @@
       <x:c r="J435" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>601591</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
@@ -27826,51 +27826,51 @@
       <x:c r="L436" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>601590</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -28011,82 +28011,82 @@
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>615941</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>635281</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
@@ -28122,130 +28122,130 @@
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>615939</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>538</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>624499</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>40172</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>624500</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
@@ -28396,51 +28396,51 @@
       <x:c r="M446" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>608915</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -28456,112 +28456,112 @@
       <x:c r="M447" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>609200</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>609201</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -28596,332 +28596,333 @@
         <x:v>556618</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>556531</x:v>
+        <x:v>607721</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>786</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H451" s="0" t="s">
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>607</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>608</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>602010</x:v>
+        <x:v>607667</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>614691</x:v>
+        <x:v>602010</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>607667</x:v>
+        <x:v>614691</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I454" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>607721</x:v>
+        <x:v>556531</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -28962,78 +28963,78 @@
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>556652</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -29058,51 +29059,51 @@
       <x:c r="M457" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>609199</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>314</x:v>
@@ -29119,210 +29120,210 @@
       <x:c r="M458" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>609202</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>591884</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>591887</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>633992</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
@@ -29360,136 +29361,136 @@
       <x:c r="S462" s="14" t="n">
         <x:v>620134</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="Q463" s="4" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="R463" s="0" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>546217</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>31028</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>634476</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>802</x:v>
@@ -29497,57 +29498,57 @@
       <x:c r="I465" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>31028</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>635879</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>41060</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -29633,75 +29634,75 @@
       <x:c r="T467" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38763</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>32006</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>616041</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>811</x:v>
@@ -29793,138 +29794,138 @@
         <x:v>815</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="F471" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>630234</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="C472" s="15" t="s"/>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="G472" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s"/>
       <x:c r="K472" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>633567</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>821</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">