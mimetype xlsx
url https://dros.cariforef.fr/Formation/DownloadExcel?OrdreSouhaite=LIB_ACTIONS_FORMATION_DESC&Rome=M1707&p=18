--- v4 (2026-07-25)
+++ v5 (2026-07-25)
@@ -476,62 +476,62 @@
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en développement commercial et marketing</x:t>
   </x:si>
   <x:si>
+    <x:t>IFC Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>IFC Méditerranée</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement des affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
   </x:si>
   <x:si>
     <x:t>LMF</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement des activités (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Elégance - Ecole Gontard</x:t>
@@ -629,113 +629,113 @@
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Isim 83</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
+    <x:t>07/12/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/12/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable du développement des activités</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>responsable du développement des activités</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial spécificité développement commercial stratégique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial spécificité développement commercial responsable et durable (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial spécificité développement commercial et innovation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International BC 3 Négocier et mettre en place les contrats et les partenariats</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable du développement commercial France et International BC 2 Détecter les opportunités commerciales et développer un portefeuille clients en France et à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International BC 1 Assurer une veille commerciale, concurrentielle, technologique et définir les plans d'actions marketing en France et à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
@@ -770,71 +770,71 @@
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Sully</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ensup Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecotec - Ecole Internationale Tunon - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecotec - Ecole Internationale Tunon - Antenne Nice</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Technique Louis Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
@@ -842,62 +842,62 @@
   <x:si>
     <x:t>Responsable du développement commercial (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
+  </x:si>
+  <x:si>
     <x:t>École Tunon - Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/22/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>École Tunon - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement</x:t>
@@ -1202,89 +1202,89 @@
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>Programme supérieur de gestion et de commerce (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kedge Business School - Antenne Toulon</x:t>
   </x:si>
   <x:si>
-    <x:t>08/27/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Programme supérieur de gestion et de commerce (3ème année)</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme supérieur de gestion et de commerce</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionner son accueil et ses techniques de vente</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Commerce</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement et pratique du crédit documentaire</x:t>
   </x:si>
   <x:si>
     <x:t>Paiement international</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Parcours d'économie-gestion Terminale BAC PRO Compagnons du devoir - 18 mois</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
@@ -1643,59 +1643,59 @@
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial spécialisation Digital Business Developer (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation PPA sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development des organisations sportives (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Management transversal</x:t>
+  </x:si>
+  <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
-    <x:t>Management transversal</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
@@ -1940,59 +1940,59 @@
   <x:si>
     <x:t>Commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers du commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrer la démarche conseil dans le processus de vente</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Action commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
@@ -2135,102 +2135,102 @@
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'études spécialisées en management international</x:t>
   </x:si>
   <x:si>
     <x:t>SKEMA BS</x:t>
   </x:si>
   <x:si>
     <x:t>06902</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Développer son intelligence émotionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Intelligence émotionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Développer l’activité commerciale par les réseaux sociaux</x:t>
   </x:si>
   <x:si>
+    <x:t>Vivaneo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sun Design</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Vivaneo</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE</x:t>
-  </x:si>
-[...25 lines deleted...]
-    <x:t>04/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cycle Professionnel Développement Commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Crédits documentaires et autres sécurités de paiement à l'international</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Convaincre et s’imposer en négociation</x:t>
   </x:si>
   <x:si>
     <x:t>Construire et piloter son plan d'actions commerciales</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
@@ -4337,148 +4337,148 @@
         <x:v>549025</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>549022</x:v>
+        <x:v>609146</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>609146</x:v>
+        <x:v>549022</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -4674,214 +4674,214 @@
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>632855</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>37633</x:v>
+        <x:v>42153</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>34053</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>611668</x:v>
+        <x:v>635317</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>42153</x:v>
+        <x:v>37633</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>34053</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="Q31" s="4" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="R31" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S31" s="0" t="n">
+        <x:v>616487</x:v>
+      </x:c>
+      <x:c r="T31" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="Q31" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>616487</x:v>
+        <x:v>611668</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37633</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5820,234 +5820,235 @@
       <x:c r="K49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>607477</x:v>
+        <x:v>607476</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>164</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>602445</x:v>
+        <x:v>607477</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>608895</x:v>
+        <x:v>602445</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="U51" s="4" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>607476</x:v>
+        <x:v>608895</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>40889</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6391,165 +6392,165 @@
       <x:c r="K59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>578776</x:v>
+        <x:v>559198</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>559198</x:v>
+        <x:v>578776</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>578775</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -6562,51 +6563,51 @@
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>559197</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -6616,51 +6617,51 @@
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>559193</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -6673,51 +6674,51 @@
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>578774</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -6730,51 +6731,51 @@
       <x:c r="L65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>547467</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
@@ -6843,51 +6844,51 @@
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>578835</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>35150</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -6900,51 +6901,51 @@
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>559232</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37849</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -7319,158 +7320,159 @@
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>601435</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>37849</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>233</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>34026</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>546276</x:v>
+        <x:v>600168</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>38123</x:v>
+        <x:v>37849</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34026</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q77" s="4" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="R77" s="0" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="S77" s="0" t="n">
+        <x:v>546276</x:v>
+      </x:c>
+      <x:c r="T77" s="4" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="U77" s="4" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37849</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
@@ -7485,51 +7487,51 @@
       <x:c r="M78" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>34026</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>560139</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -7771,330 +7773,330 @@
       <x:c r="M83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>592844</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>597167</x:v>
+        <x:v>632404</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>38123</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>529938</x:v>
+        <x:v>632490</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>248</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>632490</x:v>
+        <x:v>537645</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>537645</x:v>
+        <x:v>597167</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>632404</x:v>
+        <x:v>529938</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -8337,51 +8339,51 @@
       <x:c r="M93" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32136</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>609576</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
@@ -9397,51 +9399,51 @@
       <x:c r="L111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>590092</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>314</x:v>
@@ -10504,51 +10506,51 @@
       <x:c r="M130" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>21551</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>635340</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38604</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
@@ -10729,51 +10731,51 @@
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>578833</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -10840,51 +10842,51 @@
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>559228</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -11072,51 +11074,51 @@
       <x:c r="M140" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>558045</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -11129,51 +11131,51 @@
       <x:c r="M141" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>607291</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -11347,182 +11349,182 @@
       <x:c r="G145" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="Q145" s="4" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="R145" s="0" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="S145" s="0" t="n">
+        <x:v>600241</x:v>
+      </x:c>
+      <x:c r="T145" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="U145" s="4" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>600241</x:v>
+        <x:v>553091</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>600242</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -11640,168 +11642,168 @@
       <x:c r="K150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>598318</x:v>
+        <x:v>526916</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>598320</x:v>
+        <x:v>598318</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="U151" s="4" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>526916</x:v>
+        <x:v>598320</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="U152" s="16" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>36420</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11909,51 +11911,51 @@
       <x:c r="I155" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34216</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>618560</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
@@ -11973,100 +11975,100 @@
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>615806</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>562535</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
@@ -12124,51 +12126,51 @@
       <x:c r="L159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>559258</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
@@ -12576,51 +12578,51 @@
       <x:c r="M167" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>635307</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -12633,51 +12635,51 @@
       <x:c r="M168" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>635308</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -12687,51 +12689,51 @@
       <x:c r="M169" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>635306</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
@@ -12853,51 +12855,51 @@
       <x:c r="J172" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>575875</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
@@ -12916,51 +12918,51 @@
       <x:c r="M173" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>635309</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -12973,51 +12975,51 @@
       <x:c r="M174" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>635310</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -13027,51 +13029,51 @@
       <x:c r="M175" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>635311</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
@@ -13313,51 +13315,51 @@
       <x:c r="M180" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>592069</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -13367,51 +13369,51 @@
       <x:c r="M181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>592070</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>40710</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -13537,51 +13539,51 @@
       <x:c r="L184" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>506025</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -13710,51 +13712,51 @@
       <x:c r="M187" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>596483</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>35199</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -13764,51 +13766,51 @@
       <x:c r="L188" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>31837</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>513366</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -14165,51 +14167,51 @@
       <x:c r="L195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>551893</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>308</x:v>
@@ -14226,51 +14228,51 @@
       <x:c r="L196" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>551894</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>41688</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
@@ -14347,51 +14349,51 @@
       <x:c r="L198" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>510523</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
@@ -14634,51 +14636,51 @@
       <x:c r="L203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>559238</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -15036,111 +15038,111 @@
       <x:c r="K210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>632712</x:v>
+        <x:v>613751</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>613751</x:v>
+        <x:v>632712</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -15150,51 +15152,51 @@
       <x:c r="L212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>578390</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38938</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -15204,51 +15206,51 @@
       <x:c r="L213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>559245</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>41109</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -15657,51 +15659,51 @@
       <x:c r="M221" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>608410</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>358</x:v>
@@ -15778,51 +15780,51 @@
       <x:c r="M223" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>609578</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>40352</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>358</x:v>
@@ -15893,51 +15895,51 @@
       <x:c r="M225" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>615880</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -16010,51 +16012,51 @@
       <x:c r="M227" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>608526</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>148</x:v>
@@ -16071,51 +16073,51 @@
       <x:c r="M228" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>608527</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37074</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -16529,114 +16531,114 @@
       <x:c r="K236" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>535017</x:v>
+        <x:v>551049</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>551049</x:v>
+        <x:v>535017</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
@@ -16959,444 +16961,444 @@
         <x:v>550949</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>500292</x:v>
+        <x:v>536214</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>39884</x:v>
+        <x:v>36149</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>356</x:v>
-[...2 lines deleted...]
-        <x:v>357</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>21540</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>608406</x:v>
+        <x:v>500292</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>40240</x:v>
+        <x:v>39884</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>34554</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>554351</x:v>
+        <x:v>608406</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>40240</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H247" s="0" t="s">
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>34554</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>600152</x:v>
+        <x:v>554351</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>36149</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>536214</x:v>
+        <x:v>600152</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>601434</x:v>
+        <x:v>589684</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>589684</x:v>
+        <x:v>601434</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
@@ -17473,51 +17475,51 @@
       <x:c r="M252" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>608408</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
@@ -17636,51 +17638,51 @@
       <x:c r="G255" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>609844</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
@@ -17695,54 +17697,54 @@
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>573879</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
@@ -17752,179 +17754,179 @@
       <x:c r="E257" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>573882</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>589688</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>41966</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>623614</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -17989,51 +17991,51 @@
       <x:c r="E261" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>589686</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
@@ -18048,108 +18050,108 @@
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>600151</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>603564</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
@@ -18164,237 +18166,237 @@
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>600167</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>536215</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>620393</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>592528</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -18407,216 +18409,216 @@
       <x:c r="M268" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>34554</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>596820</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>592526</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>592529</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>632376</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -18629,273 +18631,273 @@
       <x:c r="M272" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>615887</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>36149</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>529943</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>592527</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>592530</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>41302</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>624501</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>39965</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -18905,51 +18907,51 @@
       <x:c r="M277" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>592593</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>77</x:v>
@@ -19083,51 +19085,51 @@
       <x:c r="M280" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>597479</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -19253,51 +19255,51 @@
       <x:c r="M283" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>620436</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>41475</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
@@ -19600,51 +19602,51 @@
       <x:c r="M289" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>592568</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -19657,51 +19659,51 @@
       <x:c r="M290" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>592567</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -19835,51 +19837,51 @@
       <x:c r="M293" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>622562</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>148</x:v>
@@ -19896,51 +19898,51 @@
       <x:c r="M294" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>622565</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -20416,288 +20418,289 @@
       <x:c r="L303" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>599056</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H305" s="0" t="s">
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>607293</x:v>
+        <x:v>623615</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>233</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>623615</x:v>
+        <x:v>603676</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>603676</x:v>
+        <x:v>599056</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -20710,102 +20713,102 @@
       <x:c r="M308" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>592492</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>586726</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -21050,51 +21053,51 @@
       <x:c r="M314" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>628209</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -21166,51 +21169,51 @@
       <x:c r="M316" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>628187</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -21223,51 +21226,51 @@
       <x:c r="M317" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>628219</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
@@ -21401,51 +21404,51 @@
       <x:c r="M320" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>628191</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -21520,51 +21523,51 @@
       <x:c r="M322" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>628197</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -21574,51 +21577,51 @@
       <x:c r="M323" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>632386</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
@@ -22142,114 +22145,114 @@
       <x:c r="K333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>589592</x:v>
+        <x:v>589591</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>623</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>589591</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -22259,51 +22262,51 @@
       <x:c r="M335" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>525430</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -22313,108 +22316,108 @@
       <x:c r="L336" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>589592</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="U337" s="4" t="s">
         <x:v>625</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -22424,105 +22427,105 @@
       <x:c r="L338" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>589588</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>589590</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
@@ -22538,102 +22541,102 @@
       <x:c r="M340" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>525429</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
@@ -22646,51 +22649,51 @@
       <x:c r="L342" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -22700,51 +22703,51 @@
       <x:c r="L343" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>477935</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>625</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>299</x:v>
@@ -23045,151 +23048,151 @@
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>545654</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>38466</x:v>
+        <x:v>35760</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>34590</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>558102</x:v>
+        <x:v>513365</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>35760</x:v>
+        <x:v>38466</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>34590</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>548</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>513365</x:v>
+        <x:v>558102</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>36352</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
@@ -23703,1219 +23706,1219 @@
       <x:c r="M361" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>592823</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>559256</x:v>
+        <x:v>632639</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>613713</x:v>
+        <x:v>559256</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>15078</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>632639</x:v>
+        <x:v>613713</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>635512</x:v>
+        <x:v>607240</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>689</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>690</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>635513</x:v>
+        <x:v>617388</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>617391</x:v>
+        <x:v>617457</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>689</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>617452</x:v>
+        <x:v>617453</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>691</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>617458</x:v>
+        <x:v>617455</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>692</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>695</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="R370" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="S370" s="14" t="n">
+        <x:v>617460</x:v>
+      </x:c>
+      <x:c r="T370" s="16" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="R370" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>617393</x:v>
+        <x:v>635514</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>695</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="Q372" s="16" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="R372" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="S372" s="14" t="n">
+        <x:v>635512</x:v>
+      </x:c>
+      <x:c r="T372" s="16" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="U372" s="16" t="s">
         <x:v>694</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>617388</x:v>
+        <x:v>635513</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>689</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>617457</x:v>
+        <x:v>617391</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>700</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>617453</x:v>
+        <x:v>617452</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>702</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>617455</x:v>
+        <x:v>617458</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>617460</x:v>
+        <x:v>607241</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>699</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>705</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>635514</x:v>
+        <x:v>617393</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>632637</x:v>
+        <x:v>613712</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>632638</x:v>
+        <x:v>559255</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>559255</x:v>
+        <x:v>613711</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>613712</x:v>
+        <x:v>632637</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>613711</x:v>
+        <x:v>632638</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>34216</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>618557</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>204</x:v>
@@ -24926,51 +24929,51 @@
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>34582</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>559251</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
@@ -25554,51 +25557,51 @@
       <x:c r="J397" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>632627</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -25670,51 +25673,51 @@
       <x:c r="J399" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>632626</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -26102,54 +26105,54 @@
       <x:c r="S406" s="14" t="n">
         <x:v>628318</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>37075</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -26158,142 +26161,142 @@
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>546515</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>37075</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>567459</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>623611</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -26418,242 +26421,242 @@
         <x:v>245</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>589809</x:v>
+        <x:v>589814</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="H413" s="0" t="s">
+        <x:v>494</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>607314</x:v>
+        <x:v>599654</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>607315</x:v>
+        <x:v>603643</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>493</x:v>
-[...2 lines deleted...]
-        <x:v>494</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>599654</x:v>
+        <x:v>555287</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
@@ -26662,173 +26665,173 @@
       <x:c r="K416" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>603643</x:v>
+        <x:v>589809</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>555287</x:v>
+        <x:v>607314</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>589814</x:v>
+        <x:v>607315</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -26894,51 +26897,51 @@
       <x:c r="L420" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>478408</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>31966</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
@@ -26951,51 +26954,51 @@
       <x:c r="L421" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>478405</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>625</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>31966</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
@@ -27010,51 +27013,51 @@
       <x:c r="L422" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>478402</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>625</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
@@ -27128,54 +27131,54 @@
       <x:c r="L424" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>602450</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G425" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
@@ -27268,149 +27271,149 @@
       <x:c r="S426" s="14" t="n">
         <x:v>601754</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>763</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>552112</x:v>
+        <x:v>605213</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>764</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>605213</x:v>
+        <x:v>552112</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -28413,275 +28416,275 @@
       <x:c r="S446" s="14" t="n">
         <x:v>556652</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>607721</x:v>
+        <x:v>556618</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>556618</x:v>
+        <x:v>556531</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>556531</x:v>
+        <x:v>609202</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>786</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>609202</x:v>
+        <x:v>607721</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
@@ -29357,137 +29360,137 @@
       <x:c r="S462" s="14" t="n">
         <x:v>620134</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>546217</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>31028</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>635879</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>179</x:v>