--- v3 (2026-07-24)
+++ v4 (2026-07-24)
@@ -818,83 +818,83 @@
   <x:si>
     <x:t>M2S Formation Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>Ensup Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable du développement commercial (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>École Tunon - Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>École Tunon - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Euridis Management - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
@@ -944,68 +944,68 @@
   <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>responsable de la performance commerciale et du marketing digital</x:t>
   </x:si>
   <x:si>
+    <x:t>My BS - My Business School La Valette</x:t>
+  </x:si>
+  <x:si>
     <x:t>My BS - My Business School Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
-    <x:t>My BS - My Business School La Valette</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable de développement commercial spécialisation immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de développement commercial option webmarketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
@@ -1046,62 +1046,62 @@
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable de développement commercial (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable de développement commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable de développement commercial (Contrat de Professionnalisation)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable d'affaires commerciales et du développement à l'international spécialisation management commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Négociation internationale</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
@@ -1475,60 +1475,60 @@
   <x:si>
     <x:t>Manager transport, logistique et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Manager option retail ou wholesale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Logistique distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing et développement de solutions innovantes pour les industries et technologies de santé (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil entreprise</x:t>
   </x:si>
   <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing et développement de solutions innovantes pour les industries et technologies de santé (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie d'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Académie du Tourisme Neo Sphere</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie d'entreprise</x:t>
   </x:si>
@@ -7724,268 +7724,268 @@
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>632404</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>41114</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>592844</x:v>
+        <x:v>632490</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>38123</x:v>
+        <x:v>38505</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>597167</x:v>
+        <x:v>537645</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>38505</x:v>
+        <x:v>41114</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>537645</x:v>
+        <x:v>592844</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>257</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>38505</x:v>
+        <x:v>38123</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>632490</x:v>
+        <x:v>597167</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38123</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -8057,54 +8057,54 @@
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>529938</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38505</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>34085</x:v>
@@ -8771,192 +8771,192 @@
       <x:c r="S100" s="14" t="n">
         <x:v>603544</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>592562</x:v>
+        <x:v>592561</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>635286</x:v>
+        <x:v>592562</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="Q103" s="4" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="R103" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="Q103" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>592561</x:v>
+        <x:v>635286</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>298</x:v>
@@ -9360,432 +9360,432 @@
       <x:c r="S110" s="14" t="n">
         <x:v>590092</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>609183</x:v>
+        <x:v>608060</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>601013</x:v>
+        <x:v>609183</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>608060</x:v>
+        <x:v>601013</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>79</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>326</x:v>
-[...1 lines deleted...]
-      <x:c r="H114" s="14" t="s"/>
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s">
+        <x:v>308</x:v>
+      </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>592574</x:v>
+        <x:v>617121</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>617121</x:v>
+        <x:v>617122</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40568</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>307</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>617122</x:v>
+        <x:v>592574</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>550993</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
@@ -9800,51 +9800,51 @@
       <x:c r="I118" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>550992</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
@@ -9857,51 +9857,51 @@
       <x:c r="I119" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>534951</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
@@ -10089,51 +10089,51 @@
       <x:c r="I123" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>550991</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
@@ -10148,51 +10148,51 @@
       <x:c r="I124" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>550990</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
@@ -10205,51 +10205,51 @@
       <x:c r="I125" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>534949</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>41479</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
@@ -10321,51 +10321,51 @@
       <x:c r="I127" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>550989</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
@@ -10380,51 +10380,51 @@
       <x:c r="I128" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>534853</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>35106</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
@@ -10437,51 +10437,51 @@
       <x:c r="I129" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>34271</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>550988</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>39096</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
@@ -10976,206 +10976,206 @@
       <x:c r="S138" s="14" t="n">
         <x:v>558045</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>607291</x:v>
+        <x:v>628977</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>628977</x:v>
+        <x:v>608679</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>608679</x:v>
+        <x:v>607291</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38808</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -13716,51 +13716,51 @@
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>596483</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>257</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>35199</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>52</x:v>
@@ -13819,51 +13819,51 @@
       <x:c r="K189" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>600234</x:v>
+        <x:v>553083</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>372</x:v>
@@ -13878,51 +13878,51 @@
       <x:c r="K190" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32043</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>553083</x:v>
+        <x:v>600234</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37814</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
@@ -16126,51 +16126,51 @@
       <x:c r="L229" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>600233</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37074</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
@@ -16209,134 +16209,134 @@
       <x:c r="T230" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>549745</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>34994</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>34054</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>549744</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
@@ -16349,51 +16349,51 @@
       <x:c r="I233" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>551053</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
@@ -16408,51 +16408,51 @@
       <x:c r="I234" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>535021</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
@@ -16465,51 +16465,51 @@
       <x:c r="I235" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>551051</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
@@ -16524,51 +16524,51 @@
       <x:c r="I236" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>535017</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
@@ -16581,51 +16581,51 @@
       <x:c r="I237" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>551049</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
@@ -16640,51 +16640,51 @@
       <x:c r="I238" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>535016</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
@@ -16697,51 +16697,51 @@
       <x:c r="I239" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>550951</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
@@ -16756,51 +16756,51 @@
       <x:c r="I240" s="16" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>550947</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
@@ -16929,51 +16929,51 @@
       <x:c r="I243" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>535018</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>40240</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
@@ -17894,277 +17894,277 @@
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>602513</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
-        <x:v>41302</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>161</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>609844</x:v>
+        <x:v>589684</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>40359</x:v>
+        <x:v>41966</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H261" s="0" t="s">
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>32145</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>600152</x:v>
+        <x:v>623614</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>41302</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>60</x:v>
-[...1 lines deleted...]
-      <x:c r="H262" s="14" t="s"/>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H262" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
       <x:c r="I262" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>589684</x:v>
+        <x:v>609844</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>41966</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>235</x:v>
-[...2 lines deleted...]
-        <x:v>236</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>623614</x:v>
+        <x:v>600152</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
@@ -18418,190 +18418,190 @@
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>615887</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>41302</x:v>
+        <x:v>40359</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>624501</x:v>
+        <x:v>592528</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
-        <x:v>40359</x:v>
+        <x:v>41302</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>592528</x:v>
+        <x:v>624501</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>592527</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
@@ -18866,78 +18866,78 @@
       <x:c r="R276" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>632376</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>39965</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>592593</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
@@ -19678,205 +19678,206 @@
       <x:c r="T290" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>612670</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>507</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>555961</x:v>
+        <x:v>552451</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="E293" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="H293" s="0" t="s">
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>552451</x:v>
+        <x:v>555961</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>41706</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
@@ -20152,75 +20153,75 @@
       <x:c r="T298" s="16" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38286</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>523150</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
@@ -20417,51 +20418,51 @@
       <x:c r="L303" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
@@ -20882,51 +20883,51 @@
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>613755</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>257</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>52</x:v>
@@ -20952,324 +20953,325 @@
       <x:c r="S312" s="14" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>628173</x:v>
+        <x:v>628176</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>628191</x:v>
+        <x:v>628173</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>628187</x:v>
+        <x:v>628191</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>604</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>628209</x:v>
+        <x:v>628187</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="H317" s="0" t="s">
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>628176</x:v>
+        <x:v>628209</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>41960</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
@@ -23167,75 +23169,75 @@
       <x:c r="T351" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>36352</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>596954</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>34759</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
@@ -23248,54 +23250,54 @@
       <x:c r="I353" s="4" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>497986</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>41053</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -23307,54 +23309,54 @@
       <x:c r="I354" s="16" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>600227</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>41053</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -23364,54 +23366,54 @@
       <x:c r="I355" s="4" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>589985</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
@@ -25587,248 +25589,248 @@
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>632618</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>632616</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>632620</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>632619</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
@@ -26070,117 +26072,117 @@
         <x:v>60</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>628321</x:v>
+        <x:v>628318</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>41672</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>628318</x:v>
+        <x:v>628321</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>37075</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
@@ -26424,54 +26426,54 @@
       <x:c r="I412" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>589809</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -26512,207 +26514,207 @@
         <x:v>555287</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>753</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>607314</x:v>
+        <x:v>603643</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>555289</x:v>
+        <x:v>607314</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>603643</x:v>
+        <x:v>555289</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -26885,51 +26887,51 @@
       <x:c r="I420" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>478408</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>31966</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
@@ -26942,51 +26944,51 @@
       <x:c r="I421" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>478405</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>31966</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
@@ -27001,51 +27003,51 @@
       <x:c r="I422" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>478402</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38025</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
@@ -28358,78 +28360,78 @@
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>608915</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -28442,54 +28444,54 @@
       <x:c r="I447" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>609200</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -28600,78 +28602,78 @@
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>556531</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -28893,275 +28895,275 @@
       <x:c r="S454" s="14" t="n">
         <x:v>607721</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>607695</x:v>
+        <x:v>556652</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>609199</x:v>
+        <x:v>607695</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>609202</x:v>
+        <x:v>609199</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>556652</x:v>
+        <x:v>609202</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>786</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38830</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -29631,75 +29633,75 @@
       <x:c r="T467" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38763</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>32006</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>616041</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>811</x:v>