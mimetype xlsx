--- v4 (2026-07-23)
+++ v5 (2026-07-24)
@@ -518,59 +518,59 @@
   <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe</x:t>
   </x:si>
   <x:si>
     <x:t>69007</x:t>
   </x:si>
   <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe - Antenne Sainte Maxime</x:t>
   </x:si>
   <x:si>
     <x:t>83120</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-MAXIME</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/15/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Home staging</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Française du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Valorisation immobilière</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>responsable de projets immobiliers</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
@@ -914,77 +914,77 @@
   <x:si>
     <x:t>Manager en ingénierie de la finance immobilière (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable d'affaires immobilières BC02 Assurer la gestion locative d’un portefeuille de biens immobiliers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'affaires immobilières</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOUC-BEL-AIR</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable d'affaires immobilières BC01 Conseiller et accompagner un client dans son projet immobilier</x:t>
   </x:si>
   <x:si>
-    <x:t>Icademie Editions</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable d'affaires immobilières BC02 Assurer la gestion locative d’un portefeuille de biens immobiliers</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Responsable d'affaires immobilières BC03 Assurer la gestion financière et technique d’un immeuble</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires en immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
@@ -1217,66 +1217,66 @@
   <x:si>
     <x:t>Loi Alur : vente immobilière</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé des affaires immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable de projets immobiliers (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chargé d'affaires en immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Beaussier</x:t>
   </x:si>
   <x:si>
     <x:t>83512</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dominique Villars</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Victor Hugo</x:t>
   </x:si>
@@ -2764,114 +2764,114 @@
       <x:c r="K12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>554758</x:v>
+        <x:v>510957</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>510957</x:v>
+        <x:v>554758</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
@@ -4481,162 +4481,162 @@
       <x:c r="K42" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>590887</x:v>
+        <x:v>629921</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>629921</x:v>
+        <x:v>609626</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>609626</x:v>
+        <x:v>590887</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>46</x:v>
@@ -9003,283 +9003,283 @@
       <x:c r="J121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>554766</x:v>
+        <x:v>542836</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>542836</x:v>
+        <x:v>554766</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>553983</x:v>
+        <x:v>608343</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>608343</x:v>
+        <x:v>553983</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>586226</x:v>
+        <x:v>602916</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
@@ -9292,230 +9292,230 @@
       <x:c r="K126" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>602916</x:v>
+        <x:v>585318</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="U126" s="16" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>585318</x:v>
+        <x:v>585326</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="S128" s="14" t="n">
+        <x:v>586226</x:v>
+      </x:c>
+      <x:c r="T128" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="S128" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>586227</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>138</x:v>
@@ -9528,51 +9528,51 @@
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>585285</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42133</x:v>
@@ -9641,51 +9641,51 @@
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>609139</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42133</x:v>
@@ -11819,51 +11819,51 @@
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>601955</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>34441</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
@@ -12240,164 +12240,164 @@
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>614704</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>40660</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>614703</x:v>
+        <x:v>614686</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>40660</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>549222</x:v>
+        <x:v>614703</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>314</x:v>
@@ -12408,57 +12408,57 @@
       <x:c r="K180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>614686</x:v>
+        <x:v>549222</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13730,57 +13730,57 @@
       <x:c r="K203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>608657</x:v>
+        <x:v>608658</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -13789,57 +13789,57 @@
       <x:c r="K204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>608658</x:v>
+        <x:v>608657</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37641</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -13919,210 +13919,210 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>546513</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>41735</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>603558</x:v>
+        <x:v>628282</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>37641</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>546514</x:v>
+        <x:v>603558</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>41735</x:v>
+        <x:v>37641</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>628282</x:v>
+        <x:v>546514</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>388</x:v>
@@ -15193,57 +15193,57 @@
       <x:c r="K228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>556425</x:v>
+        <x:v>608090</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -15253,57 +15253,57 @@
       <x:c r="K229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>608090</x:v>
+        <x:v>556425</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15324,213 +15324,213 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>597218</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>534960</x:v>
+        <x:v>550759</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>36382</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>42154</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>534977</x:v>
+        <x:v>534960</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>35438</x:v>
+        <x:v>36382</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>41014</x:v>
+        <x:v>42154</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>550759</x:v>
+        <x:v>534977</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
@@ -16570,51 +16570,51 @@
       <x:c r="L252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>609447</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
@@ -18271,51 +18271,51 @@
       <x:c r="M282" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>632695</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -18325,51 +18325,51 @@
       <x:c r="M283" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>632723</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>37641</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>45</x:v>
       </x:c>