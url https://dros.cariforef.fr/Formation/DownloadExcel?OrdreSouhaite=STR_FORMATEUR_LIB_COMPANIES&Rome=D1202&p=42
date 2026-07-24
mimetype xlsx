--- v2 (2026-07-24)
+++ v3 (2026-07-24)
@@ -668,56 +668,56 @@
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Commerciaux Clovis Hugues</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Commerciaux Clovis Hugues - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coiffure - Tresses</x:t>
   </x:si>
   <x:si>
     <x:t>Deborah Cahen</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coiffure - Remise à niveau</x:t>
@@ -815,65 +815,65 @@
   <x:si>
     <x:t>École Terrade Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Nice</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Formabeauté</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>Élysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
-    <x:t>06400</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation coiffure coupe couleur</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
@@ -1268,78 +1268,78 @@
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BP coiffure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/26/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/26/2028 00:00:00</x:t>
+    <x:t>06/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/29/2024 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>08/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/29/2028 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
@@ -2847,216 +2847,216 @@
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>606660</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s"/>
+      <x:c r="E18" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>606664</x:v>
+        <x:v>601409</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>606667</x:v>
+        <x:v>606664</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>601409</x:v>
+        <x:v>606667</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
@@ -4603,100 +4603,100 @@
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>568466</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>40707</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>568469</x:v>
+        <x:v>601129</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
@@ -4705,114 +4705,114 @@
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>601129</x:v>
+        <x:v>601130</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>601130</x:v>
+        <x:v>568469</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
@@ -4942,159 +4942,160 @@
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>601999</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
+      <x:c r="E55" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>625690</x:v>
+        <x:v>602000</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>602000</x:v>
+        <x:v>625690</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -5637,165 +5638,164 @@
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>584160</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
-      <x:c r="E67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>584163</x:v>
+        <x:v>633898</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
-      <x:c r="E68" s="14" t="s"/>
+      <x:c r="E68" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>633898</x:v>
+        <x:v>584163</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -5805,57 +5805,57 @@
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>547248</x:v>
+        <x:v>605601</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>153</x:v>
@@ -5866,57 +5866,57 @@
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>605601</x:v>
+        <x:v>547248</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
@@ -9408,75 +9408,75 @@
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>604853</x:v>
+        <x:v>604852</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>163</x:v>
@@ -9529,75 +9529,75 @@
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>604852</x:v>
+        <x:v>604853</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>163</x:v>
@@ -9897,173 +9897,173 @@
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>598910</x:v>
+        <x:v>554546</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>554537</x:v>
+        <x:v>598908</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>598908</x:v>
+        <x:v>554537</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
@@ -10072,54 +10072,54 @@
       <x:c r="K140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>554546</x:v>
+        <x:v>598910</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
@@ -10624,385 +10624,386 @@
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>581836</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>230</x:v>
-[...1 lines deleted...]
-      <x:c r="C151" s="3" t="s"/>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C151" s="3" t="n">
+        <x:v>39266</x:v>
+      </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
+      <x:c r="J151" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>632244</x:v>
+        <x:v>529134</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="J152" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>529134</x:v>
+        <x:v>632244</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
-      <x:c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>599117</x:v>
+        <x:v>614401</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>599123</x:v>
+        <x:v>529118</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
+      <x:c r="E155" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>529118</x:v>
+        <x:v>599117</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s"/>
+      <x:c r="E156" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>614401</x:v>
+        <x:v>599123</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
@@ -12049,439 +12050,440 @@
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>624530</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
-      <x:c r="E176" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>558135</x:v>
+        <x:v>624560</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
+      <x:c r="E177" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>624560</x:v>
+        <x:v>558135</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>628947</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>558039</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>607287</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>607288</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>607294</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
@@ -12565,97 +12567,97 @@
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>597074</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>595318</x:v>
+        <x:v>594233</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -12676,97 +12678,97 @@
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>595144</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>40707</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>594233</x:v>
+        <x:v>595318</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
@@ -12835,51 +12837,51 @@
       <x:c r="L189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>546534</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
@@ -12894,51 +12896,51 @@
       <x:c r="L190" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>546569</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
@@ -13118,51 +13120,51 @@
       <x:c r="J194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>517322</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13175,51 +13177,51 @@
       <x:c r="J195" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>599061</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13234,51 +13236,51 @@
       <x:c r="J196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>599059</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13291,408 +13293,408 @@
       <x:c r="J197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>599058</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>544986</x:v>
+        <x:v>544995</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>544987</x:v>
+        <x:v>544986</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>544989</x:v>
+        <x:v>544987</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>599065</x:v>
+        <x:v>544989</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>599066</x:v>
+        <x:v>599065</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>544995</x:v>
+        <x:v>599066</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
@@ -13993,57 +13995,57 @@
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>498542</x:v>
+        <x:v>454948</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>84</x:v>
@@ -14054,57 +14056,57 @@
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>454948</x:v>
+        <x:v>498542</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -14801,156 +14803,154 @@
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>582026</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
-      <x:c r="E224" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>549482</x:v>
+        <x:v>616215</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>549474</x:v>
+        <x:v>549482</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>254</x:v>
@@ -14965,225 +14965,225 @@
       <x:c r="K226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>603628</x:v>
+        <x:v>549474</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
+      <x:c r="E227" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>616230</x:v>
+        <x:v>603628</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>616232</x:v>
+        <x:v>616230</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
-      <x:c r="E229" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>603608</x:v>
+        <x:v>616232</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38232</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
@@ -15203,97 +15203,100 @@
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>549483</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
+      <x:c r="E231" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>616215</x:v>
+        <x:v>603608</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
@@ -17067,362 +17070,354 @@
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>630293</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>630291</x:v>
+        <x:v>630280</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
-      <x:c r="E265" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>575105</x:v>
+        <x:v>630288</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>630280</x:v>
+        <x:v>630303</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="J267" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>630288</x:v>
+        <x:v>630304</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>630303</x:v>
+        <x:v>566411</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>630304</x:v>
+        <x:v>566437</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
@@ -17439,470 +17434,476 @@
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>566762</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>590120</x:v>
+        <x:v>581580</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
-      <x:c r="E272" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="J272" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>575108</x:v>
+        <x:v>630291</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>225</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="J273" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>630278</x:v>
+        <x:v>590120</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>316</x:v>
-[...1 lines deleted...]
-      <x:c r="C274" s="15" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C274" s="15" t="n">
+        <x:v>38232</x:v>
+      </x:c>
       <x:c r="D274" s="15" t="s"/>
-      <x:c r="E274" s="14" t="s"/>
+      <x:c r="E274" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="J274" s="14" t="s"/>
+      <x:c r="J274" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>566770</x:v>
+        <x:v>575108</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
-      <x:c r="E275" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>575100</x:v>
+        <x:v>630278</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>581580</x:v>
+        <x:v>566770</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>57</x:v>
-[...1 lines deleted...]
-      <x:c r="C277" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C277" s="3" t="n">
+        <x:v>38231</x:v>
+      </x:c>
       <x:c r="D277" s="3" t="s"/>
+      <x:c r="E277" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
+      <x:c r="J277" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>566411</x:v>
+        <x:v>575100</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>209</x:v>
-[...1 lines deleted...]
-      <x:c r="C278" s="15" t="s"/>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C278" s="15" t="n">
+        <x:v>39266</x:v>
+      </x:c>
       <x:c r="D278" s="15" t="s"/>
-      <x:c r="E278" s="14" t="s"/>
+      <x:c r="E278" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="J278" s="14" t="s"/>
+      <x:c r="J278" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>566437</x:v>
+        <x:v>575105</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>29</x:v>
@@ -18850,154 +18851,154 @@
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>614274</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
-        <x:v>38232</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>595319</x:v>
+        <x:v>597082</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38232</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>597082</x:v>
+        <x:v>595319</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -20309,114 +20310,114 @@
       <x:c r="K322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>493138</x:v>
+        <x:v>547790</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>547790</x:v>
+        <x:v>493138</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
@@ -20499,98 +20500,98 @@
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>556384</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>611024</x:v>
+        <x:v>607806</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
@@ -20606,118 +20607,118 @@
       <x:c r="K327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>617541</x:v>
+        <x:v>611024</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>607806</x:v>
+        <x:v>617541</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -22089,216 +22090,216 @@
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>609220</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
-      <x:c r="E354" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>554463</x:v>
+        <x:v>614583</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>614583</x:v>
+        <x:v>612515</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
-      <x:c r="E356" s="14" t="s"/>
+      <x:c r="E356" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>612515</x:v>
+        <x:v>554463</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -22651,547 +22652,547 @@
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>566985</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
-      <x:c r="E364" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>609249</x:v>
+        <x:v>614575</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>40707</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
-      <x:c r="E365" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>506102</x:v>
+        <x:v>614579</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="J366" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>614575</x:v>
+        <x:v>614596</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>614579</x:v>
+        <x:v>614574</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>209</x:v>
-[...1 lines deleted...]
-      <x:c r="C368" s="15" t="s"/>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C368" s="15" t="n">
+        <x:v>39266</x:v>
+      </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="J368" s="14" t="s"/>
+      <x:c r="J368" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>614596</x:v>
+        <x:v>614577</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
+      <x:c r="E369" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G369" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>614574</x:v>
+        <x:v>554402</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
-      <x:c r="E370" s="14" t="s"/>
+      <x:c r="E370" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>614577</x:v>
+        <x:v>506102</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>554402</x:v>
+        <x:v>609249</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>609229</x:v>
+        <x:v>609219</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
@@ -23204,399 +23205,400 @@
       <x:c r="K373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>554467</x:v>
+        <x:v>609246</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>609219</x:v>
+        <x:v>554418</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
+      <x:c r="E375" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>612514</x:v>
+        <x:v>609229</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>554406</x:v>
+        <x:v>554467</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
-      <x:c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>609246</x:v>
+        <x:v>612514</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="U377" s="4" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
-      <x:c r="E378" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>554418</x:v>
+        <x:v>566986</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
+      <x:c r="E379" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>566986</x:v>
+        <x:v>554406</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -23774,51 +23776,51 @@
       <x:c r="L383" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>609247</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
@@ -23833,51 +23835,51 @@
       <x:c r="L384" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>609245</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
@@ -23949,51 +23951,51 @@
       <x:c r="L386" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>554465</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
@@ -24122,51 +24124,51 @@
       <x:c r="L389" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>609244</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
@@ -24408,168 +24410,167 @@
       <x:c r="L394" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>554469</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
-      <x:c r="E395" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>609251</x:v>
+        <x:v>612747</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
-      <x:c r="E396" s="14" t="s"/>
+      <x:c r="E396" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>612747</x:v>
+        <x:v>609251</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -24579,51 +24580,51 @@
       <x:c r="L397" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>609221</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
@@ -24636,51 +24637,51 @@
       <x:c r="L398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>612513</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
@@ -24693,51 +24694,51 @@
       <x:c r="L399" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>609250</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
@@ -24807,51 +24808,51 @@
       <x:c r="L401" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>609266</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
@@ -25741,245 +25742,245 @@
         <x:v>49</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>610015</x:v>
+        <x:v>609683</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>609683</x:v>
+        <x:v>610015</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
-        <x:v>40707</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>602588</x:v>
+        <x:v>602593</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
-        <x:v>38231</x:v>
+        <x:v>40707</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>602593</x:v>
+        <x:v>602588</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>40707</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
@@ -27651,244 +27652,244 @@
         <x:v>37</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>606034</x:v>
+        <x:v>549181</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>549181</x:v>
+        <x:v>606007</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>606007</x:v>
+        <x:v>606008</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>606008</x:v>
+        <x:v>606034</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>39266</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
@@ -29307,153 +29308,153 @@
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>606011</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
-        <x:v>38231</x:v>
+        <x:v>39266</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>606010</x:v>
+        <x:v>606040</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
-        <x:v>39266</x:v>
+        <x:v>38231</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>606040</x:v>
+        <x:v>606010</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38231</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>422</x:v>