--- v2 (2026-07-25)
+++ v3 (2026-07-26)
@@ -209,176 +209,176 @@
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion marque</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Encadrement management</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP esthétique cosmétique parfumerie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Onglerie gel</x:t>
   </x:si>
   <x:si>
     <x:t>Manucurie</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquilleur artistique et évènementiel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Académie des Techniques du Maquillage Artistique</x:t>
   </x:si>
   <x:si>
     <x:t>ATMA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
+    <x:t>Cosmétique</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel spécialisation effets spéciaux pour le cinéma (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES LA BOCCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage professionnel pour photographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage mariage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage professionnel haute couture et défilés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
   </x:si>
   <x:si>
-    <x:t>Cosmétique</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maquilleur artistique et évènementiel (Apprentissage)</x:t>
-[...55 lines deleted...]
-  <x:si>
     <x:t>Maquilleur artistique et évènementiel BC3 réaliser un maquillage artistique avec des effets spéciaux (spécialisation cinéma, théâtre et danse)</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel spécialisation beauté conseil et photos, défilés scène, plateau télé et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel adapté au peaux noires, métissées, asiatiques et orientales</x:t>
@@ -557,71 +557,71 @@
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus eyeliner poudré</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus sourcils poudrés</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - Initiation (Toutes zones : visage, sourcils, yeux, lèvres, tâches de rousseur)</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Embellissement des cils - réhaussement de cils</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquillage permanent - initiation et perfectionnement - expert lèvres</x:t>
   </x:si>
   <x:si>
+    <x:t>10/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - initiation et perfectionnement - expert yeux</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réhaussement de sourcils - brow lift</x:t>
   </x:si>
   <x:si>
-    <x:t>Embellissement des cils - réhaussement de cils</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dermopigmentation réparatrice</x:t>
   </x:si>
   <x:si>
     <x:t>Alice Targa - Alice Dermo Esthetic</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Dermatologie</x:t>
@@ -1118,68 +1118,68 @@
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
+    <x:t>SORGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Artisan , Salarié , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>SORGUES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + massages</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Particulier, individuel , Salarié , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>06/15/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Habilitation hygiène et salubrité</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prothesie ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP esthétique cosmétique parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique esthétique corps et visage</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié de l'artisanat , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
@@ -1214,62 +1214,62 @@
   <x:si>
     <x:t>École Terrade Nice</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Formabeauté</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>Elégance - Ecole Gontard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Praticien en massages bien-être (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Elégance - Ecole Gontard</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/23/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Spa praticien</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/20/2027 00:00:00</x:t>
@@ -1394,74 +1394,74 @@
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prothésiste ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>Formanails</x:t>
   </x:si>
   <x:si>
     <x:t>83260</x:t>
   </x:si>
   <x:si>
     <x:t>LA CRAU</x:t>
   </x:si>
   <x:si>
+    <x:t>Extension de cils - Méthode cil à cil - Volume russe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Extension de cils - Méthode cil à cil - Volume russe</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/28/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2026 00:00:00</x:t>
@@ -1715,65 +1715,65 @@
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Laurie Feligioni Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
+    <x:t>Microneedling</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lionel Simon - Léo Brillant Compagny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">Blanchiment dentaire sans kit </x:t>
   </x:si>
   <x:si>
-    <x:t>Lionel Simon - Léo Brillant Compagny</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t xml:space="preserve">Brow lift + rehaussement de cils </x:t>
   </x:si>
   <x:si>
-    <x:t>Microneedling</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Maquillage permanent - Dermopigmentation des sourcils poil à poil (microblading) + Ombrage à la machine</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en maquillage permanent et prothésie ciliaire</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - LM LIPS Dermopigmentation des lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>Lm Créations Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13740</x:t>
   </x:si>
   <x:si>
     <x:t>LE ROVE</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - MB BROWS Dermopigmentation des sourcils effet poudré</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - LM BROWS Dermopigmentation des sourcils hyperréalistes</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - COMBO 2 formations au choix sourcils, lèvres</x:t>
@@ -2030,86 +2030,86 @@
   <x:si>
     <x:t>Epilation IPL (lumière pulsée intense)</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>69000</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien spa (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>07/02/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/02/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Praticien spa</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien animateur de SPA</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>07/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/04/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux bambous</x:t>
@@ -2186,60 +2186,60 @@
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Marseille 6ème</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique esthétique manuel (corps) – méthode brésilienne</x:t>
   </x:si>
   <x:si>
     <x:t>Vanessa Saboun</x:t>
   </x:si>
   <x:si>
     <x:t>13190</x:t>
   </x:si>
   <x:si>
     <x:t>ALLAUCH</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lipolaser - Lipocavitation - Radiofréquence</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Protocole G5 Body - Drainage et Remodelage corporel mécanique (corps)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Caféterapia gommage et enveloppement</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage massage réducteur</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>05/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique post opératoire</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Kinésio taping corps</x:t>
   </x:si>
   <x:si>
     <x:t>Radiofréquence lipocavitation et lipolaser (corps et visage) a visée esthetique et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique visage brésilien</x:t>
   </x:si>
   <x:si>
     <x:t>Face taping</x:t>
   </x:si>
   <x:si>
     <x:t>Soin pré et post opératoire</x:t>
   </x:si>
@@ -3240,273 +3240,273 @@
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
         <x:v>601412</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
-      <x:c r="E8" s="14" t="s"/>
+      <x:c r="E8" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>601186</x:v>
+        <x:v>601410</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
+      <x:c r="E9" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>601187</x:v>
+        <x:v>601413</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
-      <x:c r="E10" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>601410</x:v>
+        <x:v>601186</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
-      <x:c r="E11" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>601413</x:v>
+        <x:v>601187</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3527,159 +3527,159 @@
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>601185</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>601408</x:v>
+        <x:v>548749</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>548749</x:v>
+        <x:v>601408</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -3800,3198 +3800,3199 @@
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>606669</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>546819</x:v>
+        <x:v>601184</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>601184</x:v>
+        <x:v>546819</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s"/>
+      <x:c r="E20" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I20" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J20" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="K20" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L20" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="M20" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N20" s="15" t="n">
+        <x:v>22885</x:v>
+      </x:c>
+      <x:c r="O20" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="P20" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="I20" s="16" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>543888</x:v>
+        <x:v>516189</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
+      <x:c r="E21" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>590653</x:v>
+        <x:v>598850</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>516189</x:v>
+        <x:v>598871</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>625261</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>625262</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>625275</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>625299</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>625306</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="I28" s="16" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="J28" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K28" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="L28" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M28" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N28" s="15" t="n">
+        <x:v>42032</x:v>
+      </x:c>
+      <x:c r="O28" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="I28" s="16" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>598850</x:v>
+        <x:v>543888</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
-      <x:c r="E29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>598871</x:v>
+        <x:v>590653</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>565254</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>565261</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>622547</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>545966</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>598851</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>625280</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>625281</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>625283</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>625273</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>625276</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>625450</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>598854</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>625290</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>625292</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>625293</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>625307</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>599409</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>625284</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>598853</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>545950</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>628567</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>583184</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>583186</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>565251</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>598867</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>598868</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>622548</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>625449</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>624785</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>625253</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>625254</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>625255</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>625256</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>625263</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>625265</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>625274</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>625282</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>625300</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>545948</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>598849</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>625291</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>610908</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>632696</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>632699</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
@@ -7045,106 +7046,106 @@
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>582083</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>582106</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
@@ -7152,51 +7153,51 @@
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>582111</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
@@ -7207,51 +7208,51 @@
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>582120</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
@@ -7259,51 +7260,51 @@
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>582121</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
@@ -7314,103 +7315,103 @@
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>583431</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>583442</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
@@ -7421,158 +7422,158 @@
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>583432</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>582092</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>582096</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
@@ -7580,106 +7581,106 @@
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>582115</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>582084</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
@@ -7687,51 +7688,51 @@
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>582110</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
@@ -7742,531 +7743,531 @@
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>582074</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>618835</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>582079</x:v>
+        <x:v>582067</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>582087</x:v>
+        <x:v>582078</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>582097</x:v>
+        <x:v>582079</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="U92" s="16" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>582124</x:v>
+        <x:v>582087</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>582067</x:v>
+        <x:v>582097</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>582078</x:v>
+        <x:v>582124</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>582088</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>582093</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
@@ -8277,51 +8278,51 @@
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>582105</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
@@ -8329,51 +8330,51 @@
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>582116</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
@@ -8384,51 +8385,51 @@
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>583441</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
@@ -8436,106 +8437,106 @@
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>582075</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>618836</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
@@ -8695,100 +8696,100 @@
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>585889</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>591094</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
@@ -8797,100 +8798,100 @@
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>598381</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>581244</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
@@ -8948,51 +8949,51 @@
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>587106</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
@@ -9001,51 +9002,51 @@
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>587109</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
@@ -9388,51 +9389,51 @@
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>635897</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
@@ -9490,51 +9491,51 @@
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>635900</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
@@ -9543,51 +9544,51 @@
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>635903</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
@@ -9600,78 +9601,78 @@
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>635905</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>598222</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
@@ -9826,159 +9827,159 @@
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>601126</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>601134</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>601133</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
@@ -9993,51 +9994,51 @@
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>601135</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -10091,51 +10092,51 @@
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>601138</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
@@ -10264,69 +10265,69 @@
       <x:c r="E135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>601137</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -10370,51 +10371,51 @@
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>621811</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
@@ -10423,51 +10424,51 @@
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>614764</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
@@ -10487,54 +10488,54 @@
       <x:c r="L139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>614803</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
@@ -10574,51 +10575,51 @@
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>614770</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
@@ -11076,51 +11077,51 @@
       <x:c r="L150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>628717</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
@@ -11652,226 +11653,226 @@
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>605608</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>605603</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>547249</x:v>
+        <x:v>547250</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>547250</x:v>
+        <x:v>547249</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>279</x:v>
@@ -11894,51 +11895,51 @@
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>605602</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
@@ -12130,100 +12131,100 @@
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42879</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>612290</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>634471</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>295</x:v>
@@ -12295,51 +12296,51 @@
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42879</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>612288</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>36</x:v>
@@ -12767,57 +12768,57 @@
       <x:c r="K179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>552709</x:v>
+        <x:v>607537</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>244</x:v>
@@ -12828,57 +12829,57 @@
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>607537</x:v>
+        <x:v>552709</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
@@ -13144,164 +13145,164 @@
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>553212</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>604159</x:v>
+        <x:v>604172</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>604172</x:v>
+        <x:v>604159</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>244</x:v>
@@ -14072,100 +14073,100 @@
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>609025</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>609026</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
@@ -14174,51 +14175,51 @@
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>617373</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
@@ -14544,54 +14545,54 @@
       <x:c r="L211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>624118</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
@@ -14742,51 +14743,51 @@
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>596931</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
@@ -14825,211 +14826,211 @@
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>596566</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>35</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="J217" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="S217" s="0" t="n">
+        <x:v>531345</x:v>
+      </x:c>
+      <x:c r="T217" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="S217" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>500906</x:v>
+        <x:v>498078</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>189</x:v>
-[...1 lines deleted...]
-      <x:c r="C219" s="3" t="s"/>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C219" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
+      <x:c r="J219" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>531345</x:v>
+        <x:v>500906</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>348</x:v>
@@ -15037,51 +15038,51 @@
       <x:c r="J220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>599121</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>347</x:v>
@@ -15092,51 +15093,51 @@
       <x:c r="J221" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>506819</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
@@ -15147,108 +15148,108 @@
         <x:v>348</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>614399</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>509602</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15265,51 +15266,51 @@
       <x:c r="J224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>544962</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
@@ -15322,51 +15323,51 @@
       <x:c r="J225" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>477214</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
@@ -15377,158 +15378,158 @@
         <x:v>348</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>614395</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>614397</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>499835</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15544,173 +15545,175 @@
       <x:c r="J229" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>599118</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>51</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
-      <x:c r="E230" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="J230" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>544961</x:v>
+        <x:v>614396</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="C231" s="3" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C231" s="3" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D231" s="3" t="s"/>
+      <x:c r="E231" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
+      <x:c r="J231" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K231" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>614396</x:v>
+        <x:v>544961</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -15981,51 +15984,51 @@
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>596929</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
@@ -16371,51 +16374,51 @@
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>596928</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
@@ -16482,51 +16485,51 @@
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>596932</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
@@ -16616,1531 +16619,1530 @@
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>596561</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C249" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
+      <x:c r="D249" s="3" t="s"/>
+      <x:c r="G249" s="0" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...8 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>546752</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
-      <x:c r="E250" s="14" t="s"/>
+      <x:c r="E250" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>616195</x:v>
+        <x:v>546744</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>600454</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>600458</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>38447</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>546744</x:v>
+        <x:v>546752</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>600461</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>38447</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>600462</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>600460</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>546741</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>519721</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>600445</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>616197</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>616203</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>616200</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>546742</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>600452</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>634730</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>634952</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>634953</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>634954</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>602670</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>634729</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>546739</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>616204</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>546749</x:v>
+        <x:v>600450</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>600450</x:v>
+        <x:v>546749</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -18204,51 +18206,51 @@
       <x:c r="L276" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>623093</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -18718,84 +18720,84 @@
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>624559</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>558033</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
@@ -19212,114 +19214,111 @@
       <x:c r="K294" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>623076</x:v>
+        <x:v>623072</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
-      <x:c r="E295" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>607281</x:v>
+        <x:v>623100</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
@@ -19382,114 +19381,116 @@
       <x:c r="K297" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>623072</x:v>
+        <x:v>623076</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
-      <x:c r="E298" s="14" t="s"/>
+      <x:c r="E298" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>623100</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -19538,180 +19539,180 @@
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>596934</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>597018</x:v>
+        <x:v>596569</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>596569</x:v>
+        <x:v>597018</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
@@ -19955,51 +19956,51 @@
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>597158</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
@@ -20154,141 +20155,141 @@
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>599753</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>544990</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G313" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>599062</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
@@ -20712,51 +20713,51 @@
       <x:c r="K321" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>622461</x:v>
+        <x:v>622453</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>439</x:v>
@@ -20765,922 +20766,922 @@
       <x:c r="K322" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>622477</x:v>
+        <x:v>622456</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>622485</x:v>
+        <x:v>622496</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>622519</x:v>
+        <x:v>622500</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>586305</x:v>
+        <x:v>622504</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>633508</x:v>
+        <x:v>622509</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>633513</x:v>
+        <x:v>622516</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>633531</x:v>
+        <x:v>581655</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>622453</x:v>
+        <x:v>581684</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>622456</x:v>
+        <x:v>581690</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>622496</x:v>
+        <x:v>622461</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>622500</x:v>
+        <x:v>622477</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>622504</x:v>
+        <x:v>622485</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>622509</x:v>
+        <x:v>622519</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>622516</x:v>
+        <x:v>586305</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>581655</x:v>
+        <x:v>633508</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>581684</x:v>
+        <x:v>633513</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>581690</x:v>
+        <x:v>633531</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>633504</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
@@ -21746,229 +21747,229 @@
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>633507</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>633528</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>633533</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>633539</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>633552</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
@@ -22154,189 +22155,189 @@
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>622478</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>622497</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>622503</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>581689</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>439</x:v>
@@ -22562,1116 +22563,1116 @@
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>633524</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>633532</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>633538</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>633549</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>633551</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>633496</x:v>
+        <x:v>586294</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>633509</x:v>
+        <x:v>586323</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>633521</x:v>
+        <x:v>633496</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>633498</x:v>
+        <x:v>633509</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>633499</x:v>
+        <x:v>633521</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>633501</x:v>
+        <x:v>622464</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>633537</x:v>
+        <x:v>622480</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>633540</x:v>
+        <x:v>622494</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>633553</x:v>
+        <x:v>622511</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>622464</x:v>
+        <x:v>581649</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>622480</x:v>
+        <x:v>581672</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>622494</x:v>
+        <x:v>633498</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>622511</x:v>
+        <x:v>633499</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>586294</x:v>
+        <x:v>633501</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>586323</x:v>
+        <x:v>633537</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>581649</x:v>
+        <x:v>633540</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>581672</x:v>
+        <x:v>633553</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>29</x:v>
@@ -23684,442 +23685,442 @@
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>622454</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>622488</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>622501</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>622502</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>622508</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>633529</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>633530</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>633535</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>633536</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
@@ -24230,109 +24231,109 @@
         <x:v>439</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>633502</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>633503</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
@@ -24704,78 +24705,78 @@
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>581706</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>581711</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
@@ -25055,388 +25056,388 @@
       <x:c r="M406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>622481</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>622489</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>622495</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>622510</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>622517</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>622518</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>586292</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>586311</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
@@ -25449,51 +25450,51 @@
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>624547</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
@@ -25538,253 +25539,253 @@
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>624554</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>624555</x:v>
+        <x:v>624552</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>624552</x:v>
+        <x:v>624553</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>624553</x:v>
+        <x:v>624555</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>547271</x:v>
+        <x:v>547275</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>470</x:v>
@@ -25799,114 +25800,114 @@
       <x:c r="K420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>601597</x:v>
+        <x:v>547271</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>547275</x:v>
+        <x:v>601597</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
@@ -26150,332 +26151,332 @@
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>616622</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>547273</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>601606</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>601625</x:v>
+        <x:v>601602</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>601614</x:v>
+        <x:v>601625</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>601602</x:v>
+        <x:v>601614</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
@@ -26498,82 +26499,82 @@
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>601611</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>601605</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
@@ -26813,51 +26814,51 @@
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>624549</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
@@ -26926,51 +26927,51 @@
       <x:c r="G440" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>542317</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
@@ -27114,51 +27115,51 @@
       <x:c r="L443" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>617677</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
@@ -27267,51 +27268,51 @@
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>587944</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
@@ -27321,51 +27322,51 @@
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>564403</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
@@ -27378,108 +27379,108 @@
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>616212</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>549475</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
@@ -27518,82 +27519,82 @@
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>616224</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>603629</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
@@ -27675,57 +27676,57 @@
       <x:c r="K453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>603609</x:v>
+        <x:v>549461</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
@@ -27734,57 +27735,57 @@
       <x:c r="K454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>549461</x:v>
+        <x:v>603609</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -27998,51 +27999,51 @@
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>596933</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
@@ -28057,100 +28058,100 @@
       <x:c r="G460" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>507653</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>566460</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
@@ -28165,51 +28166,51 @@
       <x:c r="G462" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I462" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>554002</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
@@ -28245,266 +28246,266 @@
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>571720</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>601332</x:v>
+        <x:v>601330</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>566905</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>601330</x:v>
+        <x:v>601332</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>566900</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28519,108 +28520,108 @@
       <x:c r="J468" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>566902</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>601331</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28635,51 +28636,51 @@
       <x:c r="J470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>601333</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
@@ -28689,51 +28690,51 @@
       <x:c r="J471" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>600667</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28748,51 +28749,51 @@
       <x:c r="J472" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>566896</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s"/>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>509</x:v>
@@ -28858,51 +28859,51 @@
       <x:c r="J474" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>515500</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -28959,100 +28960,100 @@
       <x:c r="C476" s="15" t="s"/>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s"/>
       <x:c r="K476" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>566462</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>566464</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
@@ -29130,164 +29131,164 @@
       <x:c r="L479" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>630279</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>630294</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s"/>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>630299</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>29</x:v>
@@ -29486,51 +29487,51 @@
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s"/>
       <x:c r="K486" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>566764</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
@@ -29694,51 +29695,51 @@
       <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s"/>
       <x:c r="K490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>630297</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
@@ -29845,51 +29846,51 @@
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s"/>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>630308</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
@@ -30381,51 +30382,51 @@
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s"/>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>630298</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
@@ -30563,396 +30564,393 @@
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>566456</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>51</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C507" s="3" t="s"/>
       <x:c r="D507" s="3" t="s"/>
-      <x:c r="E507" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="J507" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K507" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>575101</x:v>
+        <x:v>566768</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>524</x:v>
-[...1 lines deleted...]
-      <x:c r="C508" s="15" t="s"/>
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C508" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="J508" s="14" t="s"/>
+      <x:c r="J508" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>566768</x:v>
+        <x:v>630287</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>531</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C509" s="3" t="s"/>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="J509" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
-        <x:v>630287</x:v>
+        <x:v>630292</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
-        <x:v>518</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C510" s="15" t="s"/>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s"/>
       <x:c r="K510" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
-        <x:v>630292</x:v>
+        <x:v>630296</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C511" s="3" t="s"/>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
-        <x:v>630296</x:v>
+        <x:v>630306</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
-        <x:v>519</x:v>
-[...1 lines deleted...]
-      <x:c r="C512" s="15" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C512" s="15" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D512" s="15" t="s"/>
-      <x:c r="E512" s="14" t="s"/>
+      <x:c r="E512" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="J512" s="14" t="s"/>
+      <x:c r="J512" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
-        <x:v>630306</x:v>
+        <x:v>575101</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C513" s="3" t="s"/>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>535685</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
@@ -30961,100 +30959,100 @@
       <x:c r="C514" s="15" t="s"/>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s"/>
       <x:c r="K514" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>535682</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C515" s="3" t="s"/>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>535684</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
@@ -31112,51 +31110,51 @@
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C517" s="3" t="s"/>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>611599</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
@@ -31462,51 +31460,51 @@
       <x:c r="K523" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>613839</x:v>
+        <x:v>613847</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C524" s="15" t="s"/>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>546</x:v>
@@ -31515,190 +31513,190 @@
       <x:c r="K524" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>613840</x:v>
+        <x:v>613839</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C525" s="3" t="s"/>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>613847</x:v>
+        <x:v>613840</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C526" s="15" t="s"/>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s"/>
       <x:c r="K526" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>614027</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s"/>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>613843</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
@@ -31707,77 +31705,77 @@
       <x:c r="C528" s="15" t="s"/>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s"/>
       <x:c r="K528" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>613848</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>552</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C529" s="3" t="s"/>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
@@ -31809,51 +31807,51 @@
       <x:c r="C530" s="15" t="s"/>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s"/>
       <x:c r="K530" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>614046</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
@@ -31911,100 +31909,100 @@
       <x:c r="C532" s="15" t="s"/>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s"/>
       <x:c r="K532" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>614029</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C533" s="3" t="s"/>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>624252</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
@@ -32013,100 +32011,100 @@
       <x:c r="C534" s="15" t="s"/>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s"/>
       <x:c r="K534" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>624251</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C535" s="3" t="s"/>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>624253</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
@@ -32164,51 +32162,51 @@
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C537" s="3" t="s"/>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>624254</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
@@ -32217,51 +32215,51 @@
       <x:c r="C538" s="15" t="s"/>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s"/>
       <x:c r="K538" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>624257</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
@@ -32932,51 +32930,51 @@
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>596927</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
@@ -33322,51 +33320,51 @@
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>596930</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
@@ -33513,205 +33511,205 @@
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>596575</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I562" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>556344</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H563" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>608234</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>602320</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
@@ -33809,85 +33807,85 @@
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>565639</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H567" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>547717</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
@@ -33919,51 +33917,51 @@
       <x:c r="L568" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>623920</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
@@ -34494,51 +34492,51 @@
       <x:c r="L578" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>633744</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C579" s="3" t="s"/>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>28</x:v>
@@ -34751,54 +34749,54 @@
       <x:c r="L583" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>632418</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I584" s="16" t="s">
         <x:v>619</x:v>
@@ -35259,51 +35257,51 @@
       <x:c r="C592" s="15" t="s"/>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s"/>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s"/>
       <x:c r="K592" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>629505</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
@@ -35328,340 +35326,341 @@
       <x:c r="L593" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>630635</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
-        <x:v>546755</x:v>
+        <x:v>598920</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
+      <x:c r="E595" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
-        <x:v>612682</x:v>
+        <x:v>598921</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
-        <x:v>38122</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
-        <x:v>546187</x:v>
+        <x:v>612682</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="E597" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
-        <x:v>598920</x:v>
+        <x:v>546755</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>38122</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
-      <x:c r="E598" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
-        <x:v>598921</x:v>
+        <x:v>546187</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -36053,185 +36052,183 @@
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>612676</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>598926</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
-      <x:c r="E608" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
       <x:c r="I608" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>598926</x:v>
+        <x:v>612681</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -36249,219 +36246,221 @@
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>546756</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
-      <x:c r="E610" s="14" t="s"/>
+      <x:c r="E610" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>612681</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>607404</x:v>
+        <x:v>607440</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>607440</x:v>
+        <x:v>607404</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="E613" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -36750,100 +36749,100 @@
         <x:v>642</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s"/>
       <x:c r="K618" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>633619</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C619" s="3" t="s"/>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
         <x:v>633620</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C620" s="15" t="s"/>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
@@ -36852,100 +36851,100 @@
         <x:v>642</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s"/>
       <x:c r="K620" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>633621</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C621" s="3" t="s"/>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>633625</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
@@ -36964,51 +36963,51 @@
       <x:c r="L622" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>612595</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -37086,332 +37085,332 @@
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>612621</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="E625" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>609233</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>609224</x:v>
+        <x:v>554424</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>609240</x:v>
+        <x:v>554447</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>609241</x:v>
+        <x:v>609224</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>554424</x:v>
+        <x:v>609240</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
@@ -37420,57 +37419,57 @@
       <x:c r="K630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>554447</x:v>
+        <x:v>609241</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>650</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -37593,51 +37592,51 @@
       <x:c r="L633" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>612611</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
@@ -37650,51 +37649,51 @@
       <x:c r="L634" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>612616</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -37760,114 +37759,114 @@
       <x:c r="K636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>554433</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>554449</x:v>
+        <x:v>554412</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
@@ -37876,114 +37875,114 @@
       <x:c r="K638" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>609235</x:v>
+        <x:v>554433</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>554412</x:v>
+        <x:v>554449</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
@@ -38230,51 +38229,51 @@
       <x:c r="M644" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>609239</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -38454,167 +38453,167 @@
       <x:c r="M648" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>609223</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="E649" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>609232</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>554425</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -38740,51 +38739,51 @@
       <x:c r="M653" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>609222</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
@@ -38856,51 +38855,51 @@
       <x:c r="M655" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>609237</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>654</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
@@ -39094,84 +39093,84 @@
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>554453</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>554423</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
@@ -39202,339 +39201,337 @@
       <x:c r="M661" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>554409</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
         <x:v>609231</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>653</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
+      <x:c r="E663" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>612594</x:v>
+        <x:v>589843</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
-      <x:c r="E664" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>609255</x:v>
+        <x:v>612594</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>663</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
-      <x:c r="E665" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G665" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>609263</x:v>
+        <x:v>612559</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
-        <x:v>651</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
-        <x:v>589843</x:v>
+        <x:v>554426</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="E667" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -39547,206 +39544,208 @@
       <x:c r="M667" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>554451</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
-      <x:c r="E668" s="14" t="s"/>
+      <x:c r="E668" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
-        <x:v>612559</x:v>
+        <x:v>609255</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
-        <x:v>554426</x:v>
+        <x:v>609263</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>609234</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
@@ -39833,51 +39832,51 @@
       <x:c r="M672" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>554413</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -40000,51 +39999,51 @@
       <x:c r="L675" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
         <x:v>612617</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
         <x:v>34777</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s"/>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
@@ -40296,100 +40295,100 @@
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>571140</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="E681" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G681" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>554427</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
@@ -40404,51 +40403,51 @@
       <x:c r="M682" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
         <x:v>554459</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="E683" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -40461,51 +40460,51 @@
       <x:c r="M683" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
         <x:v>554410</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -40515,105 +40514,105 @@
       <x:c r="L684" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
         <x:v>612571</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
-        <x:v>628771</x:v>
+        <x:v>633288</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
@@ -40623,51 +40622,51 @@
       <x:c r="K686" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
-        <x:v>628780</x:v>
+        <x:v>628771</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
@@ -40677,54 +40676,54 @@
       <x:c r="K687" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
-        <x:v>633288</x:v>
+        <x:v>628780</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
@@ -40737,51 +40736,51 @@
       <x:c r="L688" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>612572</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -41070,51 +41069,51 @@
       <x:c r="L694" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>612613</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -41446,51 +41445,51 @@
       <x:c r="I701" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
         <x:v>551204</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C702" s="15" t="s"/>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s"/>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
@@ -41601,100 +41600,100 @@
         <x:v>675</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s"/>
       <x:c r="K704" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>551394</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s"/>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>551210</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C706" s="15" t="s"/>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
@@ -41805,51 +41804,51 @@
         <x:v>675</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s"/>
       <x:c r="K708" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>551414</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C709" s="3" t="s"/>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>681</x:v>
@@ -42293,51 +42292,51 @@
       <x:c r="M717" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>606018</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s"/>
       <x:c r="I718" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
@@ -42352,51 +42351,51 @@
       <x:c r="M718" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>606025</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="E719" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -42409,51 +42408,51 @@
       <x:c r="M719" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>606028</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C720" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s"/>
       <x:c r="I720" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s">
@@ -42468,51 +42467,51 @@
       <x:c r="M720" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>606021</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="E721" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -42635,57 +42634,57 @@
       <x:c r="K723" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M723" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N723" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O723" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P723" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
-        <x:v>606019</x:v>
+        <x:v>549165</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H724" s="14" t="s"/>
       <x:c r="I724" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
@@ -42694,57 +42693,57 @@
       <x:c r="K724" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
-        <x:v>549165</x:v>
+        <x:v>606019</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="E725" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -42757,51 +42756,51 @@
       <x:c r="M725" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
         <x:v>606026</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s"/>
       <x:c r="I726" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
@@ -42932,51 +42931,51 @@
       <x:c r="M728" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
         <x:v>606022</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="E729" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -42989,51 +42988,51 @@
       <x:c r="M729" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
         <x:v>606023</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s"/>
       <x:c r="I730" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
@@ -43048,51 +43047,51 @@
       <x:c r="M730" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>606024</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="E731" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -43221,51 +43220,51 @@
       <x:c r="M733" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
         <x:v>606016</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H734" s="14" t="s"/>
       <x:c r="I734" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
@@ -43280,51 +43279,51 @@
       <x:c r="M734" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
         <x:v>606017</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="E735" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -43584,223 +43583,223 @@
       <x:c r="A740" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C740" s="15" t="s"/>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s"/>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s"/>
       <x:c r="I740" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s"/>
       <x:c r="K740" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M740" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N740" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O740" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P740" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
-        <x:v>630166</x:v>
+        <x:v>630338</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C741" s="3" t="s"/>
       <x:c r="D741" s="3" t="s"/>
       <x:c r="G741" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I741" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="K741" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L741" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M741" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
-        <x:v>630178</x:v>
+        <x:v>630166</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C742" s="15" t="s"/>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s"/>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s"/>
       <x:c r="I742" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s"/>
       <x:c r="K742" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L742" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M742" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N742" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O742" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P742" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
-        <x:v>630181</x:v>
+        <x:v>630178</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C743" s="3" t="s"/>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="G743" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="K743" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L743" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M743" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="P743" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
-        <x:v>630338</x:v>
+        <x:v>630181</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C744" s="15" t="s"/>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s"/>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s"/>
       <x:c r="I744" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s"/>
       <x:c r="K744" s="14" t="s">
@@ -44175,241 +44174,241 @@
       </x:c>
       <x:c r="P751" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
         <x:v>630187</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C752" s="15" t="s"/>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s"/>
       <x:c r="F752" s="14" t="s"/>
       <x:c r="G752" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="H752" s="14" t="s"/>
       <x:c r="I752" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J752" s="14" t="s"/>
       <x:c r="K752" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L752" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M752" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N752" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O752" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="P752" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q752" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R752" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S752" s="14" t="n">
-        <x:v>630548</x:v>
+        <x:v>630176</x:v>
       </x:c>
       <x:c r="T752" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="U752" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:21">
       <x:c r="A753" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C753" s="3" t="s"/>
       <x:c r="D753" s="3" t="s"/>
       <x:c r="G753" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I753" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="K753" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L753" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M753" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N753" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O753" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P753" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q753" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R753" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S753" s="0" t="n">
-        <x:v>630169</x:v>
+        <x:v>630186</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="C754" s="15" t="s"/>
       <x:c r="D754" s="15" t="s"/>
       <x:c r="E754" s="14" t="s"/>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="H754" s="14" t="s"/>
       <x:c r="I754" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="J754" s="14" t="s"/>
       <x:c r="K754" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L754" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M754" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="N754" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O754" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P754" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q754" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R754" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S754" s="14" t="n">
-        <x:v>630176</x:v>
+        <x:v>630548</x:v>
       </x:c>
       <x:c r="T754" s="16" t="s">
-        <x:v>704</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="U754" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:21">
       <x:c r="A755" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C755" s="3" t="s"/>
       <x:c r="D755" s="3" t="s"/>
       <x:c r="G755" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I755" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="K755" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="L755" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M755" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="N755" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O755" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P755" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="Q755" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="R755" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="S755" s="0" t="n">
-        <x:v>630186</x:v>
+        <x:v>630169</x:v>
       </x:c>
       <x:c r="T755" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U755" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:21">
       <x:c r="A756" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B756" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C756" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D756" s="15" t="s"/>
       <x:c r="E756" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F756" s="14" t="s"/>
       <x:c r="G756" s="14" t="s">
         <x:v>720</x:v>
@@ -45427,51 +45426,51 @@
       </x:c>
       <x:c r="B775" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C775" s="3" t="s"/>
       <x:c r="D775" s="3" t="s"/>
       <x:c r="G775" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I775" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K775" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="L775" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M775" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N775" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O775" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P775" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q775" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R775" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S775" s="0" t="n">
         <x:v>570458</x:v>
       </x:c>
       <x:c r="T775" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U775" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:21">
       <x:c r="A776" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B776" s="14" t="s">
@@ -45480,100 +45479,100 @@
       <x:c r="C776" s="15" t="s"/>
       <x:c r="D776" s="15" t="s"/>
       <x:c r="E776" s="14" t="s"/>
       <x:c r="F776" s="14" t="s"/>
       <x:c r="G776" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="H776" s="14" t="s"/>
       <x:c r="I776" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J776" s="14" t="s"/>
       <x:c r="K776" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="L776" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M776" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N776" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O776" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P776" s="14" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q776" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R776" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S776" s="14" t="n">
         <x:v>570039</x:v>
       </x:c>
       <x:c r="T776" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U776" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:21">
       <x:c r="A777" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="C777" s="3" t="s"/>
       <x:c r="D777" s="3" t="s"/>
       <x:c r="G777" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="I777" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K777" s="0" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="L777" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M777" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N777" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O777" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P777" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="Q777" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R777" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S777" s="0" t="n">
         <x:v>570459</x:v>
       </x:c>
       <x:c r="T777" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="U777" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>