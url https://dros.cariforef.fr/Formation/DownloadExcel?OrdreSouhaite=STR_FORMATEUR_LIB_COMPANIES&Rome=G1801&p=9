--- v3 (2026-07-23)
+++ v4 (2026-07-23)
@@ -350,65 +350,65 @@
   <x:si>
     <x:t>VALREAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Pays d'Arles</x:t>
   </x:si>
   <x:si>
     <x:t>CCIPA</x:t>
   </x:si>
   <x:si>
     <x:t>13633</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant manager loisirs hébergement restauration (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique territoriale , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/03/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
@@ -467,62 +467,62 @@
   <x:si>
     <x:t>Conseil Formation Ingéniérie Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFI MEDITERRANEE</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2018 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2018 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation métiers du bar</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale des Vins et Boissons</x:t>
   </x:si>
   <x:si>
     <x:t>30100</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
@@ -668,65 +668,65 @@
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MENTON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Biérologue-zythologue (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation en Commerce et Oenologie</x:t>
   </x:si>
   <x:si>
     <x:t>IFCO</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Brasserie</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
@@ -950,75 +950,75 @@
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Tkl Forma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CROIX-VALMER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : les vins dans les cocktails et les vins de dessert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COGOLIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : l’expertise de la bière - Birologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANDOL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : barista et latte art</x:t>
   </x:si>
   <x:si>
-    <x:t>Tkl Forma</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : flair, verse et free-pouring</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : l’expertise de la bière - Birologie</x:t>
   </x:si>
   <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation cocktaillerie et initiation mixologie</x:t>
   </x:si>
   <x:si>
     <x:t>BP barman (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma - CFA des 3 Caps</x:t>
   </x:si>
   <x:si>
     <x:t>83420</x:t>
   </x:si>
   <x:si>
     <x:t>BP barman (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>08/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -2789,164 +2789,165 @@
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>600859</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
+      <x:c r="E23" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>610930</x:v>
+        <x:v>580201</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38039</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>580201</x:v>
+        <x:v>610930</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4213,255 +4214,255 @@
       <x:c r="K46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>177596</x:v>
+        <x:v>177597</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>177600</x:v>
+        <x:v>177596</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>177601</x:v>
+        <x:v>177600</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>177597</x:v>
+        <x:v>177598</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>177598</x:v>
+        <x:v>177601</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -4646,57 +4647,57 @@
       <x:c r="K54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>608443</x:v>
+        <x:v>555790</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -4706,57 +4707,57 @@
       <x:c r="K55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>555790</x:v>
+        <x:v>608443</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4948,156 +4949,156 @@
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>601084</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>39345</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>601105</x:v>
+        <x:v>546550</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>39345</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>546550</x:v>
+        <x:v>601105</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
@@ -5446,60 +5447,60 @@
       <x:c r="J68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>572135</x:v>
+        <x:v>597575</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -5779,60 +5780,60 @@
       <x:c r="J74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>597575</x:v>
+        <x:v>572135</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>143</x:v>
@@ -6069,165 +6070,165 @@
       <x:c r="K79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>572132</x:v>
+        <x:v>587883</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>587883</x:v>
+        <x:v>572132</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>574078</x:v>
+        <x:v>566279</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
@@ -6239,114 +6240,114 @@
       <x:c r="J82" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>566278</x:v>
+        <x:v>574078</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>572139</x:v>
+        <x:v>566278</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
@@ -6358,224 +6359,224 @@
       <x:c r="K84" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>572141</x:v>
+        <x:v>572139</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>617914</x:v>
+        <x:v>572141</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>606244</x:v>
+        <x:v>617914</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>566279</x:v>
+        <x:v>606244</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39887</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>205</x:v>
@@ -6925,51 +6926,51 @@
       <x:c r="J94" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>592265</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
@@ -6979,51 +6980,51 @@
       <x:c r="J95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>597400</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
@@ -7147,51 +7148,51 @@
       <x:c r="J98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>597408</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
@@ -7215,161 +7216,163 @@
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>592266</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>177</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>607820</x:v>
+        <x:v>597399</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
+      <x:c r="E101" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>597399</x:v>
+        <x:v>607820</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>40096</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>143</x:v>
@@ -7377,51 +7380,51 @@
       <x:c r="J102" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>608196</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7724,51 +7727,51 @@
       <x:c r="J108" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>608193</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
@@ -8187,57 +8190,57 @@
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>559030</x:v>
+        <x:v>608152</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -8247,57 +8250,57 @@
       <x:c r="K117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>608152</x:v>
+        <x:v>559030</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -9567,878 +9570,878 @@
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>629943</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="S141" s="0" t="n">
+        <x:v>587312</x:v>
+      </x:c>
+      <x:c r="T141" s="4" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>587397</x:v>
+        <x:v>587384</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>587312</x:v>
+        <x:v>587385</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>587384</x:v>
+        <x:v>587381</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="S145" s="0" t="n">
+        <x:v>587397</x:v>
+      </x:c>
+      <x:c r="T145" s="4" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="S146" s="14" t="n">
+        <x:v>587382</x:v>
+      </x:c>
+      <x:c r="T146" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="S146" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>587217</x:v>
+        <x:v>587216</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>587386</x:v>
+        <x:v>587217</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>587382</x:v>
+        <x:v>587386</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>587383</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>587395</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37492</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>570002</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37492</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>586995</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>40096</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42723</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>570004</x:v>
+        <x:v>607982</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>40096</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>42723</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>607982</x:v>
+        <x:v>570004</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">