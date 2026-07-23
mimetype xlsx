--- v3 (2026-07-23)
+++ v4 (2026-07-23)
@@ -422,263 +422,263 @@
   <x:si>
     <x:t>84440</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en herboristerie</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Se former aux plantes médicinales - première partie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Herboristerie - S'installer en France en tant que praticien</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Se former aux plantes médicinales - première partie</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cursus complet d'herboristerie</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnose et addictologie</x:t>
   </x:si>
   <x:si>
     <x:t>Arche Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapie corporelle</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Praticien 1 - Hypnose et communication ericksonienne - Initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Praticien 2 - Hypnose et communication ericksonienne - Initiale</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Praticien 1 - Hypnose et communication ericksonienne - Initiale</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/08/2027 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Praticien en hypnose conversationnelle</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les enjeux d’attachement pour la pratique de l’accompagnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychothérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien en hypnose et communication ericksonienne (combiné)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Technicien en hypnose et communication ericksonienne</x:t>
   </x:si>
   <x:si>
+    <x:t>02/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien 2 en hypnose et communication ericksonienne (combiné)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien 2 en hypnose et communication ericksonienne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hypnose et stratégies d'accompagnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Technicien 2 en hypnose et communication ericksonienne (combiné)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/11/2027 00:00:00</x:t>
-[...71 lines deleted...]
-    <x:t>05/23/2027 00:00:00</x:t>
+    <x:t>Modelage du corps - drainage lymphatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Attitude Nails Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage du corps - Madeirothérapie</x:t>
   </x:si>
   <x:si>
-    <x:t>Attitude Nails Academy</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage du corps - californien</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Modelage du corps - drainage lymphatique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Autonomia</x:t>
   </x:si>
   <x:si>
     <x:t>68400</x:t>
   </x:si>
   <x:si>
     <x:t>VELAUX</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
@@ -848,71 +848,71 @@
   <x:si>
     <x:t>Centre de ressources et d'enseignement supérieur en psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>CRESP FORMATIONS</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur , Profession libérale , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Psychopraticien, parcours réservé aux licenciés en psychologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Handicapé moteur , Particulier, individuel , Public de la formation initiale , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Psychopraticien, parcours réservé aux licenciés en psychologie</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Formateur , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PRATICIEN EN NATUROPATHIE ENERGETIQUE A DISTANCE</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Formation Naturopathie Energétique</x:t>
   </x:si>
   <x:si>
     <x:t>CFNE</x:t>
@@ -1007,134 +1007,134 @@
   <x:si>
     <x:t>92130</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Head spa</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage bien-être femme enceinte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage Kobido</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage bien-être femme enceinte</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pratique des fondamentaux de la Sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de sophrologie Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>Sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
+    <x:t>05/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/28/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Sophro-analyse et mouvements oculaires</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole de sophrologie de Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
   </x:si>
   <x:si>
+    <x:t>07/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Sophro-analyse et mouvements oculaires</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Sophrologue</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Sophrologie Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>10/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Apprendre et pratiquer la naturopathie</x:t>
@@ -1223,71 +1223,71 @@
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine Traditionnelle Chinoise - Cursus complet</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Zhong Li</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine traditionnelle chinoise - 1re et 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine Traditionnelle Chinoise - 2e année</x:t>
   </x:si>
   <x:si>
+    <x:t>Médecine Traditionnelle Chinoise - 2e et 3e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Médecine traditionnelle chinoise - 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine Traditionnelle Chinoise - 3e année</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Médecine Traditionnelle Chinoise - 2e et 3e année</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Praticien en sophrologie EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>E-Faculté de Psychologie et de Psychanalyse</x:t>
   </x:si>
   <x:si>
     <x:t>EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en Art Thérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose Ericksonienne</x:t>
   </x:si>
   <x:si>
     <x:t>Efcoaching</x:t>
@@ -1340,110 +1340,110 @@
   <x:si>
     <x:t>Praticien en sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir kinésiologue</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aromathérapie</x:t>
   </x:si>
   <x:si>
+    <x:t>Fleurs de Bach</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Fleurs de Bach</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Praticien en art thérapie</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapeute holistique spécialisé en gestion du stress</x:t>
   </x:si>
   <x:si>
     <x:t>Eleva Formation</x:t>
   </x:si>
   <x:si>
     <x:t>84400</x:t>
   </x:si>
   <x:si>
     <x:t>GOULT</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapie holistique spécialité epigenetique</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Olfactothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>05/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>APT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/13/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Phytothérapie gemmothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>07/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en élixirs floraux - Fleurs de Bach - Accompagnement des émotions</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie et gestion des émotions</x:t>
   </x:si>
   <x:si>
     <x:t>Eloïse Mercier</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique d'Etat , Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2027 00:00:00</x:t>
@@ -1556,59 +1556,59 @@
   <x:si>
     <x:t>Hypnothérapeute</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir Sophrologue</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Pilates - Méthodes harmonie du corps</x:t>
   </x:si>
   <x:si>
     <x:t>Harmonie du Corps - Pilates</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Hippocratus</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Femme , Particulier, individuel , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Apprendre et pratiquer la sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil en phytothérapie</x:t>
@@ -1778,80 +1778,80 @@
   <x:si>
     <x:t>Kinésiologie</x:t>
   </x:si>
   <x:si>
     <x:t>La Cour du Bien Etre</x:t>
   </x:si>
   <x:si>
     <x:t>EKTC</x:t>
   </x:si>
   <x:si>
     <x:t>38000</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
+    <x:t>09/20/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
-    <x:t>09/20/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>La Ferme de Beaugensiers</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
+    <x:t>Commerçant , Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELGENTIER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>BELGENTIER</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Commerçant , Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Agent de la fonction publique hospitalière , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement relationnel et massage - Relation d'aide par le toucher - Niveau I</x:t>
   </x:si>
   <x:si>
     <x:t>La relation d'Aide par le Toucher</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>LAURIS</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Méthode Pilates Matwork continue</x:t>
   </x:si>
   <x:si>
     <x:t>Leaderfit</x:t>
@@ -1994,137 +1994,137 @@
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Philosophihe du yoga</x:t>
   </x:si>
   <x:si>
     <x:t>Ojas</x:t>
   </x:si>
   <x:si>
     <x:t>83550</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Art thérapie premium</x:t>
+  </x:si>
+  <x:si>
     <x:t>Patricia Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Elu , Enseignant , Formateur , Handicapé moteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/09/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Spécialisations en sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Enseignant , Formateur , Particulier, individuel , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/25/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Autre public , Demandeur d'emploi , Enseignant , Formateur , Handicapé moteur</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Pilates - Utilisation du petit matériel</x:t>
   </x:si>
   <x:si>
     <x:t>Prepa-Sports Pro</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage sportif</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine sportive</x:t>
   </x:si>
   <x:si>
+    <x:t>Module d’acquisition de compétences en médiation artistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Profac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Demandeur d'emploi , Enseignant , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Art-thérapeute spécialisé en Art-thérapie Contemporaine (1 année)</x:t>
   </x:si>
   <x:si>
-    <x:t>Profac</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Art-thérapeute spécialisé en Art-thérapie Contemporaine (2 années)</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien spécialisé en danse-thérapie contemporaine : organiser un dispositif de danse-thérapie contemporaine</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Module d’acquisition de compétences en danse-thérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Médiateur artistique : organiser et conduire un atelier de médiation artistique</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Hatha Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>Purnata Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>83260</x:t>
   </x:si>
   <x:si>
     <x:t>LA CRAU</x:t>
@@ -2258,192 +2258,192 @@
   <x:si>
     <x:t>Snob Dog Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13382</x:t>
   </x:si>
   <x:si>
     <x:t>Sofronicia</x:t>
   </x:si>
   <x:si>
     <x:t>20000</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Surya Formations</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/23/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Professeur de Yoga - Module 2</x:t>
   </x:si>
   <x:si>
     <x:t>Sylvie Clément - Spicy Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Yoga - Module 3</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Intervenant spa et bien-être</x:t>
+  </x:si>
+  <x:si>
     <x:t>Temana</x:t>
   </x:si>
   <x:si>
     <x:t>31770</x:t>
   </x:si>
   <x:si>
+    <x:t>Esthétique soin corporel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage amma assis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage balinais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage lomi lomi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage Minceur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en apprentissage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intervenant spa et bien-être (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intervenant spa et bien-être BC1 contribuer à l’animation de l’espace de vente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intervenant spa et bien-être BC2 réaliser des massages bien-être</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage balinais</x:t>
+    <x:t>TECHNIQUES CORPORELLES DE MASSAGE BIEN ETRE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masseur bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire thaïlandaise</x:t>
   </x:si>
   <x:si>
     <x:t>Forme et Minceur</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Oriental</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Tuina Minceur</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage amma assis</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Intervenant spa et bien-être BC3 construire des programmes complets et personnalisés de prestations spa et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC4 déployer une activité de spa et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Tuina du dos</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Bols Tibétains</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être Californien</x:t>
   </x:si>
   <x:si>
     <x:t>Anatomie palpatoire</x:t>
   </x:si>
   <x:si>
     <x:t>Madéro'fit</x:t>
   </x:si>
   <x:si>
     <x:t>Relaxation coréenne</x:t>
   </x:si>
   <x:si>
     <x:t>Massage crânien indien Shirotchampi</x:t>
   </x:si>
   <x:si>
     <x:t>Massage suédois Deep Tissue</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage Ayurvedique Abhyanga</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage Chi Nei Tsang</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Massage Chi Nei Tsang</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Shiatsu</x:t>
   </x:si>
   <x:si>
     <x:t>Thaïlandais à l'huile</x:t>
   </x:si>
   <x:si>
     <x:t>Art-thérapeute en mouvement</x:t>
   </x:si>
   <x:si>
     <x:t>Terre de Lune</x:t>
   </x:si>
   <x:si>
     <x:t>TDL</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Particulier, individuel , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
@@ -4307,100 +4307,100 @@
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>590127</x:v>
+        <x:v>616121</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>616121</x:v>
+        <x:v>590127</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>109</x:v>
@@ -4493,273 +4493,273 @@
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>624168</x:v>
+        <x:v>624166</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>624170</x:v>
+        <x:v>624169</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>624173</x:v>
+        <x:v>624168</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>624166</x:v>
+        <x:v>624170</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>624169</x:v>
+        <x:v>624173</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
@@ -4778,867 +4778,867 @@
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>632273</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>624160</x:v>
+        <x:v>624172</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="U32" s="16" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>14456</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>624163</x:v>
+        <x:v>629782</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>624171</x:v>
+        <x:v>624158</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>624172</x:v>
+        <x:v>624159</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>14456</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>629782</x:v>
+        <x:v>624161</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>624158</x:v>
+        <x:v>624162</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>624159</x:v>
+        <x:v>624164</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>624161</x:v>
+        <x:v>624165</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>624162</x:v>
+        <x:v>624174</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>624164</x:v>
+        <x:v>624167</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>624165</x:v>
+        <x:v>624160</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>624174</x:v>
+        <x:v>624163</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>624167</x:v>
+        <x:v>624171</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>635898</x:v>
+        <x:v>635903</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>635901</x:v>
+        <x:v>635898</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="U46" s="16" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>635903</x:v>
+        <x:v>635901</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -5647,202 +5647,202 @@
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>635899</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>635902</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>635904</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="U50" s="16" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>635905</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -5851,89 +5851,89 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>635897</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>635900</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
@@ -6402,51 +6402,51 @@
       <x:c r="M63" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>628808</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
@@ -6758,51 +6758,51 @@
       <x:c r="L70" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>587882</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>44</x:v>
@@ -6970,424 +6970,424 @@
       <x:c r="M74" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>623901</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>579050</x:v>
+        <x:v>600768</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>630121</x:v>
+        <x:v>579050</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>623893</x:v>
+        <x:v>588283</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>588283</x:v>
+        <x:v>602685</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>602685</x:v>
+        <x:v>623893</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>600768</x:v>
+        <x:v>630121</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>579048</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>254</x:v>
@@ -7406,120 +7406,120 @@
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>618997</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>618999</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>628963</x:v>
       </x:c>
@@ -7565,150 +7565,150 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>628966</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>614993</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>630116</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
@@ -7719,51 +7719,51 @@
       <x:c r="M88" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>612669</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
@@ -7852,69 +7852,69 @@
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>632216</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
@@ -8223,106 +8223,106 @@
       <x:c r="K98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>628995</x:v>
+        <x:v>635860</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>635860</x:v>
+        <x:v>628995</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
@@ -8331,51 +8331,51 @@
       <x:c r="M100" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>635858</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>45</x:v>
@@ -8427,208 +8427,208 @@
       <x:c r="K102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>602498</x:v>
+        <x:v>602500</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="U102" s="16" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>602499</x:v>
+        <x:v>602498</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>551478</x:v>
+        <x:v>602499</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>602500</x:v>
+        <x:v>551478</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
@@ -8694,195 +8694,195 @@
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>602502</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>598378</x:v>
+        <x:v>575160</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>575160</x:v>
+        <x:v>598378</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="U109" s="4" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>616384</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>44</x:v>
@@ -8943,51 +8943,51 @@
       <x:c r="M112" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>616383</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>45</x:v>
@@ -9042,51 +9042,51 @@
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>614509</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
@@ -9147,51 +9147,51 @@
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>588185</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>44</x:v>
@@ -9512,206 +9512,206 @@
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>635889</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>635887</x:v>
+        <x:v>566910</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>635888</x:v>
+        <x:v>635887</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>566910</x:v>
+        <x:v>635888</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="U126" s="16" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>44</x:v>
@@ -9719,213 +9719,213 @@
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>559482</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>570551</x:v>
+        <x:v>626347</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>626347</x:v>
+        <x:v>559483</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>559483</x:v>
+        <x:v>570551</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>44</x:v>
@@ -9933,51 +9933,51 @@
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>630706</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
@@ -10085,54 +10085,54 @@
       <x:c r="L134" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>624917</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>45</x:v>
@@ -10708,290 +10708,290 @@
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>598460</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>587179</x:v>
+        <x:v>598466</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>601897</x:v>
+        <x:v>587179</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>598456</x:v>
+        <x:v>601897</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>598469</x:v>
+        <x:v>598456</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>598466</x:v>
+        <x:v>598469</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>409</x:v>
@@ -11471,51 +11471,51 @@
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>598461</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
@@ -11524,51 +11524,51 @@
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>598463</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
@@ -12340,89 +12340,89 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>568603</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>616458</x:v>
+        <x:v>621809</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
@@ -12442,89 +12442,89 @@
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>616441</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="S181" s="0" t="n">
+        <x:v>616458</x:v>
+      </x:c>
+      <x:c r="T181" s="4" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
@@ -12585,51 +12585,51 @@
       <x:c r="M183" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>616459</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
@@ -12888,51 +12888,51 @@
       <x:c r="L189" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>615228</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
@@ -13317,144 +13317,144 @@
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>613248</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>617275</x:v>
+        <x:v>625435</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>625435</x:v>
+        <x:v>617275</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
@@ -13567,103 +13567,103 @@
       <x:c r="K202" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>548727</x:v>
+        <x:v>580115</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="U202" s="16" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>580115</x:v>
+        <x:v>548727</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
@@ -13672,51 +13672,51 @@
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>574194</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>44</x:v>
@@ -13876,51 +13876,51 @@
       <x:c r="L208" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>574190</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
@@ -14660,51 +14660,51 @@
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>490425</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>537</x:v>
@@ -14971,51 +14971,51 @@
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>529778</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
@@ -15126,100 +15126,100 @@
       <x:c r="M232" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>630300</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>566791</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>565</x:v>
@@ -15279,161 +15279,161 @@
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>621806</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="S236" s="14" t="n">
+        <x:v>537595</x:v>
+      </x:c>
+      <x:c r="T236" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="S236" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>537595</x:v>
+        <x:v>621804</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>570</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>26</x:v>
@@ -15452,194 +15452,194 @@
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>621805</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>597820</x:v>
+        <x:v>508016</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>508016</x:v>
+        <x:v>597820</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>577</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>507977</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
@@ -15799,51 +15799,51 @@
       <x:c r="M245" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>473727</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
@@ -16064,51 +16064,51 @@
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>632430</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
@@ -16411,51 +16411,51 @@
       <x:c r="M257" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>630926</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
@@ -16513,51 +16513,51 @@
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>527565</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
@@ -16676,701 +16676,701 @@
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>616987</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>611923</x:v>
+        <x:v>574331</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>643</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>611928</x:v>
+        <x:v>612768</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>612768</x:v>
+        <x:v>611923</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>645</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
-        <x:v>646</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>574331</x:v>
+        <x:v>611928</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>539</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>611919</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>643</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>627714</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>575830</x:v>
+        <x:v>612763</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>651</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>649</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>611917</x:v>
+        <x:v>579510</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>643</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>14405</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>612763</x:v>
+        <x:v>612767</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>612767</x:v>
+        <x:v>575830</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>574335</x:v>
+        <x:v>611917</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>579510</x:v>
+        <x:v>574335</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>539</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>616898</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
@@ -17379,400 +17379,400 @@
       <x:c r="L276" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>43019</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>630126</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>495568</x:v>
+        <x:v>614716</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>614716</x:v>
+        <x:v>495568</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>495575</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>598666</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>564158</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>535904</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>573783</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
@@ -17781,51 +17781,51 @@
         <x:v>666</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>630239</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>676</x:v>
@@ -17996,100 +17996,100 @@
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>15097</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>633884</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>634314</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
@@ -18101,51 +18101,51 @@
       <x:c r="M290" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>581327</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>45</x:v>
@@ -18351,51 +18351,51 @@
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>621259</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
@@ -18509,100 +18509,100 @@
       <x:c r="M298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>621247</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>621260</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
@@ -18911,106 +18911,106 @@
       <x:c r="K306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>572604</x:v>
+        <x:v>623416</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>623416</x:v>
+        <x:v>572604</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
@@ -19266,110 +19266,110 @@
       <x:c r="K313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>579929</x:v>
+        <x:v>585888</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>542</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>585888</x:v>
+        <x:v>579929</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>45</x:v>
@@ -19435,3374 +19435,3373 @@
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>488934</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>310</x:v>
-[...1 lines deleted...]
-      <x:c r="C317" s="3" t="s"/>
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="C317" s="3" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="J317" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>626255</x:v>
+        <x:v>608293</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>739</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>740</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>551199</x:v>
+        <x:v>551195</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>551213</x:v>
+        <x:v>551198</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>551214</x:v>
+        <x:v>551304</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>551390</x:v>
+        <x:v>551373</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>745</x:v>
-[...1 lines deleted...]
-      <x:c r="C322" s="15" t="s"/>
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="C322" s="15" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D322" s="15" t="s"/>
-      <x:c r="E322" s="14" t="s"/>
+      <x:c r="E322" s="14" t="s">
+        <x:v>748</x:v>
+      </x:c>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>738</x:v>
-[...1 lines deleted...]
-      <x:c r="J322" s="14" t="s"/>
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="J322" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>551416</x:v>
+        <x:v>608390</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>746</x:v>
-[...1 lines deleted...]
-      <x:c r="C323" s="3" t="s"/>
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="C323" s="3" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="J323" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>551195</x:v>
+        <x:v>546874</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>741</x:v>
-[...1 lines deleted...]
-      <x:c r="C324" s="15" t="s"/>
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="C324" s="15" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>738</x:v>
-[...1 lines deleted...]
-      <x:c r="J324" s="14" t="s"/>
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="J324" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>551198</x:v>
+        <x:v>546879</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>551304</x:v>
+        <x:v>626255</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>551373</x:v>
+        <x:v>620789</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>750</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
-      <x:c r="E327" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>738</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>608390</x:v>
+        <x:v>579985</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>753</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>738</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>546874</x:v>
+        <x:v>551199</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>755</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>738</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>546879</x:v>
+        <x:v>551213</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>756</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>738</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>608293</x:v>
+        <x:v>551214</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>575</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>579985</x:v>
+        <x:v>551390</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>620789</x:v>
+        <x:v>551416</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>546881</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>546887</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>546888</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>546882</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>555357</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>555359</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>546857</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>546861</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>753</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>546870</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>551206</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>551161</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>551163</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>551185</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>551192</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>551216</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>551218</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>551305</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>551338</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>551397</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>551405</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>551407</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>745</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>551415</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>756</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>738</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>608296</x:v>
+        <x:v>551194</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>766</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>551205</x:v>
+        <x:v>551197</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>551194</x:v>
+        <x:v>551208</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>551197</x:v>
+        <x:v>551369</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>776</x:v>
-[...1 lines deleted...]
-      <x:c r="C359" s="3" t="s"/>
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="C359" s="3" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D359" s="3" t="s"/>
+      <x:c r="E359" s="0" t="s">
+        <x:v>748</x:v>
+      </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="J359" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>551208</x:v>
+        <x:v>608388</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>551369</x:v>
+        <x:v>551205</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
-      <x:c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>608388</x:v>
+        <x:v>608296</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>756</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>546858</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>755</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>546880</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>551207</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>551186</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>775</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>551193</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>551217</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>551341</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>551404</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>551410</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>551411</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>756</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>546860</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>754</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>626253</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>739</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>551184</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>551191</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>742</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>551212</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>551389</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>551401</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>551403</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>551406</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>780</x:v>
@@ -22819,51 +22818,51 @@
       <x:c r="L381" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>628545</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
@@ -22921,51 +22920,51 @@
       <x:c r="L383" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>586348</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
@@ -22974,100 +22973,100 @@
       <x:c r="L384" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>583218</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>628042</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
@@ -23076,51 +23075,51 @@
       <x:c r="L386" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>586350</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>27</x:v>
@@ -23128,51 +23127,51 @@
       <x:c r="M387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>543596</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
@@ -23181,100 +23180,100 @@
       <x:c r="M388" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>510287</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>510289</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
@@ -23283,295 +23282,295 @@
       <x:c r="M390" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>543611</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>510254</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>510312</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>543919</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>589555</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>635690</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
@@ -23952,51 +23951,51 @@
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>630464</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
@@ -24148,51 +24147,51 @@
       <x:c r="M407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>552603</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
@@ -24201,100 +24200,100 @@
       <x:c r="M408" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>552624</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>566490</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
@@ -24303,51 +24302,51 @@
       <x:c r="M410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>597610</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>45</x:v>
@@ -24360,51 +24359,51 @@
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>630573</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -24462,51 +24461,51 @@
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>577455</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>741</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -24972,51 +24971,51 @@
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>604528</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -25331,100 +25330,100 @@
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>577479</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>577507</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>