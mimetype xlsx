--- v4 (2026-07-24)
+++ v5 (2026-07-24)
@@ -263,56 +263,56 @@
   <x:si>
     <x:t>Archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé publique parcours méthodes quantitatives et économétriques pour la recherche en santé</x:t>
   </x:si>
   <x:si>
     <x:t>Théorie graphes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention humanités médicales parcours Homme et vieillissement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé publique parcours  Artificial intelligence for public health</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé publique parcours handicap et santé</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention humanités médicales parcours approches éthiques, déontologiques et déontologiques en santé</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention santé publique parcours encadrement des organisations de santé et management de la qualité et de la sécurité des soins</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention humanités médicales parcours approches éthiques, déontologiques et déontologiques en santé</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>DU Hygiène hospitalière et gestion de la contagion</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé publique parcours épidémiologie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention santé publique parcours santé publique société et développement</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences sanitaires et sociales parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
@@ -479,98 +479,98 @@
   <x:si>
     <x:t>Bien débuter dans l'accompagnement à domicile - Découvrir le métier, acquérir les bons repères et gagner en confiance</x:t>
   </x:si>
   <x:si>
     <x:t>Amn Conseil et Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Santé</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable d'entreprise d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arobase Formations Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Économie sociale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire BC1 Encadrer le Diagnostic qualité et stratégique d'une Organisation d'Economie Sociale et Solidaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Direction établissement médico-social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
-    <x:t>Arobase Formations Provence</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'entreprise d'économie sociale et solidaire</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire BC1 Encadrer le Diagnostic qualité et stratégique d'une Organisation d'Economie Sociale et Solidaire</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>BTS services et prestations des secteurs sanitaire et social</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Association du Centre d'Orientation de Psychologie Appliquée et de Documentation</x:t>
   </x:si>
   <x:si>
     <x:t>ACOPAD</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour l'Education Cognitive et le Développement</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
@@ -641,68 +641,68 @@
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/31/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BTS services et prestations des secteurs sanitaire et social (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir et Ambition</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
@@ -845,113 +845,113 @@
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat d'ingénierie sociale</x:t>
   </x:si>
   <x:si>
     <x:t>CCPAM</x:t>
   </x:si>
   <x:si>
     <x:t>Travail social</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2023 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/14/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat d'aptitude aux fonctions d'encadrement et de responsable d'unité d'intervention sociale (CAFERUIS)</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional des formations sanitaires et sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat d'aptitude aux fonctions d'encadrement et de responsable d'unité d'intervention sociale</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/14/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable d’établissements médicaux et médico-sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion financière hôpital</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gouvernant(e) en EHPAD</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>Établissement hébergement personnes âgées</x:t>
   </x:si>
   <x:si>
+    <x:t>08/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/04/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Croix Rouge Française - Croix Rouge Compétence - Antenne Provence Alpes Côte d'Azur Corse</x:t>
   </x:si>
   <x:si>
     <x:t>CRF PACA CORSE</x:t>
   </x:si>
   <x:si>
     <x:t>13420</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat d'aptitude aux fonctions d'encadrement et de responsable d'unité d'intervention sociale (CAFERUIS) - Parcours personnalisé</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2024 00:00:00</x:t>
@@ -1055,59 +1055,59 @@
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Haute Ecole du Travail et de l'Intervention Sociale</x:t>
   </x:si>
   <x:si>
     <x:t>HETIS</x:t>
   </x:si>
   <x:si>
     <x:t>06105</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>certificat d'aptitude aux fonctions d'encadrement et de responsable d'unité d'intervention sociale</x:t>
   </x:si>
   <x:si>
     <x:t>IMFRIS</x:t>
@@ -1145,182 +1145,182 @@
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>directeur des établissements de santé</x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation aux Métiers des Services à Domicile</x:t>
   </x:si>
   <x:si>
     <x:t>IFASAD</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/01/2025 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat d'ingénierie sociale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale</x:t>
   </x:si>
   <x:si>
     <x:t>IMF RIS</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat d'aptitude aux fonctions d'encadrement et de responsable d'unité d'intervention sociale (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale (cursus partiel au titre du DEIS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maître(esse) de maison</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maître de maison</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale (Contrat de Professionnalisation)</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale (cursus partiel au titre du DEIS) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Bonaparte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme d'Etat d'ingénierie sociale (cursus partiel)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Diplôme d'Etat d'ingénierie sociale (cursus partiel)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale - Antenne Montfavet</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social Paca et Corse</x:t>
   </x:si>
   <x:si>
     <x:t>IRTS</x:t>
   </x:si>
   <x:si>
     <x:t>13267</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat d'aptitude aux fonctions d'encadrement et de responsable d'unité d'intervention sociale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de l'économie sociale et solidaire (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Bonaparte</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>certificat d'aptitude aux fonctions de directeur d'établissement ou de service d'intervention sociale</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 8e</x:t>
   </x:si>
   <x:si>
     <x:t>13311</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>dirigeant d'entreprise de l'économie sociale et solidaire</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur d'établissement sanitaire, social ou médico-social (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
@@ -1721,66 +1721,66 @@
   <x:si>
     <x:t>Réussir à motiver son équipe de crèche</x:t>
   </x:si>
   <x:si>
     <x:t>03/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Toccata</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention sciences sociales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention droit public</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit de la santé</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13628</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences sanitaires et sociales</x:t>
   </x:si>
@@ -3192,150 +3192,150 @@
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>576235</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>39311</x:v>
+        <x:v>42253</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>11001</x:v>
+        <x:v>14207</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>576233</x:v>
+        <x:v>576215</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
-        <x:v>42253</x:v>
+        <x:v>39311</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>14207</x:v>
+        <x:v>11001</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>576215</x:v>
+        <x:v>576233</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -4895,256 +4895,256 @@
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>635716</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>41818</x:v>
+        <x:v>41817</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>620332</x:v>
+        <x:v>620327</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>36867</x:v>
+        <x:v>36704</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>578327</x:v>
+        <x:v>515230</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>36704</x:v>
+        <x:v>41818</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>44047</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>515230</x:v>
+        <x:v>620332</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>41817</x:v>
+        <x:v>36867</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>620327</x:v>
+        <x:v>578327</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
@@ -5578,402 +5578,401 @@
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>601387</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s"/>
+      <x:c r="E58" s="14" t="s">
+        <x:v>182</x:v>
+      </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>586479</x:v>
+        <x:v>601386</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
-      <x:c r="E59" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>601386</x:v>
+        <x:v>586479</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s"/>
+      <x:c r="E60" s="14" t="s">
+        <x:v>182</x:v>
+      </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>586480</x:v>
+        <x:v>549767</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>549767</x:v>
+        <x:v>549768</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>180</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>549768</x:v>
+        <x:v>582006</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>582006</x:v>
+        <x:v>586480</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
@@ -6081,51 +6080,51 @@
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>574315</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
@@ -6135,66 +6134,66 @@
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>624636</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -6618,91 +6617,91 @@
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>630217</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>597457</x:v>
+        <x:v>597454</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -7239,466 +7238,468 @@
       <x:c r="K86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>486615</x:v>
+        <x:v>519940</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>571063</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>36836</x:v>
+        <x:v>4505</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
-      <x:c r="E88" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E88" s="14" t="s"/>
+      <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>44047</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>576123</x:v>
+        <x:v>486615</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
+      <x:c r="E89" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F89" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>618118</x:v>
+        <x:v>576123</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>571034</x:v>
+        <x:v>618118</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>4505</x:v>
+        <x:v>36836</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>530371</x:v>
+        <x:v>571034</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>36836</x:v>
+        <x:v>4505</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>44047</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>519932</x:v>
+        <x:v>530371</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>4505</x:v>
+        <x:v>36836</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>519940</x:v>
+        <x:v>519932</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
@@ -7728,90 +7729,90 @@
       <x:c r="R94" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>617500</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>597454</x:v>
+        <x:v>597457</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
@@ -7863,155 +7864,155 @@
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>44039</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>635388</x:v>
+        <x:v>584646</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>44039</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>584646</x:v>
+        <x:v>635388</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="U98" s="16" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F99" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>580188</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
@@ -8026,51 +8027,51 @@
       <x:c r="G100" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>515151</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
@@ -8083,167 +8084,167 @@
       <x:c r="G101" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>563571</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>634083</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>634086</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
@@ -8497,51 +8498,51 @@
       <x:c r="L108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>601560</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -8613,51 +8614,51 @@
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>601561</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -9278,51 +9279,51 @@
       <x:c r="G122" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>599767</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
@@ -9335,427 +9336,426 @@
       <x:c r="G123" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>571391</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>612483</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>36838</x:v>
+        <x:v>36836</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
-      <x:c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>498845</x:v>
+        <x:v>571390</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
-      <x:c r="E126" s="14" t="s"/>
-      <x:c r="F126" s="14" t="s"/>
+      <x:c r="E126" s="14" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F126" s="14" t="s">
+        <x:v>262</x:v>
+      </x:c>
       <x:c r="G126" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>571390</x:v>
+        <x:v>578947</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="U126" s="16" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
+      <x:c r="E127" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>633282</x:v>
+        <x:v>498845</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>36836</x:v>
+        <x:v>36838</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
-        <x:v>153</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>578947</x:v>
+        <x:v>547039</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
-      <x:c r="E129" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>547039</x:v>
+        <x:v>633282</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
@@ -9806,180 +9806,180 @@
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>596811</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>592293</x:v>
+        <x:v>592294</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>592294</x:v>
+        <x:v>592293</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
@@ -10126,422 +10126,421 @@
         <x:v>37151</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>616039</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s"/>
+      <x:c r="E138" s="14" t="s">
+        <x:v>182</x:v>
+      </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>573378</x:v>
+        <x:v>630318</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>573383</x:v>
+        <x:v>573357</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>180</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>573768</x:v>
+        <x:v>573361</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
-      <x:c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>630318</x:v>
+        <x:v>573382</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s"/>
+      <x:c r="E142" s="14" t="s">
+        <x:v>182</x:v>
+      </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>573357</x:v>
+        <x:v>573768</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>573361</x:v>
+        <x:v>573378</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
@@ -10550,117 +10549,114 @@
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>573382</x:v>
+        <x:v>573383</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
-      <x:c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>632346</x:v>
+        <x:v>573379</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
@@ -10669,114 +10665,117 @@
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>573379</x:v>
+        <x:v>573380</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
+      <x:c r="E147" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>573380</x:v>
+        <x:v>632346</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>39539</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
@@ -10788,54 +10787,54 @@
       <x:c r="L148" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42056</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>573381</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -10889,1165 +10888,1164 @@
       <x:c r="G150" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>616997</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>4505</x:v>
+        <x:v>36838</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>531595</x:v>
+        <x:v>616991</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>616991</x:v>
+        <x:v>558664</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>36838</x:v>
+        <x:v>36836</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>558664</x:v>
+        <x:v>616996</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>36836</x:v>
+        <x:v>36838</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>616996</x:v>
+        <x:v>616990</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>616990</x:v>
+        <x:v>527808</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>260</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E156" s="14" t="s"/>
+      <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="J156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>44047</x:v>
+        <x:v>44096</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>576183</x:v>
+        <x:v>617438</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>4505</x:v>
+        <x:v>36836</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
+      <x:c r="E157" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F157" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>528751</x:v>
+        <x:v>576183</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>4505</x:v>
+        <x:v>36836</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>528752</x:v>
+        <x:v>578445</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>36838</x:v>
+        <x:v>36836</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>527808</x:v>
+        <x:v>578446</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>36836</x:v>
+        <x:v>4505</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>44047</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>578445</x:v>
+        <x:v>531607</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>369</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="J161" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>44047</x:v>
+        <x:v>44096</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>578446</x:v>
+        <x:v>615078</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>379</x:v>
-[...1 lines deleted...]
-      <x:c r="C162" s="15" t="s"/>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C162" s="15" t="n">
+        <x:v>4505</x:v>
+      </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="J162" s="14" t="s"/>
+      <x:c r="J162" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>44096</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>617438</x:v>
+        <x:v>531595</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>379</x:v>
-[...1 lines deleted...]
-      <x:c r="C163" s="3" t="s"/>
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C163" s="3" t="n">
+        <x:v>36838</x:v>
+      </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
+      <x:c r="J163" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>44096</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>615078</x:v>
+        <x:v>527809</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>36838</x:v>
+        <x:v>39644</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>44047</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>527809</x:v>
+        <x:v>567002</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>4505</x:v>
+        <x:v>36939</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>367</x:v>
-[...2 lines deleted...]
-        <x:v>368</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>43454</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>531607</x:v>
+        <x:v>596707</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>580210</x:v>
+        <x:v>567005</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>580212</x:v>
+        <x:v>567161</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>36838</x:v>
+        <x:v>4505</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>44047</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>558665</x:v>
+        <x:v>528751</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>39644</x:v>
+        <x:v>4505</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>44056</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>628776</x:v>
+        <x:v>528752</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
@@ -12056,990 +12054,991 @@
       <x:c r="K170" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>567002</x:v>
+        <x:v>580210</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>567005</x:v>
+        <x:v>580212</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>39644</x:v>
+        <x:v>36838</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>567161</x:v>
+        <x:v>558665</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>616994</x:v>
+        <x:v>628776</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>567007</x:v>
+        <x:v>616994</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>36836</x:v>
+        <x:v>39644</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>44047</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>628930</x:v>
+        <x:v>567007</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>39644</x:v>
+        <x:v>36836</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>44056</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>616995</x:v>
+        <x:v>628930</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>39644</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>44056</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>567008</x:v>
+        <x:v>616995</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>36838</x:v>
+        <x:v>39644</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>44047</x:v>
+        <x:v>44056</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>531513</x:v>
+        <x:v>567008</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C179" s="3" t="n">
+        <x:v>36838</x:v>
+      </x:c>
+      <x:c r="D179" s="3" t="s"/>
+      <x:c r="G179" s="0" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="I179" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C179" s="3" t="n">
-[...14 lines deleted...]
-      </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>630790</x:v>
+        <x:v>531513</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>37999</x:v>
+        <x:v>36836</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>630791</x:v>
+        <x:v>630790</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>36838</x:v>
+        <x:v>37999</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>44047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>630792</x:v>
+        <x:v>630791</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>36939</x:v>
+        <x:v>36838</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
-      <x:c r="E182" s="14" t="s"/>
+      <x:c r="E182" s="14" t="s">
+        <x:v>182</x:v>
+      </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>399</x:v>
-[...1 lines deleted...]
-      <x:c r="H182" s="14" t="s"/>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H182" s="14" t="s">
+        <x:v>246</x:v>
+      </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>43454</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>596707</x:v>
+        <x:v>630792</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>36836</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F183" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>575893</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>36838</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>596821</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>36836</x:v>
+        <x:v>37999</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>44047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>596810</x:v>
+        <x:v>632372</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>37999</x:v>
+        <x:v>36836</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>632372</x:v>
+        <x:v>596810</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13049,51 +13048,51 @@
       <x:c r="M187" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>622002</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -13103,51 +13102,51 @@
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>570687</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -13690,80 +13689,80 @@
       <x:c r="R199" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>620496</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>596413</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -13773,51 +13772,51 @@
       <x:c r="H201" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>558638</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
@@ -13834,51 +13833,51 @@
       <x:c r="H202" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>607804</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
@@ -15973,111 +15972,111 @@
       <x:c r="K242" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>607427</x:v>
+        <x:v>553823</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>553823</x:v>
+        <x:v>607426</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>36939</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
@@ -16089,88 +16088,88 @@
       <x:c r="K244" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>607426</x:v>
+        <x:v>607427</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>44047</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>598015</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
@@ -16568,261 +16567,261 @@
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>597458</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>38166</x:v>
+        <x:v>39059</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="H254" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>13237</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>632775</x:v>
+        <x:v>592011</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>592011</x:v>
+        <x:v>592012</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
-        <x:v>98</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>39059</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="H256" s="14" t="s"/>
+      <x:c r="H256" s="14" t="s">
+        <x:v>553</x:v>
+      </x:c>
       <x:c r="I256" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>13072</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>592012</x:v>
+        <x:v>632775</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>42363</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>635711</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38194</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
@@ -16966,202 +16965,202 @@
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>595452</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>38166</x:v>
+        <x:v>39696</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>13237</x:v>
+        <x:v>14256</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>597455</x:v>
+        <x:v>592215</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>39696</x:v>
+        <x:v>39311</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>14256</x:v>
+        <x:v>11001</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>592215</x:v>
+        <x:v>592092</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>39311</x:v>
+        <x:v>38166</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>11001</x:v>
+        <x:v>13237</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>592092</x:v>
+        <x:v>597455</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>39040</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
@@ -17282,51 +17281,51 @@
       <x:c r="J266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>13237</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>597456</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38166</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
@@ -17456,51 +17455,51 @@
       <x:c r="M269" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>632708</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>