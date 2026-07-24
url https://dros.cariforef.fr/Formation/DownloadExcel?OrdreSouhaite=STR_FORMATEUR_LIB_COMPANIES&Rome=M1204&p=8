--- v3 (2026-07-24)
+++ v4 (2026-07-24)
@@ -338,92 +338,92 @@
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite projet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>diplôme de comptabilité et de gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention contrôle de gestion et audit organisationnel</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix-Marseille Université</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>diplôme de comptabilité et de gestion</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention management</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
-    <x:t>licence mention gestion</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Master mention comptabilité - contrôle - audit</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de comptabilité et de gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
@@ -713,56 +713,56 @@
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale de Comptabilité et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>ENCG</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>expert financier et administratif</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Marseille (cours Messidoro)</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Financement entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Gestionnaire comptable et financier</x:t>
@@ -1049,86 +1049,86 @@
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Manager comptable et financier spécialisation conseil, audit et contrôle de gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable comptable et financier spécialisation conseil, audit et contrôle de gestion (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable comptable et financier spécialisation finance (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/25/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Insecc</x:t>
   </x:si>
   <x:si>
     <x:t>75010</x:t>
   </x:si>
   <x:si>
     <x:t>Insecc - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>09/12/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/12/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>expert en audit et contrôle</x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
     <x:t>responsable en gestion financière</x:t>
   </x:si>
   <x:si>
     <x:t>expert en stratégie financière</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Responsabilité sociétale entreprise</x:t>
@@ -1349,56 +1349,56 @@
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>M2S Formation Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Moléra Formation - Yourformation.fr</x:t>
   </x:si>
   <x:si>
+    <x:t>Autre public , Handicapé , Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public , Handicapé , Jeune 16-25 ans</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE BELMONT</x:t>
   </x:si>
   <x:si>
     <x:t>Provence formation - Erudis Aix</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'études spécialisées en management international</x:t>
   </x:si>
   <x:si>
     <x:t>SKEMA BS</x:t>
   </x:si>
   <x:si>
     <x:t>06902</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie internationale</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Skema programme grande école</x:t>
@@ -1445,54 +1445,54 @@
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la performance financière</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert financier</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Expert financier</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité finance, comptabilité, gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité retail et gestion d'activité</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité management et gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -3062,484 +3062,484 @@
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>509942</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>42357</x:v>
+        <x:v>42362</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>635318</x:v>
+        <x:v>635303</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>594969</x:v>
+        <x:v>594977</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>42364</x:v>
+        <x:v>42357</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>32079</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>635326</x:v>
+        <x:v>635318</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>42362</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>635305</x:v>
+        <x:v>594969</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>42356</x:v>
+        <x:v>42364</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>32043</x:v>
+        <x:v>32079</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>635299</x:v>
+        <x:v>635326</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>635304</x:v>
+        <x:v>635305</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>42362</x:v>
+        <x:v>42356</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>32043</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>635303</x:v>
+        <x:v>635299</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>42362</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>594977</x:v>
+        <x:v>635304</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>109</x:v>
@@ -3732,51 +3732,51 @@
       <x:c r="M31" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>602086</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
@@ -3848,51 +3848,51 @@
       <x:c r="M33" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>602087</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
@@ -4012,51 +4012,51 @@
       <x:c r="M36" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>594972</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -4128,51 +4128,51 @@
       <x:c r="M38" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>607777</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>40177</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -4188,51 +4188,51 @@
       <x:c r="M39" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>608420</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>41331</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>135</x:v>
@@ -4257,164 +4257,164 @@
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>608422</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>40177</x:v>
+        <x:v>41331</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>32602</x:v>
+        <x:v>32650</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>608418</x:v>
+        <x:v>608424</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>41331</x:v>
+        <x:v>40177</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>32650</x:v>
+        <x:v>32602</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>608424</x:v>
+        <x:v>608418</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>35008</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -4551,51 +4551,51 @@
       <x:c r="M45" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>548527</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>143</x:v>
@@ -4672,51 +4672,51 @@
       <x:c r="M47" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>602192</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>143</x:v>
@@ -4733,51 +4733,51 @@
       <x:c r="M48" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>602194</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -4854,51 +4854,51 @@
       <x:c r="M50" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>548542</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -4975,51 +4975,51 @@
       <x:c r="M52" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>602193</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
@@ -5035,51 +5035,51 @@
       <x:c r="M53" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>602196</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -5151,51 +5151,51 @@
       <x:c r="M55" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>617100</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
@@ -5215,103 +5215,103 @@
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>572671</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>573060</x:v>
+        <x:v>620198</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
@@ -5320,173 +5320,173 @@
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>620198</x:v>
+        <x:v>573061</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>35989</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>573061</x:v>
+        <x:v>617099</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>617099</x:v>
+        <x:v>573060</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -5499,51 +5499,51 @@
       <x:c r="M61" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>572673</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>152</x:v>
@@ -5560,51 +5560,51 @@
       <x:c r="M62" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>608021</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -5862,51 +5862,51 @@
       <x:c r="M67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>614473</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>115</x:v>
@@ -5923,51 +5923,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>614471</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -5983,51 +5983,51 @@
       <x:c r="M69" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>604778</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>115</x:v>
@@ -6044,51 +6044,51 @@
       <x:c r="M70" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>604779</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -6098,57 +6098,57 @@
       <x:c r="K71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>552825</x:v>
+        <x:v>502233</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>115</x:v>
@@ -6159,99 +6159,99 @@
       <x:c r="K72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>502233</x:v>
+        <x:v>552825</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>611466</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
@@ -6268,51 +6268,51 @@
       <x:c r="G74" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>611452</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
@@ -6456,51 +6456,51 @@
       <x:c r="M77" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>628481</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
@@ -6745,93 +6745,93 @@
       <x:c r="M82" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>594971</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>42362</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>611493</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
@@ -6908,51 +6908,51 @@
       <x:c r="G85" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>611442</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
@@ -7108,51 +7108,51 @@
       <x:c r="M88" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>600176</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -7280,57 +7280,57 @@
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>574119</x:v>
+        <x:v>588120</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="U91" s="4" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
@@ -7399,172 +7399,173 @@
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>572954</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
-      <x:c r="E94" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>579115</x:v>
+        <x:v>588487</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
+      <x:c r="E95" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>588487</x:v>
+        <x:v>579115</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
@@ -7639,51 +7640,51 @@
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>600993</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
@@ -7692,57 +7693,57 @@
       <x:c r="K98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>588120</x:v>
+        <x:v>574119</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37830</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -7752,51 +7753,51 @@
       <x:c r="M99" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>597140</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39973</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -7863,51 +7864,51 @@
       <x:c r="M101" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>597141</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>41492</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -7920,51 +7921,51 @@
       <x:c r="M102" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>632385</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39973</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -8095,51 +8096,51 @@
       <x:c r="M105" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>608456</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>213</x:v>
@@ -8277,51 +8278,51 @@
       <x:c r="M108" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>608457</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -8483,147 +8484,147 @@
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>609439</x:v>
+        <x:v>600250</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>600250</x:v>
+        <x:v>609439</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>135</x:v>
@@ -8761,51 +8762,51 @@
       <x:c r="M116" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>545630</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -8882,51 +8883,51 @@
       <x:c r="M118" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>609440</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -9113,51 +9114,51 @@
       <x:c r="M122" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>615885</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -9167,51 +9168,51 @@
       <x:c r="M123" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>620475</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -9224,51 +9225,51 @@
       <x:c r="M124" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>620474</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -9278,51 +9279,51 @@
       <x:c r="M125" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>594979</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37515</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -9335,51 +9336,51 @@
       <x:c r="M126" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>597151</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>36352</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -9505,51 +9506,51 @@
       <x:c r="M129" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>599173</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
@@ -9564,51 +9565,51 @@
       <x:c r="M130" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>599836</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -9621,51 +9622,51 @@
       <x:c r="M131" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>545385</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
@@ -9791,51 +9792,51 @@
       <x:c r="M134" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>635821</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -9905,51 +9906,51 @@
       <x:c r="M136" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>618313</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -10424,159 +10425,159 @@
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>603693</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>34734</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>499360</x:v>
+        <x:v>603692</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>34734</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>603692</x:v>
+        <x:v>499360</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
@@ -10602,156 +10603,156 @@
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>445316</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>495329</x:v>
+        <x:v>601811</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>601811</x:v>
+        <x:v>495329</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -10834,156 +10835,156 @@
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>495328</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>601814</x:v>
+        <x:v>552207</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>552207</x:v>
+        <x:v>601814</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -11007,156 +11008,156 @@
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>552205</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>552199</x:v>
+        <x:v>601815</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>601815</x:v>
+        <x:v>552199</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
@@ -11471,156 +11472,156 @@
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>552206</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>587402</x:v>
+        <x:v>635820</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>635820</x:v>
+        <x:v>587402</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
@@ -11756,51 +11757,51 @@
       <x:c r="M168" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>546496</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -11816,51 +11817,51 @@
       <x:c r="M169" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>599151</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>304</x:v>
@@ -11877,51 +11878,51 @@
       <x:c r="M170" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>558876</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
@@ -11937,51 +11938,51 @@
       <x:c r="M171" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>599150</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -11991,51 +11992,51 @@
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>572389</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
@@ -12164,51 +12165,51 @@
       <x:c r="M175" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>594975</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37855</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
@@ -12231,504 +12232,504 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>550752</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>41843</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>611119</x:v>
+        <x:v>535030</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>40999</x:v>
+        <x:v>37855</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>32652</x:v>
+        <x:v>32626</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>535326</x:v>
+        <x:v>535039</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>37836</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>550985</x:v>
+        <x:v>611119</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>37836</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>534869</x:v>
+        <x:v>535326</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>550978</x:v>
+        <x:v>550985</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>550983</x:v>
+        <x:v>534869</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>535030</x:v>
+        <x:v>550978</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>37855</x:v>
+        <x:v>37836</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>32626</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>535039</x:v>
+        <x:v>550983</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
@@ -12752,51 +12753,51 @@
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>550899</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -12919,51 +12920,51 @@
       <x:c r="M188" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>607115</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -12976,167 +12977,167 @@
       <x:c r="M189" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>607117</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>607116</x:v>
+        <x:v>498506</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>554228</x:v>
+        <x:v>607116</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
@@ -13145,57 +13146,57 @@
       <x:c r="K192" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>498506</x:v>
+        <x:v>554228</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -13380,51 +13381,51 @@
       <x:c r="L196" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>498505</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>41331</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -13437,51 +13438,51 @@
       <x:c r="M197" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32650</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>615898</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>39875</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -13494,51 +13495,51 @@
       <x:c r="M198" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>615896</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>40177</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -13548,51 +13549,51 @@
       <x:c r="M199" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32602</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>615897</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>37969</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>345</x:v>
@@ -13725,51 +13726,51 @@
       <x:c r="M202" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>635190</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -13903,51 +13904,51 @@
       <x:c r="M205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>614694</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
@@ -14063,51 +14064,51 @@
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>607976</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
@@ -14842,159 +14843,159 @@
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>546326</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>37830</x:v>
+        <x:v>39973</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>32611</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>600150</x:v>
+        <x:v>600156</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>39973</x:v>
+        <x:v>37830</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>32611</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>600156</x:v>
+        <x:v>600150</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38520</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
@@ -15295,51 +15296,51 @@
       <x:c r="M229" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>594976</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -15352,51 +15353,51 @@
       <x:c r="M230" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>594978</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -15406,51 +15407,51 @@
       <x:c r="M231" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>594968</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -15463,172 +15464,172 @@
       <x:c r="M232" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>594974</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>40999</x:v>
+        <x:v>41843</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>559043</x:v>
+        <x:v>614524</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>41843</x:v>
+        <x:v>40999</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>614524</x:v>
+        <x:v>559043</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -15638,51 +15639,51 @@
       <x:c r="M235" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>594970</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
@@ -15988,51 +15989,51 @@
       <x:c r="M241" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>594973</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
@@ -16217,51 +16218,51 @@
       <x:c r="L245" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>32626</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>535040</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37855</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
@@ -16287,51 +16288,51 @@
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>550753</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>39</x:v>
@@ -16344,99 +16345,99 @@
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>550980</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>535032</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
@@ -16460,272 +16461,273 @@
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>550902</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>37836</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32623</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>550981</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>608582</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
-      <x:c r="E252" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>547136</x:v>
+        <x:v>511666</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>40999</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
+      <x:c r="E253" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>511666</x:v>
+        <x:v>547136</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>41843</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
@@ -16794,51 +16796,51 @@
       <x:c r="M255" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>632395</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>41056</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -16851,51 +16853,51 @@
       <x:c r="M256" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>592823</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>41054</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -17029,100 +17031,100 @@
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>601350</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>42364</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>32079</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>635327</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>41562</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -17132,51 +17134,51 @@
       <x:c r="M261" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>596714</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>41093</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -17243,105 +17245,105 @@
       <x:c r="M263" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>596715</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>39763</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32079</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>562793</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -17408,90 +17410,90 @@
       <x:c r="L266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>559222</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>39763</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32079</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>578849</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
@@ -17519,51 +17521,51 @@
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>559226</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -17641,495 +17643,495 @@
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>613732</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>35989</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32652</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>559216</x:v>
+        <x:v>613739</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>36596</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>632686</x:v>
+        <x:v>630110</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>35989</x:v>
+        <x:v>42510</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>32652</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>613739</x:v>
+        <x:v>635207</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>36596</x:v>
+        <x:v>42510</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>32623</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>630110</x:v>
+        <x:v>635168</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>42510</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>635207</x:v>
+        <x:v>635206</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>42510</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>635168</x:v>
+        <x:v>578822</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
-        <x:v>42510</x:v>
+        <x:v>36596</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>635206</x:v>
+        <x:v>613759</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>578822</x:v>
+        <x:v>632686</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>36596</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>32623</x:v>
@@ -18185,108 +18187,108 @@
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>32652</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>632693</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>36596</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>613759</x:v>
+        <x:v>559216</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>35989</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -18307,151 +18309,151 @@
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>578829</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>36596</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>32623</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>630111</x:v>
+        <x:v>632685</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>36596</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32623</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>632685</x:v>
+        <x:v>630111</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">