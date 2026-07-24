--- v3 (2026-07-24)
+++ v4 (2026-07-24)
@@ -353,56 +353,56 @@
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion production</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la qualité, de la performance et du risque</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique descriptive</x:t>
   </x:si>
   <x:si>
+    <x:t>DU devenir étudiant entrepreneur - Les fondamentaux de l'entrepreneuriat</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
   </x:si>
   <x:si>
-    <x:t>DU devenir étudiant entrepreneur - Les fondamentaux de l'entrepreneuriat</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Transmission entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours distribution et achats</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours évaluation et conseil en action sociale et développement économique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
   </x:si>
   <x:si>
     <x:t>DU devenir étudiant entrepreneur - L’accélération du projet entrepreneurial</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention entrepreneuriat et management de projets Parcours Entrepreneuriat et innovation</x:t>
   </x:si>
   <x:si>
     <x:t>Microéconomie</x:t>
@@ -542,59 +542,59 @@
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Exxecc</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
-    <x:t>10/15/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Arobase Formations Provence</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
@@ -1595,71 +1595,71 @@
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Boost</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/01/2025 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>11/01/2026 00:00:00</x:t>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion PME PMI</x:t>
@@ -2207,80 +2207,80 @@
   <x:si>
     <x:t>Gestion structure service à la personne</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MSc arts and creative industries management</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Entrepreunariale</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Diplôme de gestion et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/30/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing digital and sales (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Management et intelligence collective : piloter autrement</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire d'Intelligence Collective Artificielle</x:t>
   </x:si>
   <x:si>
     <x:t>LICA</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Management participatif</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Faciliter l'Intelligence Collective</x:t>
@@ -3089,63 +3089,63 @@
   <x:si>
     <x:t>PCE</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>Proxima Centauri Company</x:t>
   </x:si>
   <x:si>
     <x:t>83136</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/04/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2030 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029 00:00:00</x:t>
   </x:si>
@@ -5073,146 +5073,147 @@
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>575684</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C20" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="J20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>575681</x:v>
+        <x:v>613086</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C21" s="3" t="s"/>
+      <x:c r="C21" s="3" t="n">
+        <x:v>38182</x:v>
+      </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
+      <x:c r="J21" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>613086</x:v>
+        <x:v>575681</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
@@ -6662,51 +6663,51 @@
       <x:c r="K47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>602093</x:v>
+        <x:v>546844</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>155</x:v>
@@ -6721,51 +6722,51 @@
       <x:c r="K48" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>546844</x:v>
+        <x:v>602093</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
@@ -8625,118 +8626,118 @@
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>588204</x:v>
+        <x:v>588205</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>588205</x:v>
+        <x:v>588204</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37907</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
@@ -11615,57 +11616,57 @@
       <x:c r="K132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>553315</x:v>
+        <x:v>604084</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -11675,57 +11676,57 @@
       <x:c r="K133" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>604084</x:v>
+        <x:v>553315</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>156</x:v>
@@ -14568,51 +14569,51 @@
       <x:c r="J184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>624530</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
@@ -14622,51 +14623,51 @@
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>596932</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>41040</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
@@ -14983,159 +14984,159 @@
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>600452</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>558135</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>607281</x:v>
+        <x:v>558135</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
@@ -17082,51 +17083,51 @@
       <x:c r="J229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>601605</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -17141,51 +17142,51 @@
       <x:c r="J230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>601623</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>265</x:v>
@@ -17304,114 +17305,114 @@
       <x:c r="K233" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>613329</x:v>
+        <x:v>584369</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>584369</x:v>
+        <x:v>613329</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17475,51 +17476,51 @@
       <x:c r="K236" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>613335</x:v>
+        <x:v>613327</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
@@ -17529,51 +17530,51 @@
       <x:c r="K237" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>613327</x:v>
+        <x:v>613335</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
@@ -17589,51 +17590,51 @@
       <x:c r="L238" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>613334</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
@@ -17871,51 +17872,51 @@
       <x:c r="M243" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>584370</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17928,51 +17929,51 @@
       <x:c r="M244" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>613318</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
@@ -18476,168 +18477,168 @@
       <x:c r="J254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>608273</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>608278</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>608272</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18647,51 +18648,51 @@
       <x:c r="L257" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>608276</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
@@ -18753,51 +18754,51 @@
       <x:c r="J259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>542317</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
@@ -18813,111 +18814,111 @@
       <x:c r="K260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>587944</x:v>
+        <x:v>564403</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>564403</x:v>
+        <x:v>587944</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>543</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>544</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
@@ -19110,273 +19111,273 @@
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>603629</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
-        <x:v>336</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
-      <x:c r="E266" s="14" t="s"/>
+      <x:c r="E266" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>616212</x:v>
+        <x:v>549474</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
+      <x:c r="E267" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>616215</x:v>
+        <x:v>549475</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
-      <x:c r="E268" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>549474</x:v>
+        <x:v>616212</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
-      <x:c r="E269" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>549475</x:v>
+        <x:v>616215</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
@@ -20019,51 +20020,51 @@
       <x:c r="J281" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>635893</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
@@ -20310,51 +20311,51 @@
       <x:c r="J286" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>635891</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
@@ -20367,51 +20368,51 @@
       <x:c r="J287" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>635892</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
@@ -21973,51 +21974,51 @@
       <x:c r="J315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>607829</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
@@ -22322,51 +22323,51 @@
       <x:c r="J321" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>630791</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
@@ -23051,51 +23052,51 @@
       <x:c r="L334" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>547189</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
@@ -24431,270 +24432,271 @@
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>598918</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>37614</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
-      <x:c r="E360" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>42082</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>558999</x:v>
+        <x:v>622002</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>504581</x:v>
+        <x:v>589592</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>589592</x:v>
+        <x:v>504581</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
-        <x:v>37614</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
+      <x:c r="E363" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>42082</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>704</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>622002</x:v>
+        <x:v>558999</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -24813,51 +24815,51 @@
       <x:c r="M366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>589588</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -25040,59 +25042,59 @@
       <x:c r="M370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>525430</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>32120</x:v>
@@ -25215,213 +25217,213 @@
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>558998</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
-      <x:c r="E374" s="14" t="s"/>
+      <x:c r="E374" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>525431</x:v>
+        <x:v>553080</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>695</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>525437</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>718</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>696</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
-      <x:c r="E376" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>697</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>553080</x:v>
+        <x:v>525437</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
@@ -25982,51 +25984,51 @@
       <x:c r="J387" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>596927</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
@@ -27782,51 +27784,51 @@
       <x:c r="J422" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>616818</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>807</x:v>
@@ -28239,51 +28241,51 @@
       <x:c r="I431" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>595093</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>825</x:v>
       </x:c>
@@ -29860,51 +29862,51 @@
         <x:v>439</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>595101</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>753</x:v>
@@ -31148,51 +31150,51 @@
       <x:c r="J487" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>547717</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -31849,139 +31851,139 @@
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>595633</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C501" s="3" t="s"/>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>595019</x:v>
+        <x:v>595987</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C502" s="15" t="s"/>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s"/>
       <x:c r="K502" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>595987</x:v>
+        <x:v>595019</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s"/>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>139</x:v>
@@ -32669,51 +32671,51 @@
       <x:c r="M516" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -33467,216 +33469,216 @@
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>598920</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
+      <x:c r="E531" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>612674</x:v>
+        <x:v>598921</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>598921</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
-      <x:c r="E533" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G533" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>612674</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="C534" s="15" t="s"/>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s"/>
       <x:c r="K534" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
@@ -33890,51 +33892,51 @@
         <x:v>161</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s"/>
       <x:c r="K538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>528742</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
         <x:v>991</x:v>
@@ -34376,51 +34378,51 @@
       <x:c r="I547" s="4" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>574130</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>1005</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C548" s="15" t="s"/>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
@@ -34429,202 +34431,202 @@
         <x:v>1002</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>574193</x:v>
+        <x:v>530470</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="U548" s="16" t="s">
         <x:v>1006</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1007</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>530470</x:v>
+        <x:v>530471</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C550" s="15" t="s"/>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s"/>
       <x:c r="K550" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>530471</x:v>
+        <x:v>574193</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>1010</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s"/>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>530475</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C552" s="15" t="s"/>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
@@ -34633,100 +34635,100 @@
         <x:v>1002</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s"/>
       <x:c r="K552" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>530469</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>1013</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>530472</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C554" s="15" t="s"/>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
@@ -34735,100 +34737,100 @@
         <x:v>1002</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s"/>
       <x:c r="K554" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>530474</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>1016</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C555" s="3" t="s"/>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
         <x:v>574128</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>1018</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C556" s="15" t="s"/>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
@@ -34837,100 +34839,100 @@
         <x:v>1002</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s"/>
       <x:c r="K556" s="14" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>574129</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>1020</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C557" s="3" t="s"/>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>530473</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>1022</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
@@ -34949,51 +34951,51 @@
       <x:c r="L558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>621173</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -35152,51 +35154,51 @@
         <x:v>1034</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s"/>
       <x:c r="K562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>1034</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>568190</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="C563" s="3" t="s"/>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>1034</x:v>
@@ -35535,51 +35537,51 @@
       <x:c r="M569" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>554415</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>1010</x:v>
+        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
@@ -35651,51 +35653,51 @@
       <x:c r="M571" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>554424</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>1010</x:v>
+        <x:v>1008</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
@@ -36397,51 +36399,51 @@
       <x:c r="J584" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>554417</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -36454,51 +36456,51 @@
       <x:c r="J585" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
         <x:v>554427</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>40811</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
@@ -37028,51 +37030,51 @@
       <x:c r="J595" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>549151</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -39194,51 +39196,51 @@
       <x:c r="J632" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>635313</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
@@ -39473,51 +39475,51 @@
       <x:c r="J637" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>1102</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>632579</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -40107,51 +40109,51 @@
       <x:c r="L648" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>635207</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -40161,51 +40163,51 @@
       <x:c r="L649" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
         <x:v>632718</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
@@ -40383,51 +40385,51 @@
       <x:c r="L653" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>632724</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
@@ -40658,51 +40660,51 @@
       <x:c r="L658" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>635168</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>1120</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>42510</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -40712,271 +40714,272 @@
       <x:c r="L659" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>635206</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>1114</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>613755</x:v>
+        <x:v>632685</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>632685</x:v>
+        <x:v>578822</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
-        <x:v>1118</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1110</x:v>
+      </x:c>
+      <x:c r="C662" s="15" t="s"/>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="J662" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J662" s="14" t="s"/>
       <x:c r="K662" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>578822</x:v>
+        <x:v>632654</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>1116</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
-        <x:v>1110</x:v>
-[...1 lines deleted...]
-      <x:c r="C663" s="3" t="s"/>
+        <x:v>1114</x:v>
+      </x:c>
+      <x:c r="C663" s="3" t="n">
+        <x:v>40257</x:v>
+      </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
+      <x:c r="J663" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>632654</x:v>
+        <x:v>613755</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s"/>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
@@ -40986,51 +40989,51 @@
       <x:c r="L664" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>635171</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -41151,51 +41154,51 @@
       <x:c r="L667" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>632686</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C668" s="15" t="s"/>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s"/>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s"/>
       <x:c r="K668" s="14" t="s">