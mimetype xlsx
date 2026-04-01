--- v1 (2026-04-01)
+++ v2 (2026-04-01)
@@ -314,62 +314,62 @@
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Management transversal</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel parcours pilotage des chaînes de transport multimodales</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique descriptive</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion production</x:t>
+  </x:si>
+  <x:si>
     <x:t>DU devenir étudiant entrepreneur - Les fondamentaux de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>DU devenir étudiant entrepreneur - L’accélération du projet entrepreneurial</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des entreprises et des organisations spécialisation entrepreneuriat, start-up et innovation (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la qualité, de la performance et du risque</x:t>
@@ -416,59 +416,59 @@
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Provence Alpes Côte d'Azur - CFA Régional Interuniversitaire Epure Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion, entrepreneuriat et management d'activités (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion sport</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
@@ -1166,68 +1166,68 @@
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Le Beausset</x:t>
   </x:si>
   <x:si>
     <x:t>83330</x:t>
   </x:si>
   <x:si>
     <x:t>LE BEAUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
+    <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-14e</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Manager d'affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) mathématiques approfondies</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée La Nativité</x:t>
   </x:si>
   <x:si>
     <x:t>13097</x:t>
   </x:si>
   <x:si>
     <x:t>Économie</x:t>
   </x:si>
   <x:si>
     <x:t>Collège La Nativité</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 02</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) économie, sociologie, histoire du monde contemporain</x:t>
@@ -1367,62 +1367,62 @@
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/09/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe de 1re STMG sciences et technologies du management et de la gestion</x:t>
   </x:si>
   <x:si>
     <x:t>École A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Master of Science Management, marketing et stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
@@ -1508,56 +1508,56 @@
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Edhec programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>EDHEC BS</x:t>
   </x:si>
   <x:si>
     <x:t>06202</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise internationale</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Elégance - Ecole Gontard</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor luxe international</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>EMP</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>manager d'affaires</x:t>
@@ -1754,56 +1754,56 @@
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Création et reprise d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>French Tech Grande Provence</x:t>
   </x:si>
   <x:si>
     <x:t>FTGP</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création et reprise d'entreprise - coaching sportif</x:t>
@@ -1901,62 +1901,62 @@
   <x:si>
     <x:t>Groupe Ecole Supérieure des Professions Immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE ESPI</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Ecole Supérieure des Professions Immobilières - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Groupe Peyrefitte </x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13127</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS Métiers de la coiffure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FIPAN</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence pro Manager et développer une TPE/PME</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Création et reprise d'entreprise (Ergothérapeute)</x:t>
   </x:si>
   <x:si>
     <x:t>Hestia Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maîtriser la création d'une entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Hsce</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>SANARY-SUR-MER</x:t>
@@ -2324,83 +2324,83 @@
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor en sciences du management - diplôme de gestion et commerce international (IBBA)</x:t>
   </x:si>
   <x:si>
     <x:t>Management interculturel</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>MSc International Business (KEDGE)</x:t>
   </x:si>
   <x:si>
+    <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEDGE programme grande école</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Entrepreunariale</x:t>
   </x:si>
   <x:si>
-    <x:t>Kedge Business School</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>KEDGE programme grande école</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>33400</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing digital and sales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MSc arts and creative industries management</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur d'établissement sanitaire, social ou médico-social (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion structure service à la personne</x:t>
@@ -2408,59 +2408,59 @@
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de gestion et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Manager opérationnel d'activités (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris</x:t>
   </x:si>
   <x:si>
     <x:t>34470</x:t>
   </x:si>
   <x:si>
     <x:t>Management situationnel</x:t>
   </x:si>
   <x:si>
     <x:t>Keyce International Academy - Collège de Paris - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t>BM Coiffeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>LP C Hugues</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Rocher</x:t>
@@ -3290,95 +3290,95 @@
   <x:si>
     <x:t>Proxima Centauri Company</x:t>
   </x:si>
   <x:si>
     <x:t>83136</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/20/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>05/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2030 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/05/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/05/2029 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Rk2c Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Lactofermentation</x:t>
   </x:si>
   <x:si>
     <x:t>Savoir Faire et Découverte</x:t>
   </x:si>
   <x:si>
     <x:t>31000</x:t>
   </x:si>
   <x:si>
     <x:t>SENAS</x:t>
@@ -3602,54 +3602,54 @@
   <x:si>
     <x:t>Etre dans une posture managériale en entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Vikaria</x:t>
   </x:si>
   <x:si>
     <x:t>06640</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Réussir l’ouverture de son commerce de proximité</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
   </x:si>
   <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Weno Ies</x:t>
   </x:si>
   <x:si>
     <x:t>93110</x:t>
   </x:si>
@@ -5132,147 +5132,146 @@
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>575685</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C18" s="15" t="s"/>
+      <x:c r="C18" s="15" t="n">
+        <x:v>35921</x:v>
+      </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="J18" s="14" t="s"/>
+      <x:c r="J18" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>613086</x:v>
+        <x:v>575863</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C19" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="J19" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>575863</x:v>
+        <x:v>613086</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -5280,51 +5279,51 @@
         <x:v>62</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>613087</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>36493</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5512,99 +5511,99 @@
       <x:c r="J24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>575682</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>575862</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
@@ -5628,99 +5627,99 @@
       <x:c r="J26" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>575674</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>575861</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
@@ -5984,57 +5983,57 @@
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>453855</x:v>
+        <x:v>554929</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="U32" s="16" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -6044,54 +6043,54 @@
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>554929</x:v>
+        <x:v>453855</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
@@ -6230,51 +6229,51 @@
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>554923</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -6548,51 +6547,51 @@
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>595427</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
@@ -7515,160 +7514,159 @@
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>587780</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
-      <x:c r="E60" s="14" t="s"/>
+      <x:c r="E60" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>607624</x:v>
+        <x:v>607835</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
-      <x:c r="E61" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>607835</x:v>
+        <x:v>607624</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38113</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -8658,51 +8656,51 @@
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>601137</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
@@ -8890,51 +8888,51 @@
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>601135</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
@@ -9006,51 +9004,51 @@
       <x:c r="M85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>601133</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
@@ -9065,51 +9063,51 @@
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>601139</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
@@ -10268,51 +10266,51 @@
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>605603</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
@@ -11578,158 +11576,158 @@
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>605178</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>40920</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>605175</x:v>
+        <x:v>605179</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>40920</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>605179</x:v>
+        <x:v>605175</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>324</x:v>
@@ -12909,161 +12907,161 @@
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>502135</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>588229</x:v>
+        <x:v>604193</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>604193</x:v>
+        <x:v>588229</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>325</x:v>
@@ -13635,104 +13633,104 @@
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>553309</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>607607</x:v>
+        <x:v>502204</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -13742,118 +13740,118 @@
       <x:c r="K165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>502204</x:v>
+        <x:v>553293</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>553293</x:v>
+        <x:v>607607</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -13877,323 +13875,323 @@
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>502205</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="P168" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="Q168" s="16" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="R168" s="14" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="S168" s="14" t="n">
+        <x:v>518423</x:v>
+      </x:c>
+      <x:c r="T168" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="P168" s="14" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="I169" s="4" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="Q169" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="Q169" s="4" t="s">
+      <x:c r="R169" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="R169" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>518423</x:v>
+        <x:v>599056</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="Q170" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="Q170" s="16" t="s">
+      <x:c r="R170" s="14" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>518424</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="I171" s="4" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="Q171" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="Q171" s="4" t="s">
+      <x:c r="R171" s="0" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>599055</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="Q172" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="Q172" s="16" t="s">
+      <x:c r="R172" s="14" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>375</x:v>
@@ -14822,51 +14820,51 @@
       <x:c r="J184" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>564817</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>35215</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
@@ -14876,51 +14874,51 @@
       <x:c r="J185" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>602791</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -15624,103 +15622,100 @@
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>617719</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
-      <x:c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>600063</x:v>
+        <x:v>609486</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
@@ -15729,111 +15724,114 @@
       <x:c r="K200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>600064</x:v>
+        <x:v>600063</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
+      <x:c r="E201" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>609486</x:v>
+        <x:v>600064</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="U201" s="4" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15851,211 +15849,210 @@
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>598715</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
-      <x:c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>548184</x:v>
+        <x:v>583268</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
-      <x:c r="E204" s="14" t="s"/>
+      <x:c r="E204" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>583268</x:v>
+        <x:v>548184</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>617717</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
@@ -16124,95 +16121,95 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>597552</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>623615</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -16228,51 +16225,51 @@
       <x:c r="J209" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>500301</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -16289,51 +16286,51 @@
       <x:c r="J210" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>546236</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -16349,51 +16346,51 @@
       <x:c r="J211" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>499786</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -16410,51 +16407,51 @@
       <x:c r="J212" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>546217</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
@@ -17282,273 +17279,274 @@
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>546744</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
-      <x:c r="E228" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>519733</x:v>
+        <x:v>591319</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
+      <x:c r="E229" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>616195</x:v>
+        <x:v>600452</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>591319</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="U230" s="16" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>600452</x:v>
+        <x:v>519733</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
@@ -17687,100 +17685,100 @@
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>558034</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>495467</x:v>
+        <x:v>607282</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
@@ -17803,208 +17801,210 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>558033</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>495470</x:v>
+        <x:v>495467</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="J238" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>607282</x:v>
+        <x:v>624518</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>483</x:v>
-[...1 lines deleted...]
-      <x:c r="C239" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C239" s="3" t="n">
+        <x:v>37375</x:v>
+      </x:c>
       <x:c r="D239" s="3" t="s"/>
+      <x:c r="E239" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
+      <x:c r="J239" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>624518</x:v>
+        <x:v>495470</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
@@ -18084,84 +18084,84 @@
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>607281</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>607293</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
@@ -18223,51 +18223,51 @@
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>592492</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
@@ -18959,156 +18959,156 @@
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>525450</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>544990</x:v>
+        <x:v>544991</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>544991</x:v>
+        <x:v>544990</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
@@ -19296,51 +19296,51 @@
       <x:c r="L263" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>544989</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
@@ -19409,57 +19409,57 @@
       <x:c r="K265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>517313</x:v>
+        <x:v>599062</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
@@ -19468,57 +19468,57 @@
       <x:c r="K266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>599062</x:v>
+        <x:v>517313</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -21227,379 +21227,378 @@
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>515031</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
-      <x:c r="E298" s="14" t="s"/>
+      <x:c r="E298" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>584370</x:v>
+        <x:v>605540</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
-      <x:c r="E299" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>605540</x:v>
+        <x:v>613329</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>613329</x:v>
+        <x:v>613332</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>613332</x:v>
+        <x:v>613318</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>581452</x:v>
+        <x:v>613334</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>613318</x:v>
+        <x:v>584370</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
@@ -21609,54 +21608,54 @@
       <x:c r="K304" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>613334</x:v>
+        <x:v>581452</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>544</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -22460,84 +22459,84 @@
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>546280</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>603676</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
@@ -22800,386 +22799,386 @@
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>549474</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>499324</x:v>
+        <x:v>499328</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>34734</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>499328</x:v>
+        <x:v>499363</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>34734</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>499363</x:v>
+        <x:v>603628</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>595</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
-      <x:c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>603628</x:v>
+        <x:v>616215</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>34734</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>616215</x:v>
+        <x:v>565300</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>34734</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
+      <x:c r="E331" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>565300</x:v>
+        <x:v>499324</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -23420,57 +23419,57 @@
       <x:c r="K336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>590303</x:v>
+        <x:v>600265</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>40981</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
@@ -23480,162 +23479,162 @@
       <x:c r="K337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>600265</x:v>
+        <x:v>590303</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>605</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>596925</x:v>
+        <x:v>596933</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>596933</x:v>
+        <x:v>596925</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>607</x:v>
@@ -23783,156 +23782,156 @@
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>552224</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
-        <x:v>30122</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>564389</x:v>
+        <x:v>504173</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>30122</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>504173</x:v>
+        <x:v>564389</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -23953,51 +23952,51 @@
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>507653</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -24069,159 +24068,159 @@
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>554002</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I348" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>554784</x:v>
+        <x:v>606262</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>606262</x:v>
+        <x:v>554784</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
@@ -24284,381 +24283,381 @@
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>590333</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
-      <x:c r="E352" s="14" t="s"/>
+      <x:c r="E352" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>611285</x:v>
+        <x:v>553372</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>624</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>37069</x:v>
+        <x:v>34734</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>586232</x:v>
+        <x:v>572389</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>587119</x:v>
+        <x:v>611285</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>506</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>35280</x:v>
+        <x:v>37069</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
-      <x:c r="E355" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>608957</x:v>
+        <x:v>586232</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>35280</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
-      <x:c r="E356" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>608956</x:v>
+        <x:v>587119</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>34734</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
+      <x:c r="E357" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>572389</x:v>
+        <x:v>608957</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
@@ -24670,108 +24669,108 @@
       <x:c r="K358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>553372</x:v>
+        <x:v>608956</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>608991</x:v>
+        <x:v>608992</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>623</x:v>
@@ -24786,228 +24785,227 @@
       <x:c r="K360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>608992</x:v>
+        <x:v>553415</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
-      <x:c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>553415</x:v>
+        <x:v>590143</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>37069</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
-      <x:c r="E362" s="14" t="s"/>
+      <x:c r="E362" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>590143</x:v>
+        <x:v>553436</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
-        <x:v>37069</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>553436</x:v>
+        <x:v>608991</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
@@ -26894,51 +26892,51 @@
       <x:c r="M397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>546663</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>40179</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
@@ -27077,82 +27075,82 @@
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>608655</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="E401" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G401" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>608660</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
@@ -27193,82 +27191,82 @@
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>608623</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>608659</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
@@ -27782,603 +27780,603 @@
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>594200</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="C414" s="15" t="s"/>
+      <x:c r="C414" s="15" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D414" s="15" t="s"/>
-      <x:c r="E414" s="14" t="s"/>
+      <x:c r="E414" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>457</x:v>
-[...1 lines deleted...]
-      <x:c r="J414" s="14" t="s"/>
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="J414" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="K414" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>598329</x:v>
+        <x:v>553081</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>753</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
+      <x:c r="E415" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>589590</x:v>
+        <x:v>600232</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
-      <x:c r="E416" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>600230</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>759</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
-      <x:c r="E417" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>757</x:v>
-[...2 lines deleted...]
-        <x:v>73</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>553081</x:v>
+        <x:v>598329</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>760</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
-      <x:c r="E418" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>600232</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
+      <x:c r="E419" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>525430</x:v>
+        <x:v>600230</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>761</x:v>
+        <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>558998</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>598328</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>756</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>553080</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>589588</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>761</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>55</x:v>
@@ -28500,59 +28498,59 @@
       <x:c r="M426" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>622002</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>32024</x:v>
@@ -28562,51 +28560,51 @@
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>89</x:v>
@@ -28619,51 +28617,51 @@
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>32024</x:v>
@@ -28673,110 +28671,110 @@
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>477934</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>756</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>553079</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32024</x:v>
@@ -28841,100 +28839,100 @@
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>529437</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>598918</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>89</x:v>
@@ -29101,134 +29099,134 @@
       <x:c r="L437" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>504581</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>558997</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>756</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
@@ -29243,51 +29241,51 @@
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
@@ -29300,51 +29298,51 @@
       <x:c r="T440" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
@@ -29451,378 +29449,379 @@
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>610254</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
-        <x:v>36419</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>477935</x:v>
+        <x:v>525434</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>723</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
-        <x:v>37614</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
-        <x:v>42082</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>770</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>570687</x:v>
+        <x:v>525432</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>779</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>525434</x:v>
+        <x:v>477935</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
+      <x:c r="E447" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>525432</x:v>
+        <x:v>553181</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>37614</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
-      <x:c r="E448" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>42082</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>553181</x:v>
+        <x:v>570687</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>589592</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>761</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>35585</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
@@ -34275,139 +34274,139 @@
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>595101</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="C536" s="15" t="s"/>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s"/>
       <x:c r="K536" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>595971</x:v>
+        <x:v>595973</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>870</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C537" s="3" t="s"/>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>595973</x:v>
+        <x:v>595971</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C538" s="15" t="s"/>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>936</x:v>
@@ -38033,51 +38032,51 @@
       <x:c r="L606" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>583788</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -38903,121 +38902,121 @@
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C622" s="15" t="s"/>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s"/>
       <x:c r="K622" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>528742</x:v>
+        <x:v>527636</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C623" s="3" t="s"/>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>527636</x:v>
+        <x:v>528742</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="C624" s="15" t="s"/>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
@@ -39611,51 +39610,51 @@
       <x:c r="K635" s="0" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>574130</x:v>
+        <x:v>530472</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>1073</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>1074</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C636" s="15" t="s"/>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>1066</x:v>
@@ -39664,51 +39663,51 @@
       <x:c r="K636" s="14" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>530472</x:v>
+        <x:v>574130</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>1076</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C637" s="3" t="s"/>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>1067</x:v>
@@ -39970,100 +39969,100 @@
       <x:c r="K642" s="14" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>530475</x:v>
+        <x:v>574128</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>1084</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>1085</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C643" s="3" t="s"/>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>574128</x:v>
+        <x:v>530475</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>1086</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>1087</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
@@ -40673,159 +40672,159 @@
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>506060</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>1110</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>1111</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>609233</x:v>
+        <x:v>554415</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>1071</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="E657" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>1108</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>1109</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>554415</x:v>
+        <x:v>609233</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>1071</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
@@ -41544,159 +41543,159 @@
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>609231</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>1114</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>1115</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="E671" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
-        <x:v>506054</x:v>
+        <x:v>609228</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
-        <x:v>1113</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>1115</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
-        <x:v>609228</x:v>
+        <x:v>506054</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
-        <x:v>1114</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
-        <x:v>1115</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>1105</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -43023,51 +43022,51 @@
       <x:c r="L696" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>1052</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>544974</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>1141</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -43080,51 +43079,51 @@
       <x:c r="M697" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -44124,54 +44123,54 @@
       <x:c r="L715" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>453825</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -44244,51 +44243,51 @@
       <x:c r="M717" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>554814</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I718" s="16" t="s">
         <x:v>110</x:v>
@@ -44480,51 +44479,51 @@
       <x:c r="M721" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>603439</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I722" s="16" t="s">
         <x:v>110</x:v>
@@ -44606,278 +44605,278 @@
       </x:c>
       <x:c r="O723" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P723" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
         <x:v>554876</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
-        <x:v>127</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
-        <x:v>35916</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
-      <x:c r="E724" s="14" t="s"/>
+      <x:c r="E724" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
-        <x:v>1148</x:v>
-[...1 lines deleted...]
-      <x:c r="H724" s="14" t="s"/>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H724" s="14" t="s">
+        <x:v>109</x:v>
+      </x:c>
       <x:c r="I724" s="16" t="s">
-        <x:v>1149</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
-        <x:v>1149</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
-        <x:v>1153</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
-        <x:v>595462</x:v>
+        <x:v>554891</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>1154</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
-        <x:v>38700</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
+      <x:c r="E725" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G725" s="0" t="s">
-        <x:v>1148</x:v>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="H725" s="0" t="s">
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
-        <x:v>1149</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
-        <x:v>15457</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
-        <x:v>1149</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
-        <x:v>592007</x:v>
+        <x:v>603438</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
-      <x:c r="E726" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E726" s="14" t="s"/>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
-        <x:v>108</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1148</x:v>
+      </x:c>
+      <x:c r="H726" s="14" t="s"/>
       <x:c r="I726" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>1153</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
-        <x:v>554891</x:v>
+        <x:v>595462</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
-      <x:c r="E727" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G727" s="0" t="s">
-        <x:v>108</x:v>
-[...2 lines deleted...]
-        <x:v>109</x:v>
+        <x:v>1148</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K727" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
-        <x:v>603438</x:v>
+        <x:v>592007</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I728" s="16" t="s">
         <x:v>110</x:v>
@@ -44954,51 +44953,51 @@
       <x:c r="M729" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
         <x:v>603436</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I730" s="16" t="s">
         <x:v>110</x:v>
@@ -45015,51 +45014,51 @@
       <x:c r="M730" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>554817</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="E731" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H731" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -45315,51 +45314,51 @@
       <x:c r="M735" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
         <x:v>603411</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s"/>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s"/>
       <x:c r="I736" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -46050,51 +46049,51 @@
       <x:c r="M748" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N748" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O748" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P748" s="14" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S748" s="14" t="n">
         <x:v>602553</x:v>
       </x:c>
       <x:c r="T748" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U748" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C749" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="E749" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H749" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -46231,51 +46230,51 @@
       <x:c r="M751" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P751" s="0" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
         <x:v>602555</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C752" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F752" s="14" t="s"/>
       <x:c r="G752" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H752" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I752" s="16" t="s">
         <x:v>110</x:v>
@@ -46540,234 +46539,234 @@
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D757" s="3" t="s"/>
       <x:c r="G757" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="I757" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J757" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="K757" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L757" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M757" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N757" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O757" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P757" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="Q757" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R757" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S757" s="0" t="n">
         <x:v>613755</x:v>
       </x:c>
       <x:c r="T757" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U757" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:21">
       <x:c r="A758" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B758" s="14" t="s">
-        <x:v>1176</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="C758" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D758" s="15" t="s"/>
       <x:c r="E758" s="14" t="s"/>
       <x:c r="F758" s="14" t="s"/>
       <x:c r="G758" s="14" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="H758" s="14" t="s"/>
       <x:c r="I758" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J758" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K758" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L758" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M758" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N758" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O758" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P758" s="14" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="Q758" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R758" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S758" s="14" t="n">
-        <x:v>586726</x:v>
+        <x:v>613742</x:v>
       </x:c>
       <x:c r="T758" s="16" t="s">
-        <x:v>1177</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U758" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:21">
       <x:c r="A759" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
-        <x:v>1178</x:v>
+        <x:v>1176</x:v>
       </x:c>
       <x:c r="C759" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D759" s="3" t="s"/>
       <x:c r="G759" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="I759" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J759" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K759" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L759" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M759" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N759" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O759" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P759" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="Q759" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R759" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S759" s="0" t="n">
-        <x:v>613742</x:v>
+        <x:v>586726</x:v>
       </x:c>
       <x:c r="T759" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="U759" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:21">
       <x:c r="A760" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B760" s="14" t="s">
-        <x:v>1178</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="C760" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D760" s="15" t="s"/>
       <x:c r="E760" s="14" t="s"/>
       <x:c r="F760" s="14" t="s"/>
       <x:c r="G760" s="14" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="H760" s="14" t="s"/>
       <x:c r="I760" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J760" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K760" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L760" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M760" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N760" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O760" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P760" s="14" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="Q760" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R760" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S760" s="14" t="n">
         <x:v>578822</x:v>
       </x:c>
       <x:c r="T760" s="16" t="s">
-        <x:v>1177</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="U760" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:21">
       <x:c r="A761" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="C761" s="3" t="s"/>
       <x:c r="D761" s="3" t="s"/>
       <x:c r="G761" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="I761" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="K761" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L761" s="0" t="s">
         <x:v>28</x:v>
@@ -46883,51 +46882,51 @@
       <x:c r="L763" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M763" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N763" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O763" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P763" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="Q763" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R763" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S763" s="0" t="n">
         <x:v>578853</x:v>
       </x:c>
       <x:c r="T763" s="4" t="s">
-        <x:v>1177</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="U763" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:21">
       <x:c r="A764" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B764" s="14" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="C764" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D764" s="15" t="s"/>
       <x:c r="E764" s="14" t="s"/>
       <x:c r="F764" s="14" t="s"/>
       <x:c r="G764" s="14" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="H764" s="14" t="s"/>
       <x:c r="I764" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
@@ -46940,51 +46939,51 @@
       <x:c r="L764" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M764" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N764" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O764" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="P764" s="14" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="Q764" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R764" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S764" s="14" t="n">
         <x:v>578831</x:v>
       </x:c>
       <x:c r="T764" s="16" t="s">
-        <x:v>1177</x:v>
+        <x:v>1178</x:v>
       </x:c>
       <x:c r="U764" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:21">
       <x:c r="A765" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="C765" s="3" t="s"/>
       <x:c r="D765" s="3" t="s"/>
       <x:c r="G765" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="I765" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="K765" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L765" s="0" t="s">
         <x:v>28</x:v>
@@ -47000,100 +46999,100 @@
       </x:c>
       <x:c r="P765" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="Q765" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R765" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S765" s="0" t="n">
         <x:v>587504</x:v>
       </x:c>
       <x:c r="T765" s="4" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="U765" s="4" t="s">
         <x:v>1181</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:21">
       <x:c r="A766" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B766" s="14" t="s">
-        <x:v>1178</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C766" s="15" t="n">
-        <x:v>37865</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D766" s="15" t="s"/>
       <x:c r="E766" s="14" t="s"/>
       <x:c r="F766" s="14" t="s"/>
       <x:c r="G766" s="14" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="H766" s="14" t="s"/>
       <x:c r="I766" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J766" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K766" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L766" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M766" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N766" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O766" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P766" s="14" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="Q766" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R766" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S766" s="14" t="n">
-        <x:v>559216</x:v>
+        <x:v>613762</x:v>
       </x:c>
       <x:c r="T766" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U766" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:21">
       <x:c r="A767" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="C767" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D767" s="3" t="s"/>
       <x:c r="G767" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="I767" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J767" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K767" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -47111,100 +47110,100 @@
       </x:c>
       <x:c r="P767" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="Q767" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R767" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S767" s="0" t="n">
         <x:v>613732</x:v>
       </x:c>
       <x:c r="T767" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U767" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:21">
       <x:c r="A768" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B768" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>1177</x:v>
       </x:c>
       <x:c r="C768" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D768" s="15" t="s"/>
       <x:c r="E768" s="14" t="s"/>
       <x:c r="F768" s="14" t="s"/>
       <x:c r="G768" s="14" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="H768" s="14" t="s"/>
       <x:c r="I768" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="J768" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K768" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L768" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M768" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="N768" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O768" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P768" s="14" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="Q768" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="R768" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="S768" s="14" t="n">
-        <x:v>613762</x:v>
+        <x:v>559216</x:v>
       </x:c>
       <x:c r="T768" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U768" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:21">
       <x:c r="A769" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C769" s="3" t="s"/>
       <x:c r="D769" s="3" t="s"/>
       <x:c r="G769" s="0" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="I769" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="K769" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L769" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M769" s="0" t="s">
         <x:v>207</x:v>
@@ -47257,51 +47256,51 @@
       <x:c r="J770" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K770" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L770" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M770" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N770" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O770" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P770" s="14" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="Q770" s="16" t="s">
         <x:v>1186</x:v>
       </x:c>
       <x:c r="R770" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="S770" s="14" t="n">
         <x:v>581606</x:v>
       </x:c>
       <x:c r="T770" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U770" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:21">
       <x:c r="A771" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C771" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D771" s="3" t="s"/>
       <x:c r="E771" s="0" t="s">
         <x:v>23</x:v>
       </x:c>