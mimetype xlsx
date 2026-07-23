--- v2 (2026-07-23)
+++ v3 (2026-07-23)
@@ -338,68 +338,68 @@
   <x:si>
     <x:t>Chargé d'accueil et de gestion administrative</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LA VALETTE-DU-VAR</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
@@ -494,71 +494,71 @@
   <x:si>
     <x:t>Centre de Formation et d'Education</x:t>
   </x:si>
   <x:si>
     <x:t>CFE</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Le Pontet</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Marseille 13ème</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
@@ -686,68 +686,68 @@
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/18/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Association des Centres d'Accueil et de Formation de la Mutualité Sociale Agricole de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>ACAF MSA</x:t>
   </x:si>
   <x:si>
     <x:t>84110</x:t>
   </x:si>
   <x:si>
     <x:t>BOLLENE</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
@@ -1112,74 +1112,74 @@
   <x:si>
     <x:t>LE LUC EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>LOURMARIN</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>LAGNES</x:t>
   </x:si>
   <x:si>
     <x:t>Excel Initiation : Les Fondamentaux pour Débutants</x:t>
   </x:si>
   <x:si>
+    <x:t>LORGUES</x:t>
+  </x:si>
+  <x:si>
     <x:t>EYGLIERS</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-REMY-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>ARVIEUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA COLLE-SUR-LOUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GAUDE</x:t>
+  </x:si>
+  <x:si>
     <x:t>SAINTE-MAXIME</x:t>
   </x:si>
   <x:si>
-    <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Bureautique</x:t>
   </x:si>
   <x:si>
     <x:t>Défi 83</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant d'administration commerciale (TPE/PME) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
@@ -1535,92 +1535,92 @@
   <x:si>
     <x:t>Assistant juridique</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant juridique (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical</x:t>
   </x:si>
   <x:si>
     <x:t>IPAM</x:t>
   </x:si>
   <x:si>
     <x:t>59200</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/17/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/08/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Institut Technique et Professionnel Aixois</x:t>
   </x:si>
   <x:si>
     <x:t>ITPA</x:t>
   </x:si>
   <x:si>
+    <x:t>Assistant immobilier - module 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kh Europe Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secrétariat assistanat immobilier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assistant immobilier - module 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Word</x:t>
+  </x:si>
+  <x:si>
     <x:t>Excel</x:t>
   </x:si>
   <x:si>
-    <x:t>Kh Europe Formation</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Powerpoint</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel PowerPoint</x:t>
   </x:si>
   <x:si>
     <x:t>Ladapt</x:t>
   </x:si>
   <x:si>
     <x:t>75019</x:t>
   </x:si>
   <x:si>
     <x:t>Ladapt - Antenne Toulon - CFA Spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Beau de Rochas</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
@@ -2333,65 +2333,65 @@
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Excel : perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>08/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/07/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Assistant de facturation pour kiné libéral/facturier</x:t>
   </x:si>
   <x:si>
     <x:t>Mysa Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13124</x:t>
   </x:si>
   <x:si>
     <x:t>PEYPIN</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de facturation pour Infirmier Libéral : Découvrir les bases du métier de facturier 2026</x:t>
   </x:si>
   <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Word débutant</x:t>
@@ -2495,111 +2495,111 @@
   <x:si>
     <x:t>Sigma Formation</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Studio Gentile - Systemv</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement numérique : optimiser son CV avec Word, candidater via Outlook et chercher sur le Web</x:t>
   </x:si>
   <x:si>
     <x:t>Sun Design</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bureautique Microsoft avec l'intelligence artificielle (IA) intégrée</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13628</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Test Bright Language - évaluation Russe</x:t>
   </x:si>
   <x:si>
     <x:t>Université d'Etudes et de Loisirs des Alpes du Sud</x:t>
   </x:si>
   <x:si>
     <x:t>UELAS</x:t>
   </x:si>
   <x:si>
     <x:t>Russe</x:t>
   </x:si>
   <x:si>
+    <x:t>Microsoft 365 Blended Learning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microsoft 365 les fondamentaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Excel Initiation : les fondamentaux pour débutants</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Outlook Collaboration et efficacité dans l’écosystème Microsoft 365</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft 365 Maîtrise complète</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
@@ -3514,303 +3514,303 @@
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>534103</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>534253</x:v>
+        <x:v>533525</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
-        <x:v>70332</x:v>
+        <x:v>71632</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>533525</x:v>
+        <x:v>534019</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>71632</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>534019</x:v>
+        <x:v>534099</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>534256</x:v>
+        <x:v>534253</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>534099</x:v>
+        <x:v>534256</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -4336,173 +4336,173 @@
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>604438</x:v>
+        <x:v>627864</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>604440</x:v>
+        <x:v>604438</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="U24" s="16" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="S25" s="0" t="n">
+        <x:v>604440</x:v>
+      </x:c>
+      <x:c r="T25" s="4" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="U25" s="4" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -4681,51 +4681,51 @@
       <x:c r="J29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>604439</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
@@ -4972,51 +4972,51 @@
       <x:c r="J34" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>524797</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -5046,275 +5046,275 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>629754</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>547980</x:v>
+        <x:v>628846</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>628846</x:v>
+        <x:v>547980</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>627862</x:v>
+        <x:v>612097</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>612097</x:v>
+        <x:v>627862</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
@@ -5493,342 +5493,342 @@
       <x:c r="J43" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>604502</x:v>
+        <x:v>628880</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>633334</x:v>
+        <x:v>604502</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>623366</x:v>
+        <x:v>633334</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>629772</x:v>
+        <x:v>623366</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>628880</x:v>
+        <x:v>629772</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>524895</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -6016,51 +6016,51 @@
       <x:c r="J52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>627991</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -6132,60 +6132,60 @@
       <x:c r="J54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>604500</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -6248,292 +6248,292 @@
       <x:c r="J56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>627989</x:v>
+        <x:v>612164</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>604501</x:v>
+        <x:v>548120</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>612164</x:v>
+        <x:v>604501</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>548120</x:v>
+        <x:v>629773</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>629773</x:v>
+        <x:v>627989</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -6962,57 +6962,57 @@
       <x:c r="K68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>627780</x:v>
+        <x:v>627779</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -7022,57 +7022,57 @@
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>629640</x:v>
+        <x:v>620170</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>76</x:v>
@@ -7083,54 +7083,54 @@
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>627779</x:v>
+        <x:v>627780</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
@@ -7143,51 +7143,51 @@
       <x:c r="K71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>620170</x:v>
+        <x:v>629640</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>116</x:v>
@@ -7201,120 +7201,120 @@
       <x:c r="J72" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>623703</x:v>
+        <x:v>623702</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>623702</x:v>
+        <x:v>623703</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -7820,51 +7820,51 @@
       <x:c r="L83" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>633101</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
@@ -8275,215 +8275,215 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>616196</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>38625</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>35028</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="S92" s="14" t="n">
+        <x:v>625566</x:v>
+      </x:c>
+      <x:c r="T92" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="S92" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T92" s="16" t="s">
+      <x:c r="U92" s="16" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>625566</x:v>
+        <x:v>625991</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>625991</x:v>
+        <x:v>623255</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
@@ -9145,97 +9145,97 @@
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>607756</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>552416</x:v>
+        <x:v>607755</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
@@ -9244,114 +9244,114 @@
       <x:c r="K108" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>552417</x:v>
+        <x:v>552416</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>40705</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>607755</x:v>
+        <x:v>552417</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39823</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
@@ -9476,224 +9476,224 @@
       <x:c r="K112" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>615823</x:v>
+        <x:v>615825</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>38625</x:v>
+        <x:v>39823</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>35028</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>615826</x:v>
+        <x:v>623801</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>39823</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>13254</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>623801</x:v>
+        <x:v>615823</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>615825</x:v>
+        <x:v>615826</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>253</x:v>
@@ -9710,57 +9710,57 @@
       <x:c r="K116" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>547066</x:v>
+        <x:v>600475</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -9770,57 +9770,57 @@
       <x:c r="K117" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>600475</x:v>
+        <x:v>547066</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>255</x:v>
@@ -10057,57 +10057,57 @@
       <x:c r="K122" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>553188</x:v>
+        <x:v>604148</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
@@ -10117,57 +10117,57 @@
       <x:c r="K123" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>604148</x:v>
+        <x:v>553188</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>261</x:v>
@@ -10195,161 +10195,161 @@
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>502114</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>40705</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>604780</x:v>
+        <x:v>501648</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>501648</x:v>
+        <x:v>604780</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
@@ -10592,153 +10592,154 @@
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>600938</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>609212</x:v>
+        <x:v>615317</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
+      <x:c r="E133" s="0" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>615317</x:v>
+        <x:v>609212</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>297</x:v>
@@ -13652,354 +13653,354 @@
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>612537</x:v>
+        <x:v>612612</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>612570</x:v>
+        <x:v>612646</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>612576</x:v>
+        <x:v>612537</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>612597</x:v>
+        <x:v>612570</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>612635</x:v>
+        <x:v>612576</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>612645</x:v>
+        <x:v>632225</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>612533</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -14008,304 +14009,304 @@
         <x:v>306</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>612549</x:v>
+        <x:v>612645</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>612563</x:v>
+        <x:v>612549</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>632225</x:v>
+        <x:v>612563</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>612612</x:v>
+        <x:v>612597</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>612646</x:v>
+        <x:v>612635</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>15052</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>568804</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
@@ -14324,51 +14325,51 @@
       <x:c r="L204" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>617372</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -14378,51 +14379,51 @@
       <x:c r="L205" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>626896</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
@@ -14435,51 +14436,51 @@
       <x:c r="L206" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>626484</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -14775,51 +14776,51 @@
       <x:c r="L212" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>626459</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -14934,51 +14935,51 @@
       <x:c r="J215" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>621217</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
@@ -15051,51 +15052,51 @@
       <x:c r="L217" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>626461</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
@@ -15299,158 +15300,158 @@
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>608524</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>38625</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>35028</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>555975</x:v>
+        <x:v>555933</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>555933</x:v>
+        <x:v>555975</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>382</x:v>
@@ -15481,103 +15482,103 @@
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>555935</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>608525</x:v>
+        <x:v>555976</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>384</x:v>
@@ -15588,111 +15589,111 @@
       <x:c r="K226" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>555976</x:v>
+        <x:v>608430</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>38625</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>35028</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>608430</x:v>
+        <x:v>608525</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
@@ -16012,51 +16013,51 @@
       <x:c r="J234" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>621215</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
@@ -16066,51 +16067,51 @@
       <x:c r="J235" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>621219</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
@@ -16344,103 +16345,103 @@
       <x:c r="K240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>634286</x:v>
+        <x:v>618821</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>618821</x:v>
+        <x:v>634286</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
@@ -16455,51 +16456,51 @@
       <x:c r="L242" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>633683</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -17153,266 +17154,266 @@
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>579343</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>40249</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>35006</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>579346</x:v>
+        <x:v>603604</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>38625</x:v>
+        <x:v>40249</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>35028</x:v>
+        <x:v>35006</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>603604</x:v>
+        <x:v>603606</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>603606</x:v>
+        <x:v>579346</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>601780</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
@@ -17422,51 +17423,51 @@
       <x:c r="J259" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>629808</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -17481,117 +17482,117 @@
       <x:c r="J260" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>601782</x:v>
+        <x:v>552160</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>552160</x:v>
+        <x:v>601782</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
@@ -17901,275 +17902,275 @@
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>552162</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>600000</x:v>
+        <x:v>599923</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>599923</x:v>
+        <x:v>600000</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>599999</x:v>
+        <x:v>590000</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>590000</x:v>
+        <x:v>599999</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
@@ -18814,57 +18815,57 @@
       <x:c r="K283" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>599790</x:v>
+        <x:v>599789</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>485</x:v>
@@ -18875,54 +18876,54 @@
       <x:c r="K284" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>599789</x:v>
+        <x:v>599791</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
@@ -18935,57 +18936,57 @@
       <x:c r="K285" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>599791</x:v>
+        <x:v>599790</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>63</x:v>
@@ -19030,273 +19031,273 @@
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>35011</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>542280</x:v>
+        <x:v>542256</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>542256</x:v>
+        <x:v>542257</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>35011</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>542257</x:v>
+        <x:v>542437</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>542437</x:v>
+        <x:v>542280</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>70312</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>542400</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
@@ -19638,51 +19639,51 @@
       <x:c r="J298" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>595290</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
@@ -21238,51 +21239,51 @@
       <x:c r="J327" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>594477</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
@@ -24239,197 +24240,197 @@
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>594468</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>570</x:v>
-[...1 lines deleted...]
-      <x:c r="C383" s="3" t="s"/>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C383" s="3" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>594457</x:v>
+        <x:v>595283</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>276</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>595283</x:v>
+        <x:v>594457</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>595271</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
@@ -24440,51 +24441,51 @@
       <x:c r="J386" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>594491</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
@@ -24656,51 +24657,51 @@
       <x:c r="J390" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>594463</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>700</x:v>
@@ -25035,169 +25036,169 @@
       <x:c r="J397" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>594433</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>276</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>595268</x:v>
+        <x:v>594441</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>570</x:v>
-[...1 lines deleted...]
-      <x:c r="C399" s="3" t="s"/>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C399" s="3" t="n">
+        <x:v>40705</x:v>
+      </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>594441</x:v>
+        <x:v>595268</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>170</x:v>
@@ -25972,178 +25973,178 @@
       <x:c r="K414" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>545443</x:v>
+        <x:v>622158</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>741</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>498010</x:v>
+        <x:v>545443</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>742</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
-        <x:v>40705</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="I416" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>622160</x:v>
+        <x:v>498010</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
@@ -26153,57 +26154,57 @@
       <x:c r="K417" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>622158</x:v>
+        <x:v>622160</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
         <x:v>739</x:v>
@@ -26228,51 +26229,51 @@
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>545439</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
@@ -26379,93 +26380,93 @@
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>576625</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>584332</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>60</x:v>
@@ -26628,59 +26629,59 @@
       <x:c r="M426" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>576620</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
@@ -26840,757 +26841,757 @@
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>575137</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>584333</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>70332</x:v>
+        <x:v>71632</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>575135</x:v>
+        <x:v>576380</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>576605</x:v>
+        <x:v>576606</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>584582</x:v>
+        <x:v>575135</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>584588</x:v>
+        <x:v>576605</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>576621</x:v>
+        <x:v>584582</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>576626</x:v>
+        <x:v>584588</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>576627</x:v>
+        <x:v>576621</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>756</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>584591</x:v>
+        <x:v>576626</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>584595</x:v>
+        <x:v>576627</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="U440" s="16" t="s">
         <x:v>757</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>584596</x:v>
+        <x:v>584591</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>584597</x:v>
+        <x:v>584595</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
-        <x:v>71632</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>576380</x:v>
+        <x:v>584596</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>748</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>576606</x:v>
+        <x:v>584597</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>758</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -28167,101 +28168,101 @@
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>614947</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>507267</x:v>
+        <x:v>609649</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -28271,118 +28272,118 @@
       <x:c r="K457" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>609649</x:v>
+        <x:v>557203</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
-        <x:v>40705</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>557203</x:v>
+        <x:v>507267</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -28557,114 +28558,114 @@
       <x:c r="K462" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>599563</x:v>
+        <x:v>588262</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>588262</x:v>
+        <x:v>599563</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="G464" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>786</x:v>
@@ -28799,51 +28800,51 @@
       <x:c r="L466" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>583782</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>26</x:v>
@@ -29114,106 +29115,106 @@
         <x:v>464</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s"/>
       <x:c r="K472" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>527768</x:v>
+        <x:v>527767</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s"/>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>527767</x:v>
+        <x:v>527770</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C474" s="15" t="s"/>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
@@ -29221,54 +29222,54 @@
         <x:v>464</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s"/>
       <x:c r="K474" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>527770</x:v>
+        <x:v>527768</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
@@ -29454,398 +29455,398 @@
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>635942</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s"/>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>632253</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>808</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>616675</x:v>
+        <x:v>632252</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>809</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>810</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s"/>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>616676</x:v>
+        <x:v>635949</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>809</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>811</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>808</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C482" s="15" t="s"/>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s"/>
       <x:c r="K482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>15052</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>617462</x:v>
+        <x:v>586155</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s"/>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>15052</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>586155</x:v>
+        <x:v>616675</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>812</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C484" s="15" t="s"/>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s"/>
       <x:c r="K484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>632252</x:v>
+        <x:v>616676</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>806</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>807</x:v>
+        <x:v>812</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>635949</x:v>
+        <x:v>617462</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>39823</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -30056,214 +30057,214 @@
       <x:c r="B490" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s"/>
       <x:c r="K490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>607465</x:v>
+        <x:v>614913</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>825</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s"/>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>614913</x:v>
+        <x:v>614916</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s"/>
       <x:c r="K492" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="S492" s="14" t="n">
+        <x:v>607465</x:v>
+      </x:c>
+      <x:c r="T492" s="16" t="s">
         <x:v>828</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>775</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s"/>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>71203</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>614948</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
@@ -30289,202 +30290,202 @@
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>614944</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s"/>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
-        <x:v>70354</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="S495" s="0" t="n">
+        <x:v>607466</x:v>
+      </x:c>
+      <x:c r="T495" s="4" t="s">
         <x:v>828</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>775</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>830</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C496" s="15" t="s"/>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s"/>
       <x:c r="K496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>614917</x:v>
+        <x:v>614914</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>824</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="C497" s="3" t="s"/>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70354</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>607466</x:v>
+        <x:v>614917</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>825</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
-        <x:v>827</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C498" s="15" t="s"/>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s"/>
       <x:c r="K498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>70354</x:v>
       </x:c>
@@ -30525,51 +30526,51 @@
       <x:c r="I499" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>70354</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>828</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>614918</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="C500" s="15" t="s"/>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
@@ -30578,51 +30579,51 @@
         <x:v>773</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s"/>
       <x:c r="K500" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>71203</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
-        <x:v>828</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>614946</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>