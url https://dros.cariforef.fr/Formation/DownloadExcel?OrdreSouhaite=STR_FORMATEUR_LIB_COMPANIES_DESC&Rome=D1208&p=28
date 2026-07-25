--- v2 (2026-07-25)
+++ v3 (2026-07-25)
@@ -368,62 +368,62 @@
   <x:si>
     <x:t>Vanessa Saboun</x:t>
   </x:si>
   <x:si>
     <x:t>13190</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique</x:t>
   </x:si>
   <x:si>
     <x:t>ALLAUCH</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Caféterapia gommage et enveloppement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Madérothérapie visage</x:t>
   </x:si>
   <x:si>
     <x:t>Vacuslim</x:t>
   </x:si>
   <x:si>
-    <x:t>Caféterapia gommage et enveloppement</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lipolaser - Lipocavitation - Radiofréquence</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique esthétique manuel (corps) – méthode brésilienne</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Kobido</x:t>
   </x:si>
   <x:si>
     <x:t>Massage esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage massage réducteur</x:t>
   </x:si>
   <x:si>
     <x:t>Protocole G5 Body - Drainage et Remodelage corporel mécanique (corps)</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Radiofréquence lipocavitation et lipolaser (corps et visage) a visée esthetique et bien-être</x:t>
@@ -551,95 +551,95 @@
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Massage thaïlandais traditionnel au sol</x:t>
   </x:si>
   <x:si>
     <x:t>Massage aux bambous</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>69000</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>07/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/02/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>08/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Praticien spa (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien animateur de SPA</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
@@ -1388,89 +1388,89 @@
   <x:si>
     <x:t>Formabeauté</x:t>
   </x:si>
   <x:si>
     <x:t>Prothésiste ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>Formanails</x:t>
   </x:si>
   <x:si>
     <x:t>83260</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA CRAU</x:t>
   </x:si>
   <x:si>
+    <x:t>12/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
-    <x:t>12/12/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2026 00:00:00</x:t>
@@ -2225,93 +2225,93 @@
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
   </x:si>
   <x:si>
     <x:t>Académie des Techniques du Maquillage Artistique</x:t>
   </x:si>
   <x:si>
     <x:t>ATMA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel spécialisation beauté conseil et photos, défilés scène, plateau télé et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>02/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/16/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Maquilleur artistique et évènementiel BC3 réaliser un maquillage artistique avec des effets spéciaux (spécialisation cinéma, théâtre et danse)</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquillage professionnel pour photographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage mariage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage professionnel haute couture et défilés</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquilleur artistique et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel spécialisation effets spéciaux pour le cinéma (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Maquillage professionnel haute couture et défilés</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel blocs de compétences BC01 - BC03 - BC04 (spécialisation cinéma, théâtre et danse)</x:t>
   </x:si>
   <x:si>
     <x:t>02/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel adapté au peaux noires, métissées, asiatiques et orientales</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel et coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
@@ -4143,177 +4143,177 @@
         <x:v>97</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>630176</x:v>
+        <x:v>630548</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>630186</x:v>
+        <x:v>630176</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>630548</x:v>
+        <x:v>630186</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
@@ -4382,51 +4382,51 @@
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>632338</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
@@ -7062,186 +7062,186 @@
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>609707</x:v>
+        <x:v>609602</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>609602</x:v>
+        <x:v>609707</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="U80" s="16" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>609693</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -7254,51 +7254,51 @@
       <x:c r="L82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>609580</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -7308,51 +7308,51 @@
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>609692</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -7365,105 +7365,105 @@
       <x:c r="L84" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>609702</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>612572</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -7752,51 +7752,51 @@
       <x:c r="L91" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>612613</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -7974,164 +7974,164 @@
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>612571</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>554410</x:v>
+        <x:v>554459</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>554459</x:v>
+        <x:v>554410</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>157</x:v>
@@ -8262,51 +8262,51 @@
       <x:c r="L100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>554427</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -8549,51 +8549,51 @@
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>612619</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>34777</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -8717,51 +8717,51 @@
       <x:c r="L108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>612617</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -8785,386 +8785,386 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>609242</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>554451</x:v>
+        <x:v>609255</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>609255</x:v>
+        <x:v>609263</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>609263</x:v>
+        <x:v>554451</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
-      <x:c r="E113" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>589843</x:v>
+        <x:v>612594</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>612594</x:v>
+        <x:v>612559</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
+      <x:c r="E115" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>612559</x:v>
+        <x:v>589843</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
@@ -9176,51 +9176,51 @@
       <x:c r="L116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>554426</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -9753,51 +9753,51 @@
       <x:c r="L126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>554423</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38122</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -10323,51 +10323,51 @@
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>554425</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -10555,51 +10555,51 @@
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>554412</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -10609,281 +10609,281 @@
       <x:c r="K141" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>609235</x:v>
+        <x:v>554433</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s"/>
+      <x:c r="E142" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>628920</x:v>
+        <x:v>554449</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>554433</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>554449</x:v>
+        <x:v>628920</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>612616</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
@@ -11074,51 +11074,51 @@
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>609240</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
@@ -11247,51 +11247,51 @@
       <x:c r="M152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>612618</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -11301,51 +11301,51 @@
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>612621</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -11355,51 +11355,51 @@
       <x:c r="L154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>612595</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -11471,51 +11471,51 @@
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>554411</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -11525,51 +11525,51 @@
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>612611</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
@@ -12147,159 +12147,159 @@
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>607440</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>598926</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>598926</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -13159,51 +13159,51 @@
       <x:c r="L186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>630635</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>26</x:v>
@@ -13939,51 +13939,51 @@
       <x:c r="L200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>633744</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>26</x:v>
@@ -14283,51 +14283,51 @@
       <x:c r="L206" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>547370</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
@@ -14343,51 +14343,51 @@
       <x:c r="L207" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>547387</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
@@ -16878,192 +16878,192 @@
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>613842</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>613839</x:v>
+        <x:v>613847</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>613840</x:v>
+        <x:v>613839</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>613847</x:v>
+        <x:v>613840</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
@@ -20711,156 +20711,157 @@
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>596574</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
+      <x:c r="E325" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>616226</x:v>
+        <x:v>549461</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
-      <x:c r="E326" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>549461</x:v>
+        <x:v>616226</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
@@ -21210,51 +21211,51 @@
       <x:c r="L333" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>564403</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
@@ -23191,806 +23192,806 @@
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>633531</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>622461</x:v>
+        <x:v>586305</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="U369" s="4" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>622477</x:v>
+        <x:v>622461</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>622485</x:v>
+        <x:v>622477</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>622519</x:v>
+        <x:v>622485</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>622453</x:v>
+        <x:v>622519</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>622456</x:v>
+        <x:v>622453</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>622496</x:v>
+        <x:v>622456</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>622500</x:v>
+        <x:v>622496</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="U376" s="16" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>622504</x:v>
+        <x:v>622500</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="U377" s="4" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>622509</x:v>
+        <x:v>622504</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="U378" s="16" t="s">
         <x:v>447</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>622516</x:v>
+        <x:v>622509</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>581655</x:v>
+        <x:v>622516</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>581684</x:v>
+        <x:v>581655</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>581690</x:v>
+        <x:v>581684</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>586305</x:v>
+        <x:v>581690</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
@@ -24039,51 +24040,51 @@
       <x:c r="I385" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>581672</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -24296,100 +24297,100 @@
         <x:v>434</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>586294</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>586323</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -24453,51 +24454,51 @@
       <x:c r="L393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>633509</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
@@ -24555,54 +24556,54 @@
       <x:c r="L395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>633498</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
@@ -24651,104 +24652,104 @@
       <x:c r="I397" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>633501</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>633537</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>434</x:v>
@@ -24855,51 +24856,51 @@
       <x:c r="I401" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>633504</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -25016,103 +25017,103 @@
       <x:c r="L404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>633528</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>633533</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
@@ -25167,54 +25168,54 @@
       <x:c r="L407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>633552</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
@@ -25520,51 +25521,51 @@
         <x:v>434</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>581689</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>434</x:v>
@@ -25875,51 +25876,51 @@
       <x:c r="I421" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>633538</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -25986,51 +25987,51 @@
       <x:c r="M423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>633551</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
@@ -26385,104 +26386,104 @@
       <x:c r="I431" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>633535</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>633536</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>434</x:v>
@@ -26493,51 +26494,51 @@
       <x:c r="L433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>633495</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
@@ -26589,104 +26590,104 @@
       <x:c r="I435" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>633502</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>633503</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>434</x:v>
@@ -26697,51 +26698,51 @@
       <x:c r="L437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>633505</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
@@ -27309,51 +27310,51 @@
       <x:c r="L449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>622465</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
@@ -27362,54 +27363,54 @@
       <x:c r="L450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>622479</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>27</x:v>
@@ -27516,51 +27517,51 @@
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>622495</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
@@ -28361,159 +28362,159 @@
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>544985</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>599057</x:v>
+        <x:v>599064</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>599064</x:v>
+        <x:v>599057</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>27</x:v>
@@ -29105,51 +29106,51 @@
       <x:c r="L482" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>623093</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -30232,51 +30233,51 @@
       <x:c r="L502" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>623072</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -31710,51 +31711,51 @@
       <x:c r="L528" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>616204</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
@@ -33051,51 +33052,51 @@
       <x:c r="L552" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>614395</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>38</x:v>
@@ -33219,51 +33220,51 @@
       <x:c r="L555" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
         <x:v>498078</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s">
         <x:v>542</x:v>
@@ -33841,51 +33842,51 @@
       <x:c r="M566" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>616398</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C567" s="3" t="s"/>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>27</x:v>
@@ -33989,51 +33990,51 @@
       <x:c r="L569" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>634483</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="C570" s="15" t="s"/>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s"/>
       <x:c r="K570" s="14" t="s">
@@ -34042,54 +34043,54 @@
       <x:c r="L570" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>627681</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C571" s="3" t="s"/>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>27</x:v>
@@ -34144,51 +34145,51 @@
       <x:c r="L572" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>634481</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C573" s="3" t="s"/>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>76</x:v>
@@ -36311,51 +36312,51 @@
       <x:c r="L610" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>634471</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C611" s="3" t="s"/>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>38</x:v>
@@ -36418,51 +36419,51 @@
       <x:c r="L612" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>42879</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>612288</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C613" s="3" t="s"/>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
         <x:v>38</x:v>
@@ -37747,54 +37748,54 @@
       <x:c r="L635" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>614804</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C636" s="15" t="s"/>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s"/>
       <x:c r="K636" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
@@ -37849,54 +37850,54 @@
       <x:c r="L637" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>614803</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C638" s="15" t="s"/>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s"/>
       <x:c r="K638" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
@@ -37951,54 +37952,54 @@
       <x:c r="L639" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>614793</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C640" s="15" t="s"/>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s"/>
       <x:c r="K640" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
@@ -38053,54 +38054,54 @@
       <x:c r="L641" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>614794</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C642" s="15" t="s"/>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s"/>
       <x:c r="K642" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
@@ -39098,51 +39099,51 @@
       <x:c r="L660" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>635897</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C661" s="3" t="s"/>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>76</x:v>
@@ -39980,51 +39981,51 @@
       <x:c r="L677" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>582083</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C678" s="15" t="s"/>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I678" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
@@ -40090,51 +40091,51 @@
       <x:c r="M679" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
         <x:v>582106</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C680" s="15" t="s"/>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I680" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s"/>
       <x:c r="K680" s="14" t="s">
         <x:v>38</x:v>
@@ -40518,51 +40519,51 @@
       <x:c r="M687" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>582096</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C688" s="15" t="s"/>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I688" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s"/>
       <x:c r="K688" s="14" t="s">
         <x:v>38</x:v>
@@ -40677,51 +40678,51 @@
       <x:c r="L690" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
         <x:v>618835</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C691" s="3" t="s"/>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H691" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>38</x:v>
@@ -40784,51 +40785,51 @@
       <x:c r="L692" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
         <x:v>582110</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C693" s="3" t="s"/>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H693" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>38</x:v>
@@ -41001,51 +41002,51 @@
       <x:c r="M696" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>582087</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C697" s="3" t="s"/>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H697" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>76</x:v>
@@ -41157,51 +41158,51 @@
       <x:c r="L699" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>618836</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C700" s="15" t="s"/>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I700" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
@@ -41608,159 +41609,159 @@
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>545966</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I708" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
-        <x:v>543888</x:v>
+        <x:v>590653</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H709" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
-        <x:v>590653</x:v>
+        <x:v>543888</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I710" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
@@ -41837,601 +41838,603 @@
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
         <x:v>565261</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="C712" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C712" s="15" t="s"/>
       <x:c r="D712" s="15" t="s"/>
-      <x:c r="E712" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E712" s="14" t="s"/>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I712" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J712" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J712" s="14" t="s"/>
       <x:c r="K712" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
-        <x:v>516189</x:v>
+        <x:v>625261</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="C713" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C713" s="3" t="s"/>
       <x:c r="D713" s="3" t="s"/>
-      <x:c r="E713" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G713" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H713" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J713" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K713" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
-        <x:v>598850</x:v>
+        <x:v>625262</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
-        <x:v>726</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="C714" s="15" t="s"/>
       <x:c r="D714" s="15" t="s"/>
-      <x:c r="E714" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E714" s="14" t="s"/>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I714" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J714" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J714" s="14" t="s"/>
       <x:c r="K714" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
-        <x:v>598871</x:v>
+        <x:v>625275</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
-        <x:v>727</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
-        <x:v>728</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C715" s="3" t="s"/>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H715" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
-        <x:v>625261</x:v>
+        <x:v>625299</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C716" s="15" t="s"/>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I716" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s"/>
       <x:c r="K716" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
-        <x:v>625262</x:v>
+        <x:v>625306</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>731</x:v>
-[...1 lines deleted...]
-      <x:c r="C717" s="3" t="s"/>
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="C717" s="3" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D717" s="3" t="s"/>
+      <x:c r="E717" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H717" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
+      <x:c r="J717" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K717" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
-        <x:v>625275</x:v>
+        <x:v>516189</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
-        <x:v>732</x:v>
-[...1 lines deleted...]
-      <x:c r="C718" s="15" t="s"/>
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="C718" s="15" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D718" s="15" t="s"/>
-      <x:c r="E718" s="14" t="s"/>
+      <x:c r="E718" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I718" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J718" s="14" t="s"/>
+      <x:c r="J718" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K718" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
-        <x:v>625299</x:v>
+        <x:v>598850</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
-        <x:v>694</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>732</x:v>
-[...1 lines deleted...]
-      <x:c r="C719" s="3" t="s"/>
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="C719" s="3" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D719" s="3" t="s"/>
+      <x:c r="E719" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H719" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
+      <x:c r="J719" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K719" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
-        <x:v>625306</x:v>
+        <x:v>598871</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C720" s="15" t="s"/>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s"/>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I720" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s"/>
       <x:c r="K720" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>625273</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
         <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C721" s="3" t="s"/>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="G721" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H721" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>625276</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I722" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
@@ -42790,103 +42793,103 @@
       </x:c>
       <x:c r="P728" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
         <x:v>599409</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
         <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="E729" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H729" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
         <x:v>598854</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
-        <x:v>727</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>728</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C730" s="15" t="s"/>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s"/>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I730" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s"/>
       <x:c r="K730" s="14" t="s">
         <x:v>38</x:v>
@@ -42894,51 +42897,51 @@
       <x:c r="L730" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>625290</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C731" s="3" t="s"/>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H731" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>38</x:v>
@@ -43012,51 +43015,51 @@
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>625293</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C733" s="3" t="s"/>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="G733" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H733" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
@@ -43119,51 +43122,51 @@
       </x:c>
       <x:c r="P734" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
         <x:v>625284</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="E735" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H735" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>76</x:v>
@@ -43345,51 +43348,51 @@
       <x:c r="L738" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
         <x:v>583186</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
-        <x:v>719</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
       <x:c r="G739" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H739" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I739" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
@@ -43750,51 +43753,51 @@
       <x:c r="L745" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P745" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q745" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R745" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S745" s="0" t="n">
         <x:v>625253</x:v>
       </x:c>
       <x:c r="T745" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U745" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:21">
       <x:c r="A746" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B746" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C746" s="15" t="s"/>
       <x:c r="D746" s="15" t="s"/>
       <x:c r="E746" s="14" t="s"/>
       <x:c r="F746" s="14" t="s"/>
       <x:c r="G746" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H746" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I746" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
@@ -43923,51 +43926,51 @@
       </x:c>
       <x:c r="P748" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S748" s="14" t="n">
         <x:v>625256</x:v>
       </x:c>
       <x:c r="T748" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U748" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C749" s="3" t="s"/>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="G749" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H749" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K749" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L749" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M749" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N749" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O749" s="0" t="s">
@@ -43975,106 +43978,106 @@
       </x:c>
       <x:c r="P749" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
         <x:v>625263</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C750" s="15" t="s"/>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s"/>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I750" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s"/>
       <x:c r="K750" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
         <x:v>625265</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C751" s="3" t="s"/>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="G751" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H751" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I751" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K751" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L751" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M751" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
@@ -44137,95 +44140,95 @@
       </x:c>
       <x:c r="P752" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q752" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R752" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S752" s="14" t="n">
         <x:v>625282</x:v>
       </x:c>
       <x:c r="T752" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U752" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:21">
       <x:c r="A753" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C753" s="3" t="s"/>
       <x:c r="D753" s="3" t="s"/>
       <x:c r="G753" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H753" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I753" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K753" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L753" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M753" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N753" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O753" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P753" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q753" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R753" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S753" s="0" t="n">
         <x:v>625300</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C754" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D754" s="15" t="s"/>
       <x:c r="E754" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H754" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I754" s="16" t="s">
         <x:v>715</x:v>
@@ -44239,54 +44242,54 @@
       <x:c r="L754" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M754" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N754" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O754" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P754" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q754" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R754" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S754" s="14" t="n">
         <x:v>545948</x:v>
       </x:c>
       <x:c r="T754" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="U754" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:21">
       <x:c r="A755" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C755" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D755" s="3" t="s"/>
       <x:c r="G755" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H755" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I755" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J755" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -44296,51 +44299,51 @@
       <x:c r="L755" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M755" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N755" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O755" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P755" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q755" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R755" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S755" s="0" t="n">
         <x:v>632696</x:v>
       </x:c>
       <x:c r="T755" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U755" s="4" t="s">
         <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:21">
       <x:c r="A756" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B756" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C756" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D756" s="15" t="s"/>
       <x:c r="E756" s="14" t="s"/>
       <x:c r="F756" s="14" t="s"/>
       <x:c r="G756" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H756" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I756" s="16" t="s">
@@ -44355,51 +44358,51 @@
       <x:c r="L756" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M756" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N756" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O756" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P756" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q756" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R756" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S756" s="14" t="n">
         <x:v>632699</x:v>
       </x:c>
       <x:c r="T756" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U756" s="16" t="s">
         <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:21">
       <x:c r="A757" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C757" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D757" s="3" t="s"/>
       <x:c r="E757" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G757" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H757" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
@@ -44415,51 +44418,51 @@
       <x:c r="L757" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M757" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N757" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O757" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P757" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q757" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R757" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S757" s="0" t="n">
         <x:v>598849</x:v>
       </x:c>
       <x:c r="T757" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U757" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:21">
       <x:c r="A758" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B758" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C758" s="15" t="s"/>
       <x:c r="D758" s="15" t="s"/>
       <x:c r="E758" s="14" t="s"/>
       <x:c r="F758" s="14" t="s"/>
       <x:c r="G758" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H758" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I758" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
@@ -44470,54 +44473,54 @@
       <x:c r="L758" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M758" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N758" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O758" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P758" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q758" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R758" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S758" s="14" t="n">
         <x:v>625291</x:v>
       </x:c>
       <x:c r="T758" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U758" s="16" t="s">
-        <x:v>730</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:21">
       <x:c r="A759" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C759" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D759" s="3" t="s"/>
       <x:c r="G759" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H759" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I759" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J759" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -44527,51 +44530,51 @@
       <x:c r="L759" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M759" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N759" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O759" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P759" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q759" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R759" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S759" s="0" t="n">
         <x:v>610908</x:v>
       </x:c>
       <x:c r="T759" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U759" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:21">
       <x:c r="A760" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B760" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C760" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D760" s="15" t="s"/>
       <x:c r="E760" s="14" t="s"/>
       <x:c r="F760" s="14" t="s"/>
       <x:c r="G760" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="H760" s="14" t="s"/>
       <x:c r="I760" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
@@ -44587,51 +44590,51 @@
       <x:c r="M760" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N760" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O760" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P760" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="Q760" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="R760" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S760" s="14" t="n">
         <x:v>601188</x:v>
       </x:c>
       <x:c r="T760" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U760" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:21">
       <x:c r="A761" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C761" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D761" s="3" t="s"/>
       <x:c r="E761" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G761" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="I761" s="4" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="J761" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -44757,51 +44760,51 @@
       <x:c r="M763" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N763" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O763" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P763" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="Q763" s="4" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="R763" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S763" s="0" t="n">
         <x:v>601189</x:v>
       </x:c>
       <x:c r="T763" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U763" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:21">
       <x:c r="A764" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B764" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C764" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D764" s="15" t="s"/>
       <x:c r="E764" s="14" t="s"/>
       <x:c r="F764" s="14" t="s"/>
       <x:c r="G764" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="H764" s="14" t="s"/>
       <x:c r="I764" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="J764" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -44814,51 +44817,51 @@
       <x:c r="M764" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N764" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O764" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P764" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="Q764" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="R764" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S764" s="14" t="n">
         <x:v>601185</x:v>
       </x:c>
       <x:c r="T764" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U764" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:21">
       <x:c r="A765" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C765" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D765" s="3" t="s"/>
       <x:c r="E765" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G765" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="I765" s="4" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="J765" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -45100,51 +45103,51 @@
       <x:c r="M769" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N769" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O769" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P769" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="Q769" s="4" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="R769" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S769" s="0" t="n">
         <x:v>601186</x:v>
       </x:c>
       <x:c r="T769" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U769" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:21">
       <x:c r="A770" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B770" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C770" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D770" s="15" t="s"/>
       <x:c r="E770" s="14" t="s"/>
       <x:c r="F770" s="14" t="s"/>
       <x:c r="G770" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="H770" s="14" t="s"/>
       <x:c r="I770" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="J770" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -45154,54 +45157,54 @@
       <x:c r="L770" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M770" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N770" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O770" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P770" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="Q770" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="R770" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S770" s="14" t="n">
         <x:v>601187</x:v>
       </x:c>
       <x:c r="T770" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U770" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:21">
       <x:c r="A771" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C771" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D771" s="3" t="s"/>
       <x:c r="E771" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G771" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="I771" s="4" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="J771" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -45321,51 +45324,51 @@
       <x:c r="M773" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N773" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O773" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P773" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="Q773" s="4" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="R773" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S773" s="0" t="n">
         <x:v>601184</x:v>
       </x:c>
       <x:c r="T773" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U773" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:21">
       <x:c r="A774" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B774" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C774" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D774" s="15" t="s"/>
       <x:c r="E774" s="14" t="s"/>
       <x:c r="F774" s="14" t="s"/>
       <x:c r="G774" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="H774" s="14" t="s"/>
       <x:c r="I774" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="J774" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -45375,54 +45378,54 @@
       <x:c r="L774" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M774" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N774" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O774" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P774" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="Q774" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="R774" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S774" s="14" t="n">
         <x:v>601190</x:v>
       </x:c>
       <x:c r="T774" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U774" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:21">
       <x:c r="A775" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C775" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D775" s="3" t="s"/>
       <x:c r="G775" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="I775" s="4" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="J775" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K775" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -45432,51 +45435,51 @@
       <x:c r="M775" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N775" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O775" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P775" s="0" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="Q775" s="4" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="R775" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S775" s="0" t="n">
         <x:v>601191</x:v>
       </x:c>
       <x:c r="T775" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U775" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:21">
       <x:c r="A776" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B776" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C776" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D776" s="15" t="s"/>
       <x:c r="E776" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F776" s="14" t="s"/>
       <x:c r="G776" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="H776" s="14" t="s"/>
       <x:c r="I776" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="J776" s="14" t="s">