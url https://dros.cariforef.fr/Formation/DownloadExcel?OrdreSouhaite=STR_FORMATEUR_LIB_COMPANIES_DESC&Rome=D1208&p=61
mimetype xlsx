--- v2 (2026-07-25)
+++ v3 (2026-07-25)
@@ -773,113 +773,113 @@
   <x:si>
     <x:t>Autre public , Particulier, individuel , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Peyrefitte Esthétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Spa praticien</x:t>
   </x:si>
   <x:si>
-    <x:t>Peyrefitte Esthétique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Profession libérale , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/23/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/02/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP esthétique cosmétique parfumerie BC01 Techniques esthétiques du visage, des mains et des pieds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olfacialiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Make up artiste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Drainage emo-lymphatique corps</x:t>
   </x:si>
   <x:si>
-    <x:t>Olfacialiste</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/14/2025 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Henri Leroy</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
     <x:t>Michael Felappi - Infinity Group Academy</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
@@ -1403,122 +1403,122 @@
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 7e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
-    <x:t>11/09/2026 00:00:00</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
@@ -1691,98 +1691,98 @@
   <x:si>
     <x:t>08/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>praticien SPA</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Nice</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Les Pennes-Mirabeau</x:t>
   </x:si>
   <x:si>
+    <x:t>Extension de cils</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESMED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SORGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié de l'artisanat , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Extension de cils et réhaussement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Particulier, individuel , Salarié , Salarié de l'artisanat , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Salarié , Salarié de l'artisanat , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquillage permanent</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>Tatouage et hygiène et salubrité</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Tatouage - Eomtp</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sculpting cryo drainant</x:t>
   </x:si>
   <x:si>
     <x:t>Dubarry Academy</x:t>
@@ -1790,71 +1790,71 @@
   <x:si>
     <x:t>92130</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DRAINAGE LYMPHATIQUE VISAGE</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage amincissant</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>PIERCING</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dermo Académie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Microblading - Microshading</x:t>
   </x:si>
   <x:si>
-    <x:t>Dermo Académie</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Tricopigmentation,dermopigmentation capillaire débutant</x:t>
   </x:si>
   <x:si>
     <x:t>Dermopigmentation : tâches de rousseur et grains de beauté</x:t>
   </x:si>
   <x:si>
-    <x:t>PIERCING</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Maquilleur professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Créations Artistiques AL - Sophie Lecomte Maquillage</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réaliser une tricopigmentation - cycle débutant</x:t>
   </x:si>
   <x:si>
     <x:t>Cr2 - Derma Implant Hair Repair Solution</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réaliser une tricopigmentation - cycle confirmé</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2026 00:00:00</x:t>
@@ -1874,80 +1874,92 @@
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
+    <x:t>Bbdomi - Le Studio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BM esthéticien-cosméticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>Intégrez un nouveau soin du visage raffermissant : le modelage japonais</x:t>
+  </x:si>
+  <x:si>
     <x:t>Appliquez les règles d'hygiène et de salubrité</x:t>
   </x:si>
   <x:si>
     <x:t>Hygiène travail</x:t>
   </x:si>
   <x:si>
-    <x:t>Intégrez un nouveau soin du visage raffermissant : le modelage japonais</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hydro-praticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine thermale</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Eco-Campus</x:t>
   </x:si>
   <x:si>
     <x:t>04220</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Métropôle Nice Côte d'Azur</x:t>
@@ -1967,59 +1979,59 @@
   <x:si>
     <x:t>09/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dermopigmentation réparatrice</x:t>
   </x:si>
   <x:si>
     <x:t>Dermatologie</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National des Arts Techniques</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>05/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/05/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>CAP Esthétique cosmétique parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Biotic Phocéa</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2022 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2033 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Renforcement et pose de vernis semi-permanent</x:t>
   </x:si>
   <x:si>
     <x:t>BH Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13560</x:t>
   </x:si>
   <x:si>
     <x:t>SENAS</x:t>
@@ -2027,65 +2039,53 @@
   <x:si>
     <x:t>Browlift- teinture (My Lamination)</x:t>
   </x:si>
   <x:si>
     <x:t>Réhaussement de cils</x:t>
   </x:si>
   <x:si>
     <x:t>Extension aux popits</x:t>
   </x:si>
   <x:si>
     <x:t>Bellazur - Marie-France Disdier</x:t>
   </x:si>
   <x:si>
     <x:t>11200</x:t>
   </x:si>
   <x:si>
     <x:t>Beauty Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13730</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-VICTORET</x:t>
   </x:si>
   <x:si>
-    <x:t>Bbdomi - Le Studio</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option C cosmétologie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmétique</x:t>
   </x:si>
   <x:si>
     <x:t>Aurélie Blond - La Loge</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>Modelage du corps - Madeirothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Attitude Nails Academy</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
@@ -2207,165 +2207,165 @@
   <x:si>
     <x:t>Maquillage permanent - perfectionnement - focus sourcils poudrés</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - Initiation (Toutes zones : visage, sourcils, yeux, lèvres, tâches de rousseur)</x:t>
   </x:si>
   <x:si>
     <x:t>Embellissement des cils - réhaussement de cils</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - initiation et perfectionnement - expert lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - initiation et perfectionnement - expert yeux</x:t>
   </x:si>
   <x:si>
     <x:t>Réhaussement de sourcils - brow lift</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Académie des Techniques du Maquillage Artistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATMA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel spécialisation beauté conseil et photos, défilés scène, plateau télé et évènementiel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel BC3 réaliser un maquillage artistique avec des effets spéciaux (spécialisation cinéma, théâtre et danse)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage professionnel pour photographie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage mariage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquillage professionnel haute couture et défilés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel spécialisation effets spéciaux pour le cinéma (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maquilleur artistique et évènementiel blocs de compétences BC01 - BC03 - BC04 (spécialisation cinéma, théâtre et danse)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquillage professionnel adapté au peaux noires, métissées, asiatiques et orientales</x:t>
   </x:si>
   <x:si>
-    <x:t>Académie des Techniques du Maquillage Artistique</x:t>
-[...67 lines deleted...]
-  <x:si>
     <x:t>Maquilleur artistique et évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage professionnel et coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP esthétique cosmétique parfumerie (enseignement professionnel)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Académie de la Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>05/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Onglerie gel</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -5542,134 +5542,134 @@
         <x:v>89</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>549169</x:v>
+        <x:v>606022</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>606022</x:v>
+        <x:v>549169</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -6154,153 +6154,153 @@
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>549170</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>606025</x:v>
+        <x:v>606018</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>606018</x:v>
+        <x:v>606025</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>121</x:v>
@@ -9071,159 +9071,159 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>612559</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>554426</x:v>
+        <x:v>589843</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>589843</x:v>
+        <x:v>554426</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -10391,388 +10391,388 @@
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>609232</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>609253</x:v>
+        <x:v>609223</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>554412</x:v>
+        <x:v>609253</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>554433</x:v>
+        <x:v>554412</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>554449</x:v>
+        <x:v>554433</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>609235</x:v>
+        <x:v>554449</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>609223</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -10850,275 +10850,275 @@
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>612616</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>609224</x:v>
+        <x:v>554424</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>609240</x:v>
+        <x:v>554447</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>609241</x:v>
+        <x:v>609224</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>554424</x:v>
+        <x:v>609240</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
@@ -11127,57 +11127,57 @@
       <x:c r="K150" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>554447</x:v>
+        <x:v>609241</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -11740,391 +11740,391 @@
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>633619</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>558916</x:v>
+        <x:v>558919</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>607421</x:v>
+        <x:v>558916</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>607439</x:v>
+        <x:v>607421</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>558919</x:v>
+        <x:v>607439</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>607404</x:v>
+        <x:v>572491</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>607440</x:v>
+        <x:v>607404</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
@@ -12133,1233 +12133,1229 @@
       <x:c r="K168" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>572491</x:v>
+        <x:v>607440</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C169" s="3" t="n">
+        <x:v>36331</x:v>
+      </x:c>
+      <x:c r="D169" s="3" t="s"/>
+      <x:c r="E169" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G169" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C169" s="3" t="n">
-[...3 lines deleted...]
-      <x:c r="G169" s="0" t="s">
+      <x:c r="I169" s="4" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q169" s="4" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>546187</x:v>
+        <x:v>598926</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s"/>
+      <x:c r="E170" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q170" s="16" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>612682</x:v>
+        <x:v>546754</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
-      <x:c r="E171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G171" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="I171" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="I171" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q171" s="4" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>598920</x:v>
+        <x:v>612681</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q172" s="16" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>598921</x:v>
+        <x:v>546756</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="I173" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="I173" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J173" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q173" s="4" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>546755</x:v>
+        <x:v>598922</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>38122</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q174" s="16" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>626498</x:v>
+        <x:v>546187</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
-      <x:c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G175" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="I175" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="I175" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J175" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q175" s="4" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>598919</x:v>
+        <x:v>612682</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>38122</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q176" s="16" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>546886</x:v>
+        <x:v>598920</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="I177" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="I177" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q177" s="4" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>546753</x:v>
+        <x:v>598921</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>38122</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
-      <x:c r="E178" s="14" t="s"/>
+      <x:c r="E178" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q178" s="16" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>612673</x:v>
+        <x:v>546755</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="I179" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="I179" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J179" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q179" s="4" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>612674</x:v>
+        <x:v>626498</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
-      <x:c r="E180" s="14" t="s"/>
+      <x:c r="E180" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q180" s="16" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>612676</x:v>
+        <x:v>598919</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>38122</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="I181" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="I181" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J181" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q181" s="4" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>546754</x:v>
+        <x:v>546886</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q182" s="16" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>598922</x:v>
+        <x:v>546753</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>38122</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
-      <x:c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G183" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="I183" s="4" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q183" s="4" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>598926</x:v>
+        <x:v>612673</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q184" s="16" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>612681</x:v>
+        <x:v>612674</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
-      <x:c r="E185" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G185" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="I185" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="I185" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="Q185" s="4" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>546756</x:v>
+        <x:v>612676</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C186" s="15" t="s"/>
+      <x:c r="C186" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="J186" s="14" t="s"/>
+      <x:c r="J186" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>42001</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>564795</x:v>
+        <x:v>630635</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="U186" s="16" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>45</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="J187" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>567176</x:v>
+        <x:v>629505</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>630635</x:v>
+        <x:v>567176</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>629505</x:v>
+        <x:v>564795</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>255</x:v>
@@ -13376,57 +13372,57 @@
       <x:c r="K190" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>609660</x:v>
+        <x:v>556848</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
@@ -13436,57 +13432,57 @@
       <x:c r="K191" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>609666</x:v>
+        <x:v>609660</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>257</x:v>
@@ -13497,57 +13493,57 @@
       <x:c r="K192" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>609659</x:v>
+        <x:v>609666</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
@@ -13557,57 +13553,57 @@
       <x:c r="K193" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>556847</x:v>
+        <x:v>609659</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>257</x:v>
@@ -13618,54 +13614,54 @@
       <x:c r="K194" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>507271</x:v>
+        <x:v>556847</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
@@ -13678,57 +13674,57 @@
       <x:c r="K195" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>556848</x:v>
+        <x:v>507271</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
@@ -16780,294 +16776,294 @@
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>614046</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>613842</x:v>
+        <x:v>614029</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>613839</x:v>
+        <x:v>613842</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>613840</x:v>
+        <x:v>613847</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>614029</x:v>
+        <x:v>613839</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>613847</x:v>
+        <x:v>613840</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
@@ -17624,51 +17620,51 @@
       <x:c r="L267" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>630287</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
@@ -17935,51 +17931,51 @@
       <x:c r="L273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>630281</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
@@ -17992,51 +17988,51 @@
       <x:c r="L274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>630283</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>76</x:v>
@@ -18370,51 +18366,51 @@
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>630286</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
@@ -18987,51 +18983,51 @@
       <x:c r="L293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>630282</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
@@ -19044,51 +19040,51 @@
       <x:c r="L294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>630285</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>76</x:v>
@@ -19517,51 +19513,51 @@
       <x:c r="L303" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>630284</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
@@ -20452,297 +20448,297 @@
       <x:c r="T319" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>596925</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>596933</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>597020</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>597021</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>596574</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
@@ -20821,51 +20817,51 @@
       <x:c r="L326" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>616226</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
@@ -20991,51 +20987,51 @@
       <x:c r="L329" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>616224</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
@@ -21269,343 +21265,343 @@
       <x:c r="K334" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>588526</x:v>
+        <x:v>551766</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>551766</x:v>
+        <x:v>588526</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>542317</x:v>
+        <x:v>617677</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>542319</x:v>
+        <x:v>542317</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>633176</x:v>
+        <x:v>542319</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>617677</x:v>
+        <x:v>633176</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -21896,51 +21892,51 @@
       <x:c r="L345" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>629377</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
@@ -21955,51 +21951,51 @@
       <x:c r="L346" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>601625</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
@@ -22012,51 +22008,51 @@
       <x:c r="L347" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>601614</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
@@ -22071,51 +22067,51 @@
       <x:c r="L348" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>601602</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
@@ -22128,51 +22124,51 @@
       <x:c r="L349" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>601611</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
@@ -22187,51 +22183,51 @@
       <x:c r="L350" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>601605</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
@@ -22411,51 +22407,51 @@
       <x:c r="L354" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>601597</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -22465,51 +22461,51 @@
       <x:c r="L355" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>616621</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
@@ -22522,51 +22518,51 @@
       <x:c r="L356" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>616622</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
@@ -22579,51 +22575,51 @@
       <x:c r="L357" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>601607</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
@@ -22638,51 +22634,51 @@
       <x:c r="L358" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>601608</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
@@ -22695,51 +22691,51 @@
       <x:c r="L359" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>601606</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
@@ -23488,1423 +23484,1423 @@
       <x:c r="K374" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>633498</x:v>
+        <x:v>622453</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>633499</x:v>
+        <x:v>622456</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>633501</x:v>
+        <x:v>622496</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>633537</x:v>
+        <x:v>622500</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>633540</x:v>
+        <x:v>622504</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>633553</x:v>
+        <x:v>622509</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>581655</x:v>
+        <x:v>622516</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>581684</x:v>
+        <x:v>581655</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>581690</x:v>
+        <x:v>581684</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>581649</x:v>
+        <x:v>581690</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>581672</x:v>
+        <x:v>581649</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>622464</x:v>
+        <x:v>581672</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>622480</x:v>
+        <x:v>622464</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>622494</x:v>
+        <x:v>622480</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>622511</x:v>
+        <x:v>622494</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>586294</x:v>
+        <x:v>622511</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>586323</x:v>
+        <x:v>586294</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>633496</x:v>
+        <x:v>586323</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>633509</x:v>
+        <x:v>633496</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>633521</x:v>
+        <x:v>633509</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>622453</x:v>
+        <x:v>633521</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>440</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>622456</x:v>
+        <x:v>633498</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>622496</x:v>
+        <x:v>633499</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>622500</x:v>
+        <x:v>633501</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>622504</x:v>
+        <x:v>633537</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="U398" s="16" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>622509</x:v>
+        <x:v>633540</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>622516</x:v>
+        <x:v>633553</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>633504</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -24919,205 +24915,205 @@
       <x:c r="L402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>633506</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>633507</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>633528</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>633533</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
@@ -25166,51 +25162,51 @@
       <x:c r="I407" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>633552</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -25327,51 +25323,51 @@
       <x:c r="L410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>622462</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>26</x:v>
@@ -25525,51 +25521,51 @@
         <x:v>434</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>581689</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>434</x:v>
@@ -25633,51 +25629,51 @@
       <x:c r="L416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>633497</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>26</x:v>
@@ -25880,51 +25876,51 @@
       <x:c r="I421" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>633538</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -25933,100 +25929,100 @@
         <x:v>434</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>633549</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>633551</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -26390,110 +26386,110 @@
       <x:c r="I431" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>633535</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>633536</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>26</x:v>
@@ -26594,51 +26590,51 @@
       <x:c r="I435" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>633502</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -26647,51 +26643,51 @@
         <x:v>434</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>633503</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>434</x:v>
@@ -26857,51 +26853,51 @@
       <x:c r="L440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>633515</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>26</x:v>
@@ -27055,51 +27051,51 @@
         <x:v>434</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>581706</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>434</x:v>
@@ -27163,205 +27159,205 @@
       <x:c r="L446" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>622455</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>622457</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>622463</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>622465</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="U449" s="4" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
@@ -27469,54 +27465,54 @@
       <x:c r="L452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>622489</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
@@ -27620,51 +27616,51 @@
       <x:c r="L455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>622517</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
@@ -27673,54 +27669,54 @@
       <x:c r="L456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>622518</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>27</x:v>
@@ -28616,162 +28612,162 @@
       <x:c r="I473" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>610919</x:v>
+        <x:v>626689</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C474" s="15" t="s"/>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s"/>
       <x:c r="K474" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>626689</x:v>
+        <x:v>605155</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C475" s="3" t="s"/>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>605155</x:v>
+        <x:v>610919</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>506</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C476" s="15" t="s"/>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s"/>
       <x:c r="K476" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
@@ -29172,273 +29168,272 @@
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>623096</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
-      <x:c r="E484" s="14" t="s"/>
+      <x:c r="E484" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>623076</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>607281</x:v>
+        <x:v>607285</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>607285</x:v>
+        <x:v>558034</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
-      <x:c r="E487" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>558034</x:v>
+        <x:v>623073</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
@@ -29448,108 +29443,108 @@
       <x:c r="K488" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>623073</x:v>
+        <x:v>623075</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>623075</x:v>
+        <x:v>623091</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
@@ -29559,219 +29554,219 @@
       <x:c r="K490" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>623091</x:v>
+        <x:v>623103</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>623103</x:v>
+        <x:v>623106</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>623106</x:v>
+        <x:v>624559</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>624559</x:v>
+        <x:v>623066</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
@@ -29781,278 +29776,278 @@
       <x:c r="K494" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>623066</x:v>
+        <x:v>623077</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
+      <x:c r="E495" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>623077</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>558033</x:v>
+        <x:v>558037</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
-      <x:c r="E497" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>558037</x:v>
+        <x:v>623064</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>623064</x:v>
+        <x:v>623083</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
@@ -30062,338 +30057,338 @@
       <x:c r="K499" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>623083</x:v>
+        <x:v>623099</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>518</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
-      <x:c r="E500" s="14" t="s"/>
+      <x:c r="E500" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>623099</x:v>
+        <x:v>607282</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>607282</x:v>
+        <x:v>607286</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
-      <x:c r="E502" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>607286</x:v>
+        <x:v>623072</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>623072</x:v>
+        <x:v>623100</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>623100</x:v>
+        <x:v>623076</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
@@ -30403,173 +30398,173 @@
       <x:c r="K505" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>546744</x:v>
+        <x:v>600454</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>600454</x:v>
+        <x:v>600458</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>600458</x:v>
+        <x:v>546744</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38447</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
@@ -31049,105 +31044,105 @@
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>634730</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>634952</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>27</x:v>
@@ -31160,51 +31155,51 @@
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>634953</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>42032</x:v>
@@ -31440,51 +31435,51 @@
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>616197</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>27</x:v>
@@ -31610,159 +31605,160 @@
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>519721</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
+      <x:c r="E527" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G527" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>616204</x:v>
+        <x:v>546739</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
-      <x:c r="E528" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>546739</x:v>
+        <x:v>616204</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -32508,154 +32504,154 @@
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>596929</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
-        <x:v>40878</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>606176</x:v>
+        <x:v>596567</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>596567</x:v>
+        <x:v>606176</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -32801,133 +32797,141 @@
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C548" s="15" t="s"/>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I548" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s"/>
       <x:c r="K548" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>531345</x:v>
+        <x:v>614396</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>546</x:v>
-[...1 lines deleted...]
-      <x:c r="C549" s="3" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C549" s="3" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D549" s="3" t="s"/>
+      <x:c r="E549" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
+      <x:c r="J549" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K549" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>614396</x:v>
+        <x:v>544961</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I550" s="16" t="s">
         <x:v>543</x:v>
@@ -32935,620 +32939,610 @@
       <x:c r="J550" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>544961</x:v>
+        <x:v>599118</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C551" s="3" t="s"/>
       <x:c r="D551" s="3" t="s"/>
-      <x:c r="E551" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="J551" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K551" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>599118</x:v>
+        <x:v>499835</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C552" s="15" t="s"/>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I552" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s"/>
       <x:c r="K552" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>499835</x:v>
+        <x:v>614395</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="U552" s="16" t="s">
         <x:v>550</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C553" s="3" t="s"/>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>614395</x:v>
+        <x:v>614397</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>553</x:v>
-[...1 lines deleted...]
-      <x:c r="C554" s="15" t="s"/>
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C554" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I554" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="J554" s="14" t="s"/>
+      <x:c r="J554" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="K554" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>614397</x:v>
+        <x:v>500906</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>500906</x:v>
+        <x:v>498078</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
-      <x:c r="E556" s="14" t="s"/>
+      <x:c r="E556" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I556" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
-        <x:v>498078</x:v>
+        <x:v>544962</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C557" s="3" t="s"/>
       <x:c r="D557" s="3" t="s"/>
-      <x:c r="E557" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="J557" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K557" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>544962</x:v>
+        <x:v>531345</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C558" s="15" t="s"/>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I558" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s"/>
       <x:c r="K558" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>614399</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>477214</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I560" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>509602</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -33564,51 +33558,51 @@
       <x:c r="J561" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>599121</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C562" s="15" t="s"/>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
@@ -33621,51 +33615,51 @@
       <x:c r="J562" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>506819</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
@@ -33848,51 +33842,51 @@
       <x:c r="M566" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>616398</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C567" s="3" t="s"/>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>27</x:v>
@@ -34060,290 +34054,290 @@
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>627681</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="C571" s="3" t="s"/>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="G571" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>634481</x:v>
+        <x:v>624118</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C572" s="15" t="s"/>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s"/>
       <x:c r="K572" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
-        <x:v>624118</x:v>
+        <x:v>634481</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C573" s="3" t="s"/>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42034</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>617373</x:v>
+        <x:v>584224</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C574" s="15" t="s"/>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s"/>
       <x:c r="K574" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
-        <x:v>42034</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>617377</x:v>
+        <x:v>617373</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C575" s="3" t="s"/>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>617936</x:v>
+        <x:v>617377</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C576" s="15" t="s"/>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
         <x:v>575</x:v>
@@ -34352,51 +34346,51 @@
       <x:c r="K576" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>584224</x:v>
+        <x:v>617936</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C577" s="3" t="s"/>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>38</x:v>
@@ -34608,51 +34602,51 @@
       <x:c r="L581" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>600125</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
         <x:v>588</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C582" s="15" t="s"/>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s"/>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s"/>
       <x:c r="K582" s="14" t="s">
@@ -34661,51 +34655,51 @@
       <x:c r="L582" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>600126</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C583" s="3" t="s"/>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>76</x:v>
@@ -35187,400 +35181,398 @@
       </x:c>
       <x:c r="P591" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
         <x:v>553212</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>593</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>604172</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H593" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>604157</x:v>
+        <x:v>604172</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I594" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
-        <x:v>604171</x:v>
+        <x:v>604157</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H595" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
-        <x:v>588229</x:v>
+        <x:v>604171</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I596" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
-        <x:v>553199</x:v>
+        <x:v>588229</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="E597" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G597" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H597" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
-        <x:v>603</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
-        <x:v>552810</x:v>
+        <x:v>553199</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>593</x:v>
@@ -35588,483 +35580,483 @@
       <x:c r="H598" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I598" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
-        <x:v>604747</x:v>
+        <x:v>552810</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H599" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
-        <x:v>604748</x:v>
+        <x:v>604747</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I600" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
-        <x:v>552734</x:v>
+        <x:v>604748</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="E601" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H601" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
-        <x:v>607558</x:v>
+        <x:v>552734</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
       <x:c r="E602" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F602" s="14" t="s"/>
       <x:c r="G602" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H602" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I602" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J602" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K602" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L602" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M602" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N602" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O602" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P602" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q602" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
-        <x:v>607526</x:v>
+        <x:v>607558</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="E603" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H603" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
-        <x:v>552704</x:v>
+        <x:v>607526</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I604" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
-        <x:v>607557</x:v>
+        <x:v>552704</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="E605" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H605" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
-        <x:v>607537</x:v>
+        <x:v>607557</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>593</x:v>
@@ -36072,2768 +36064,2771 @@
       <x:c r="H606" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I606" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
-        <x:v>552709</x:v>
+        <x:v>607537</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
-        <x:v>601</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H607" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>605178</x:v>
+        <x:v>552709</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I608" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>553723</x:v>
+        <x:v>605178</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>608</x:v>
-[...1 lines deleted...]
-      <x:c r="C609" s="3" t="s"/>
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C609" s="3" t="n">
+        <x:v>40921</x:v>
+      </x:c>
       <x:c r="D609" s="3" t="s"/>
+      <x:c r="E609" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
+      <x:c r="J609" s="0" t="s">
+        <x:v>181</x:v>
+      </x:c>
       <x:c r="K609" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
-        <x:v>42879</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
-        <x:v>609</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>612288</x:v>
+        <x:v>553723</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C610" s="15" t="s"/>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s"/>
       <x:c r="K610" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
-        <x:v>42879</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>612293</x:v>
+        <x:v>634471</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C611" s="3" t="s"/>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42879</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>634471</x:v>
+        <x:v>612290</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>608</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C612" s="15" t="s"/>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s"/>
       <x:c r="K612" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>42879</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>612290</x:v>
+        <x:v>612288</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>612</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C613" s="3" t="s"/>
       <x:c r="D613" s="3" t="s"/>
-      <x:c r="E613" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G613" s="0" t="s">
-        <x:v>613</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
-        <x:v>614</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
-        <x:v>603</x:v>
-[...2 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
-        <x:v>43029</x:v>
+        <x:v>42879</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
-        <x:v>616</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>551900</x:v>
+        <x:v>612293</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38795</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>43029</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
-        <x:v>616</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>601026</x:v>
+        <x:v>551900</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>38795</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>43029</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>605608</x:v>
+        <x:v>601026</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I616" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>605603</x:v>
+        <x:v>605608</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>547250</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I618" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>605602</x:v>
+        <x:v>605603</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="E619" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G619" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>547249</x:v>
+        <x:v>605602</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>621</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I620" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>547258</x:v>
+        <x:v>547249</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>622</x:v>
-[...1 lines deleted...]
-      <x:c r="C621" s="3" t="s"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C621" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D621" s="3" t="s"/>
+      <x:c r="E621" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
+      <x:c r="H621" s="0" t="s">
+        <x:v>281</x:v>
+      </x:c>
       <x:c r="I621" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="J621" s="0" t="s">
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>633604</x:v>
+        <x:v>547258</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
-        <x:v>624</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C622" s="15" t="s"/>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s"/>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s"/>
       <x:c r="I622" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s"/>
       <x:c r="K622" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
-        <x:v>43089</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>636313</x:v>
+        <x:v>633604</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>84</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C623" s="3" t="s"/>
       <x:c r="D623" s="3" t="s"/>
-      <x:c r="E623" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="H623" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I623" s="4" t="s">
-        <x:v>591</x:v>
-[...2 lines deleted...]
-        <x:v>74</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>43089</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
-        <x:v>591</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>584161</x:v>
+        <x:v>636313</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>584162</x:v>
+        <x:v>584161</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
+      <x:c r="E625" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G625" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>610854</x:v>
+        <x:v>584162</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>623739</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
-        <x:v>610855</x:v>
+        <x:v>610854</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>623737</x:v>
+        <x:v>610855</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>610856</x:v>
+        <x:v>623737</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>635</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>615770</x:v>
+        <x:v>610856</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>636</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>615771</x:v>
+        <x:v>615770</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="I632" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>623738</x:v>
+        <x:v>615771</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>342</x:v>
-[...4 lines deleted...]
-      </x:c>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C633" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
+      <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="H633" s="0" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="I633" s="4" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="J633" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="K633" s="0" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="L633" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M633" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="N633" s="3" t="n">
+        <x:v>42032</x:v>
+      </x:c>
+      <x:c r="O633" s="0" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="P633" s="0" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="Q633" s="4" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="R633" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="S633" s="0" t="n">
+        <x:v>623738</x:v>
+      </x:c>
+      <x:c r="T633" s="4" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="U633" s="4" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...37 lines deleted...]
-        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C634" s="15" t="s"/>
-      <x:c r="D634" s="15" t="s"/>
+      <x:c r="D634" s="15" t="n">
+        <x:v>3334</x:v>
+      </x:c>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
-        <x:v>642</x:v>
-[...1 lines deleted...]
-      <x:c r="J634" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J634" s="14" t="s">
+        <x:v>66</x:v>
+      </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42034</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="R634" s="14" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="S634" s="14" t="n">
+        <x:v>418863</x:v>
+      </x:c>
+      <x:c r="T634" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="R634" s="14" t="s">
+      <x:c r="U634" s="16" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s"/>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>614764</x:v>
+        <x:v>614804</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
-        <x:v>640</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C636" s="15" t="s"/>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s"/>
       <x:c r="K636" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>614803</x:v>
+        <x:v>614764</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C637" s="3" t="s"/>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>614770</x:v>
+        <x:v>614803</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>646</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C638" s="15" t="s"/>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s"/>
       <x:c r="K638" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>614793</x:v>
+        <x:v>614770</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C639" s="3" t="s"/>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>614805</x:v>
+        <x:v>614793</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>646</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C640" s="15" t="s"/>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s"/>
       <x:c r="K640" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>614794</x:v>
+        <x:v>614805</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C641" s="3" t="s"/>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>614795</x:v>
+        <x:v>614794</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C642" s="15" t="s"/>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s"/>
       <x:c r="K642" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="Q642" s="16" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="R642" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="Q642" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>621811</x:v>
+        <x:v>614795</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>45</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C643" s="3" t="s"/>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
-        <x:v>650</x:v>
-[...2 lines deleted...]
-        <x:v>48</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>628607</x:v>
+        <x:v>621811</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
-      <x:c r="E644" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
-        <x:v>601124</x:v>
+        <x:v>628607</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>655</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="E645" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
-        <x:v>601132</x:v>
+        <x:v>601124</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>601133</x:v>
+        <x:v>601132</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>601135</x:v>
+        <x:v>601133</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>601136</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="E649" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G649" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>601138</x:v>
+        <x:v>601136</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C650" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
-        <x:v>568464</x:v>
+        <x:v>601138</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="E651" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G651" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
-        <x:v>601126</x:v>
+        <x:v>568464</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
-        <x:v>656</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
-        <x:v>601134</x:v>
+        <x:v>601126</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
-        <x:v>656</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="E653" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>568471</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>601137</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C655" s="3" t="s"/>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="G655" s="0" t="s">
         <x:v>660</x:v>
@@ -39104,100 +39099,100 @@
       <x:c r="L660" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
         <x:v>635897</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C661" s="3" t="s"/>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
         <x:v>635898</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C662" s="15" t="s"/>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s"/>
       <x:c r="K662" s="14" t="s">
@@ -39537,51 +39532,51 @@
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>587109</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C669" s="3" t="s"/>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="G669" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
@@ -39639,51 +39634,51 @@
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>585889</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>540</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C671" s="3" t="s"/>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="G671" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
@@ -39790,78 +39785,78 @@
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>598381</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C674" s="15" t="s"/>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s"/>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s"/>
       <x:c r="K674" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>43089</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
         <x:v>623245</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
@@ -39919,66 +39914,66 @@
       <x:c r="C676" s="15" t="s"/>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s"/>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J676" s="14" t="s"/>
       <x:c r="K676" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L676" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M676" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N676" s="15" t="n">
         <x:v>43089</x:v>
       </x:c>
       <x:c r="O676" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>625908</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s"/>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H677" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>38</x:v>
@@ -39986,54 +39981,54 @@
       <x:c r="L677" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>582083</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C678" s="15" t="s"/>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I678" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s"/>
       <x:c r="K678" s="14" t="s">
         <x:v>38</x:v>
@@ -40096,51 +40091,51 @@
       <x:c r="M679" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
         <x:v>582106</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C680" s="15" t="s"/>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I680" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s"/>
       <x:c r="K680" s="14" t="s">
         <x:v>38</x:v>
@@ -40151,51 +40146,51 @@
       <x:c r="M680" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>582111</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="C681" s="3" t="s"/>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H681" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>76</x:v>
@@ -40255,51 +40250,51 @@
       <x:c r="L682" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
         <x:v>582121</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="C683" s="3" t="s"/>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H683" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>38</x:v>
@@ -40417,51 +40412,51 @@
       <x:c r="M685" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>583432</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C686" s="15" t="s"/>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I686" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s"/>
       <x:c r="K686" s="14" t="s">
         <x:v>38</x:v>
@@ -40524,51 +40519,51 @@
       <x:c r="M687" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>582096</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C688" s="15" t="s"/>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I688" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s"/>
       <x:c r="K688" s="14" t="s">
         <x:v>38</x:v>
@@ -40738,51 +40733,51 @@
       <x:c r="M691" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
         <x:v>582084</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C692" s="15" t="s"/>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I692" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s"/>
       <x:c r="K692" s="14" t="s">
         <x:v>38</x:v>
@@ -40790,54 +40785,54 @@
       <x:c r="L692" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
         <x:v>582110</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C693" s="3" t="s"/>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H693" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>76</x:v>
@@ -40897,51 +40892,51 @@
       <x:c r="L694" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>582078</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="C695" s="3" t="s"/>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H695" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>38</x:v>
@@ -40949,51 +40944,51 @@
       <x:c r="L695" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>582079</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C696" s="15" t="s"/>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I696" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
@@ -41004,54 +40999,54 @@
       <x:c r="L696" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>582087</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C697" s="3" t="s"/>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H697" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>76</x:v>
@@ -41059,51 +41054,51 @@
       <x:c r="M697" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>582097</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C698" s="15" t="s"/>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I698" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s"/>
       <x:c r="K698" s="14" t="s">
         <x:v>38</x:v>
@@ -41122,1603 +41117,1603 @@
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>582124</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C699" s="3" t="s"/>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H699" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
-        <x:v>582088</x:v>
+        <x:v>618836</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C700" s="15" t="s"/>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I700" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s"/>
       <x:c r="K700" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
-        <x:v>582093</x:v>
+        <x:v>582075</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
-        <x:v>710</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C701" s="3" t="s"/>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="G701" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H701" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I701" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
-        <x:v>582105</x:v>
+        <x:v>582088</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C702" s="15" t="s"/>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s"/>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I702" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s"/>
       <x:c r="K702" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
-        <x:v>582116</x:v>
+        <x:v>582093</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C703" s="3" t="s"/>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="G703" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H703" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
-        <x:v>583441</x:v>
+        <x:v>582105</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C704" s="15" t="s"/>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I704" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s"/>
       <x:c r="K704" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
-        <x:v>618836</x:v>
+        <x:v>582116</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>705</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s"/>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
-        <x:v>582075</x:v>
+        <x:v>583441</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="C706" s="15" t="s"/>
+      <x:c r="C706" s="15" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I706" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J706" s="14" t="s"/>
+      <x:c r="J706" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K706" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
-        <x:v>625280</x:v>
+        <x:v>622547</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>712</x:v>
-[...1 lines deleted...]
-      <x:c r="C707" s="3" t="s"/>
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="C707" s="3" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D707" s="3" t="s"/>
+      <x:c r="E707" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H707" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
+      <x:c r="J707" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K707" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
-        <x:v>625281</x:v>
+        <x:v>545966</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="C708" s="15" t="s"/>
+      <x:c r="C708" s="15" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I708" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J708" s="14" t="s"/>
+      <x:c r="J708" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
-        <x:v>625283</x:v>
+        <x:v>590653</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
-      <x:c r="E709" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H709" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
-        <x:v>598851</x:v>
+        <x:v>543888</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I710" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
-        <x:v>590653</x:v>
+        <x:v>565254</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H711" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
-        <x:v>565254</x:v>
+        <x:v>565261</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
-        <x:v>717</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="C712" s="15" t="s"/>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s"/>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I712" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J712" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J712" s="14" t="s"/>
       <x:c r="K712" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
-        <x:v>565261</x:v>
+        <x:v>625261</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
-        <x:v>720</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
-        <x:v>721</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>716</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="C713" s="3" t="s"/>
       <x:c r="D713" s="3" t="s"/>
-      <x:c r="E713" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G713" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H713" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J713" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K713" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
-        <x:v>545966</x:v>
+        <x:v>625262</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
-        <x:v>45</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="C714" s="15" t="s"/>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s"/>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I714" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J714" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J714" s="14" t="s"/>
       <x:c r="K714" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
-        <x:v>543888</x:v>
+        <x:v>625275</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
-        <x:v>722</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C715" s="3" t="s"/>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H715" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
-        <x:v>625261</x:v>
+        <x:v>625299</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C716" s="15" t="s"/>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I716" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s"/>
       <x:c r="K716" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
-        <x:v>625262</x:v>
+        <x:v>625306</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>725</x:v>
-[...1 lines deleted...]
-      <x:c r="C717" s="3" t="s"/>
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="C717" s="3" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D717" s="3" t="s"/>
+      <x:c r="E717" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H717" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
+      <x:c r="J717" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K717" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
-        <x:v>625275</x:v>
+        <x:v>516189</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
-        <x:v>726</x:v>
-[...1 lines deleted...]
-      <x:c r="C718" s="15" t="s"/>
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="C718" s="15" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D718" s="15" t="s"/>
-      <x:c r="E718" s="14" t="s"/>
+      <x:c r="E718" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I718" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J718" s="14" t="s"/>
+      <x:c r="J718" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K718" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
-        <x:v>625299</x:v>
+        <x:v>598850</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
-        <x:v>694</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>726</x:v>
-[...1 lines deleted...]
-      <x:c r="C719" s="3" t="s"/>
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="C719" s="3" t="n">
+        <x:v>38507</x:v>
+      </x:c>
       <x:c r="D719" s="3" t="s"/>
+      <x:c r="E719" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G719" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H719" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
+      <x:c r="J719" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K719" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
-        <x:v>625306</x:v>
+        <x:v>598871</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
-        <x:v>727</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="C720" s="15" t="s"/>
       <x:c r="D720" s="15" t="s"/>
-      <x:c r="E720" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E720" s="14" t="s"/>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I720" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J720" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J720" s="14" t="s"/>
       <x:c r="K720" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
-        <x:v>516189</x:v>
+        <x:v>625273</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
-        <x:v>728</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>727</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="C721" s="3" t="s"/>
       <x:c r="D721" s="3" t="s"/>
-      <x:c r="E721" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G721" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H721" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J721" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K721" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
-        <x:v>598850</x:v>
+        <x:v>625276</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
-      <x:c r="E722" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I722" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
-        <x:v>598871</x:v>
+        <x:v>625450</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
-        <x:v>731</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
-        <x:v>732</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
-        <x:v>717</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="C723" s="3" t="s"/>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="G723" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H723" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J723" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K723" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M723" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N723" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O723" s="0" t="s">
-        <x:v>659</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P723" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
-        <x:v>622547</x:v>
+        <x:v>625280</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
-        <x:v>733</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C724" s="15" t="s"/>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s"/>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H724" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I724" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s"/>
       <x:c r="K724" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
-        <x:v>625273</x:v>
+        <x:v>625281</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
-        <x:v>667</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
-        <x:v>725</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C725" s="3" t="s"/>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="G725" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H725" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
-        <x:v>625276</x:v>
+        <x:v>625283</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
-      <x:c r="E726" s="14" t="s"/>
+      <x:c r="E726" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I726" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
-        <x:v>625450</x:v>
+        <x:v>598851</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
-        <x:v>735</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="G727" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H727" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -42739,51 +42734,51 @@
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
         <x:v>628567</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s"/>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I728" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -42902,51 +42897,51 @@
       <x:c r="L730" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>625290</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C731" s="3" t="s"/>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H731" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>38</x:v>
@@ -42957,51 +42952,51 @@
       <x:c r="M731" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
         <x:v>625292</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="C732" s="15" t="s"/>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s"/>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I732" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s"/>
       <x:c r="K732" s="14" t="s">
         <x:v>38</x:v>
@@ -43072,95 +43067,95 @@
       </x:c>
       <x:c r="P733" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
         <x:v>625307</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C734" s="15" t="s"/>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s"/>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H734" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I734" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s"/>
       <x:c r="K734" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
         <x:v>625284</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="E735" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H735" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
@@ -43187,51 +43182,51 @@
       </x:c>
       <x:c r="P735" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
         <x:v>545950</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
         <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I736" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
@@ -43297,110 +43292,110 @@
       <x:c r="M737" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
         <x:v>583184</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s"/>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I738" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K738" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
         <x:v>583186</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
       <x:c r="G739" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H739" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I739" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J739" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -43413,59 +43408,59 @@
       <x:c r="M739" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N739" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O739" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="P739" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q739" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R739" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S739" s="0" t="n">
         <x:v>565251</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C740" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I740" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K740" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
@@ -43479,877 +43474,879 @@
       </x:c>
       <x:c r="O740" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="P740" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
         <x:v>598867</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C741" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D741" s="3" t="s"/>
+      <x:c r="E741" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G741" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="H741" s="0" t="s">
+        <x:v>714</x:v>
       </x:c>
       <x:c r="I741" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="J741" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K741" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L741" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M741" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
-        <x:v>601188</x:v>
+        <x:v>598868</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
-      <x:c r="E742" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E742" s="14" t="s"/>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I742" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K742" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L742" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M742" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N742" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O742" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="P742" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
-        <x:v>598868</x:v>
+        <x:v>622548</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
-        <x:v>742</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
-        <x:v>743</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C743" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="G743" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H743" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J743" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K743" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L743" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M743" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="P743" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
-        <x:v>622548</x:v>
+        <x:v>625449</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
-        <x:v>733</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="C744" s="15" t="n">
-        <x:v>38507</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s"/>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I744" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K744" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L744" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M744" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N744" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O744" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P744" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
-        <x:v>625449</x:v>
+        <x:v>624785</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
-        <x:v>735</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
-        <x:v>747</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C745" s="3" t="s"/>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="G745" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H745" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J745" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L745" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P745" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q745" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R745" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S745" s="0" t="n">
-        <x:v>624785</x:v>
+        <x:v>625253</x:v>
       </x:c>
       <x:c r="T745" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U745" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:21">
       <x:c r="A746" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B746" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C746" s="15" t="s"/>
       <x:c r="D746" s="15" t="s"/>
       <x:c r="E746" s="14" t="s"/>
       <x:c r="F746" s="14" t="s"/>
       <x:c r="G746" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H746" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I746" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J746" s="14" t="s"/>
       <x:c r="K746" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L746" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M746" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N746" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O746" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P746" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q746" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R746" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S746" s="14" t="n">
-        <x:v>625253</x:v>
+        <x:v>625254</x:v>
       </x:c>
       <x:c r="T746" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U746" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C747" s="3" t="s"/>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="G747" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H747" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I747" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K747" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L747" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M747" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N747" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O747" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P747" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R747" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
-        <x:v>625254</x:v>
+        <x:v>625255</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C748" s="15" t="s"/>
       <x:c r="D748" s="15" t="s"/>
       <x:c r="E748" s="14" t="s"/>
       <x:c r="F748" s="14" t="s"/>
       <x:c r="G748" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H748" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I748" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J748" s="14" t="s"/>
       <x:c r="K748" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L748" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M748" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N748" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O748" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P748" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S748" s="14" t="n">
-        <x:v>625255</x:v>
+        <x:v>625256</x:v>
       </x:c>
       <x:c r="T748" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U748" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C749" s="3" t="s"/>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="G749" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H749" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K749" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L749" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M749" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N749" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O749" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P749" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
-        <x:v>625256</x:v>
+        <x:v>625263</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
-        <x:v>740</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C750" s="15" t="s"/>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s"/>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I750" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s"/>
       <x:c r="K750" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
-        <x:v>625263</x:v>
+        <x:v>625265</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C751" s="3" t="s"/>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="G751" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H751" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I751" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K751" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L751" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M751" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P751" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
-        <x:v>625265</x:v>
+        <x:v>625274</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
-        <x:v>740</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
-        <x:v>725</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="C752" s="15" t="s"/>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s"/>
       <x:c r="F752" s="14" t="s"/>
       <x:c r="G752" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H752" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I752" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J752" s="14" t="s"/>
       <x:c r="K752" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L752" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M752" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N752" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O752" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P752" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q752" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R752" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S752" s="14" t="n">
-        <x:v>625274</x:v>
+        <x:v>625282</x:v>
       </x:c>
       <x:c r="T752" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U752" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:21">
       <x:c r="A753" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
-        <x:v>712</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C753" s="3" t="s"/>
       <x:c r="D753" s="3" t="s"/>
       <x:c r="G753" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H753" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I753" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="K753" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L753" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M753" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N753" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O753" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P753" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q753" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R753" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S753" s="0" t="n">
-        <x:v>625282</x:v>
+        <x:v>625300</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
-        <x:v>726</x:v>
-[...1 lines deleted...]
-      <x:c r="C754" s="15" t="s"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C754" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D754" s="15" t="s"/>
-      <x:c r="E754" s="14" t="s"/>
+      <x:c r="E754" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H754" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I754" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J754" s="14" t="s"/>
+      <x:c r="J754" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="K754" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L754" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M754" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N754" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O754" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P754" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q754" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R754" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S754" s="14" t="n">
-        <x:v>625300</x:v>
+        <x:v>545948</x:v>
       </x:c>
       <x:c r="T754" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="U754" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:21">
       <x:c r="A755" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C755" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D755" s="3" t="s"/>
-      <x:c r="E755" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G755" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H755" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I755" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J755" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K755" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L755" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M755" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N755" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O755" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P755" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q755" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R755" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S755" s="0" t="n">
-        <x:v>545948</x:v>
+        <x:v>632696</x:v>
       </x:c>
       <x:c r="T755" s="4" t="s">
-        <x:v>722</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U755" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:21">
       <x:c r="A756" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B756" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C756" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D756" s="15" t="s"/>
       <x:c r="E756" s="14" t="s"/>
       <x:c r="F756" s="14" t="s"/>
       <x:c r="G756" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H756" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I756" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J756" s="14" t="s">
@@ -44358,1245 +44355,1247 @@
       <x:c r="K756" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L756" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M756" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N756" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O756" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P756" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q756" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R756" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S756" s="14" t="n">
-        <x:v>632696</x:v>
+        <x:v>632699</x:v>
       </x:c>
       <x:c r="T756" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U756" s="16" t="s">
-        <x:v>749</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:21">
       <x:c r="A757" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C757" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D757" s="3" t="s"/>
+      <x:c r="E757" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G757" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H757" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I757" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="J757" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K757" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L757" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M757" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N757" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O757" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P757" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q757" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R757" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S757" s="0" t="n">
-        <x:v>632699</x:v>
+        <x:v>598849</x:v>
       </x:c>
       <x:c r="T757" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U757" s="4" t="s">
-        <x:v>750</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:21">
       <x:c r="A758" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B758" s="14" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="C758" s="15" t="s"/>
       <x:c r="D758" s="15" t="s"/>
-      <x:c r="E758" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E758" s="14" t="s"/>
       <x:c r="F758" s="14" t="s"/>
       <x:c r="G758" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H758" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I758" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="J758" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J758" s="14" t="s"/>
       <x:c r="K758" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L758" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M758" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N758" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O758" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P758" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q758" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R758" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S758" s="14" t="n">
-        <x:v>598849</x:v>
+        <x:v>625291</x:v>
       </x:c>
       <x:c r="T758" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U758" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:21">
       <x:c r="A759" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
-        <x:v>739</x:v>
-[...1 lines deleted...]
-      <x:c r="C759" s="3" t="s"/>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C759" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D759" s="3" t="s"/>
       <x:c r="G759" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H759" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I759" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
+      <x:c r="J759" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
       <x:c r="K759" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L759" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M759" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N759" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O759" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P759" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="Q759" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R759" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S759" s="0" t="n">
-        <x:v>625291</x:v>
+        <x:v>610908</x:v>
       </x:c>
       <x:c r="T759" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U759" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:21">
       <x:c r="A760" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B760" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C760" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D760" s="15" t="s"/>
       <x:c r="E760" s="14" t="s"/>
       <x:c r="F760" s="14" t="s"/>
       <x:c r="G760" s="14" t="s">
-        <x:v>713</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H760" s="14" t="s"/>
       <x:c r="I760" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J760" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K760" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L760" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M760" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N760" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O760" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P760" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q760" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R760" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S760" s="14" t="n">
-        <x:v>610908</x:v>
+        <x:v>601188</x:v>
       </x:c>
       <x:c r="T760" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U760" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:21">
       <x:c r="A761" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C761" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D761" s="3" t="s"/>
       <x:c r="E761" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G761" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="I761" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J761" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K761" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L761" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M761" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N761" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O761" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P761" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q761" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R761" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S761" s="0" t="n">
         <x:v>546821</x:v>
       </x:c>
       <x:c r="T761" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U761" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:21">
       <x:c r="A762" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B762" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C762" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D762" s="15" t="s"/>
       <x:c r="E762" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F762" s="14" t="s"/>
       <x:c r="G762" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="H762" s="14" t="s"/>
       <x:c r="I762" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J762" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K762" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L762" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M762" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N762" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O762" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P762" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q762" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R762" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S762" s="14" t="n">
         <x:v>601411</x:v>
       </x:c>
       <x:c r="T762" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U762" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:21">
       <x:c r="A763" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C763" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D763" s="3" t="s"/>
       <x:c r="G763" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="I763" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J763" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K763" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L763" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M763" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N763" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O763" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P763" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q763" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R763" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S763" s="0" t="n">
         <x:v>601189</x:v>
       </x:c>
       <x:c r="T763" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U763" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:21">
       <x:c r="A764" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B764" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C764" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D764" s="15" t="s"/>
-      <x:c r="E764" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E764" s="14" t="s"/>
       <x:c r="F764" s="14" t="s"/>
       <x:c r="G764" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="H764" s="14" t="s"/>
       <x:c r="I764" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J764" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K764" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L764" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M764" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N764" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O764" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P764" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q764" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R764" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S764" s="14" t="n">
-        <x:v>601410</x:v>
+        <x:v>601185</x:v>
       </x:c>
       <x:c r="T764" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U764" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:21">
       <x:c r="A765" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C765" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D765" s="3" t="s"/>
+      <x:c r="E765" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G765" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="I765" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J765" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K765" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L765" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M765" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N765" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O765" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P765" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q765" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R765" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S765" s="0" t="n">
-        <x:v>601185</x:v>
+        <x:v>601413</x:v>
       </x:c>
       <x:c r="T765" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U765" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:21">
       <x:c r="A766" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B766" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C766" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D766" s="15" t="s"/>
-      <x:c r="E766" s="14" t="s"/>
+      <x:c r="E766" s="14" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="F766" s="14" t="s"/>
       <x:c r="G766" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="H766" s="14" t="s"/>
       <x:c r="I766" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J766" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K766" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L766" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M766" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N766" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O766" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P766" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q766" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R766" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S766" s="14" t="n">
-        <x:v>601190</x:v>
+        <x:v>601410</x:v>
       </x:c>
       <x:c r="T766" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U766" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:21">
       <x:c r="A767" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C767" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D767" s="3" t="s"/>
+      <x:c r="E767" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G767" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="I767" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J767" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K767" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L767" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M767" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N767" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O767" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P767" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q767" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R767" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S767" s="0" t="n">
-        <x:v>601191</x:v>
+        <x:v>601412</x:v>
       </x:c>
       <x:c r="T767" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U767" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:21">
       <x:c r="A768" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B768" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C768" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D768" s="15" t="s"/>
       <x:c r="E768" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F768" s="14" t="s"/>
       <x:c r="G768" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="H768" s="14" t="s"/>
       <x:c r="I768" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J768" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K768" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L768" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M768" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N768" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O768" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P768" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q768" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R768" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S768" s="14" t="n">
-        <x:v>601413</x:v>
+        <x:v>548750</x:v>
       </x:c>
       <x:c r="T768" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U768" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:21">
       <x:c r="A769" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C769" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D769" s="3" t="s"/>
-      <x:c r="E769" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G769" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="I769" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J769" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K769" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L769" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M769" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N769" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O769" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P769" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q769" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R769" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S769" s="0" t="n">
-        <x:v>601412</x:v>
+        <x:v>601186</x:v>
       </x:c>
       <x:c r="T769" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U769" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="770" spans="1:21">
       <x:c r="A770" s="13" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B770" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C770" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D770" s="15" t="s"/>
-      <x:c r="E770" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E770" s="14" t="s"/>
       <x:c r="F770" s="14" t="s"/>
       <x:c r="G770" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="H770" s="14" t="s"/>
       <x:c r="I770" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J770" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K770" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L770" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M770" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N770" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O770" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P770" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q770" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R770" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S770" s="14" t="n">
-        <x:v>548750</x:v>
+        <x:v>601187</x:v>
       </x:c>
       <x:c r="T770" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U770" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="771" spans="1:21">
       <x:c r="A771" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B771" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C771" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D771" s="3" t="s"/>
+      <x:c r="E771" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G771" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="I771" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J771" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K771" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L771" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M771" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N771" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O771" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P771" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q771" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R771" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S771" s="0" t="n">
-        <x:v>601186</x:v>
+        <x:v>546819</x:v>
       </x:c>
       <x:c r="T771" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U771" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="772" spans="1:21">
       <x:c r="A772" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B772" s="14" t="s">
-        <x:v>45</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="C772" s="15" t="s"/>
       <x:c r="D772" s="15" t="s"/>
       <x:c r="E772" s="14" t="s"/>
       <x:c r="F772" s="14" t="s"/>
       <x:c r="G772" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="H772" s="14" t="s"/>
       <x:c r="I772" s="16" t="s">
-        <x:v>745</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="J772" s="14" t="s"/>
       <x:c r="K772" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L772" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M772" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N772" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O772" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="P772" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q772" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R772" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S772" s="14" t="n">
-        <x:v>601187</x:v>
+        <x:v>606669</x:v>
       </x:c>
       <x:c r="T772" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U772" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="773" spans="1:21">
       <x:c r="A773" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B773" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C773" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D773" s="3" t="s"/>
-      <x:c r="E773" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G773" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="I773" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J773" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K773" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L773" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M773" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N773" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O773" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P773" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q773" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R773" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S773" s="0" t="n">
-        <x:v>546819</x:v>
+        <x:v>601184</x:v>
       </x:c>
       <x:c r="T773" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U773" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="774" spans="1:21">
       <x:c r="A774" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B774" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C774" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D774" s="15" t="s"/>
       <x:c r="E774" s="14" t="s"/>
       <x:c r="F774" s="14" t="s"/>
       <x:c r="G774" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="H774" s="14" t="s"/>
       <x:c r="I774" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J774" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K774" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L774" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M774" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N774" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O774" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P774" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q774" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R774" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S774" s="14" t="n">
-        <x:v>601184</x:v>
+        <x:v>601190</x:v>
       </x:c>
       <x:c r="T774" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="U774" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="775" spans="1:21">
       <x:c r="A775" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B775" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C775" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D775" s="3" t="s"/>
-      <x:c r="E775" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G775" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="I775" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J775" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K775" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L775" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="M775" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N775" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O775" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P775" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q775" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R775" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S775" s="0" t="n">
-        <x:v>548749</x:v>
+        <x:v>601191</x:v>
       </x:c>
       <x:c r="T775" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U775" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="776" spans="1:21">
       <x:c r="A776" s="13" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B776" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C776" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D776" s="15" t="s"/>
       <x:c r="E776" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F776" s="14" t="s"/>
       <x:c r="G776" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="H776" s="14" t="s"/>
       <x:c r="I776" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="J776" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K776" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="L776" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M776" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N776" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O776" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P776" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q776" s="16" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R776" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S776" s="14" t="n">
-        <x:v>601408</x:v>
+        <x:v>548749</x:v>
       </x:c>
       <x:c r="T776" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U776" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="777" spans="1:21">
       <x:c r="A777" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="B777" s="0" t="s">
-        <x:v>751</x:v>
-[...1 lines deleted...]
-      <x:c r="C777" s="3" t="s"/>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C777" s="3" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D777" s="3" t="s"/>
+      <x:c r="E777" s="0" t="s">
+        <x:v>85</x:v>
+      </x:c>
       <x:c r="G777" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="I777" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="J777" s="0" t="s">
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K777" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="L777" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M777" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N777" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O777" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P777" s="0" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="Q777" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="R777" s="0" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="S777" s="0" t="n">
-        <x:v>606669</x:v>
+        <x:v>601408</x:v>
       </x:c>
       <x:c r="T777" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U777" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>