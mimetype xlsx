--- v2 (2026-07-24)
+++ v3 (2026-07-24)
@@ -260,71 +260,71 @@
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Formation spécifique en matière d'hygiène alimentaire adaptée à l'activité des établissements de restauration commerciale + Permis d’exploitation</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Training Group</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Duo Formations Permis d'exploitation et Hygiène Alimentaire HACCP Région PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Sommellerie</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
@@ -353,104 +353,104 @@
   <x:si>
     <x:t>83420</x:t>
   </x:si>
   <x:si>
     <x:t>LA CROIX-VALMER</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro commercialisation et services en restauration</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP production et service en restaurations (rapide, collective, cafétéria) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Restauration rapide</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation FOOD TALENT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP commercialisation et services en hôtel-café-restaurant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Service salle</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation FOOD TALENT</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : les vins dans les cocktails et les vins de dessert</x:t>
   </x:si>
   <x:si>
     <x:t>Bar</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation cocktaillerie et initiation mixologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : flair, verse et free-pouring</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANDOL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Barman</x:t>
   </x:si>
   <x:si>
-    <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : flair, verse et free-pouring</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : barista et latte art</x:t>
   </x:si>
   <x:si>
     <x:t>Barman BC02 Assurer la préparation et la disponibilité des boissons et produits d’accompagnement servis au bar + spécialisation : l’expertise de la bière - Birologie</x:t>
   </x:si>
   <x:si>
     <x:t>Thierry Morra</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>01/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
@@ -1292,107 +1292,107 @@
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>EREA L Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>Educ'Altitudes</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation spécifique en matière d'hygiène alimentaire adaptée à l'activité des établissements de restauration commerciale + Permis d'exploitation + Certificat de sauveteur-secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>Dc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2020 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2030 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/13/2022 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation spécifique en matière d'hygiène alimentaire adaptée à l'activité des établissements de restauration commerciale + Permis d'exploitation</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>12/20/2030 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/13/2022 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>TRANS-EN-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>Le service en salle</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Employé polyvalent de restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Hôtellerie restauration</x:t>
   </x:si>
   <x:si>
     <x:t>02/06/2023 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mettre en oeuvre les techniques de base du service en salle</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Formation Ingéniérie Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFI MEDITERRANEE</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
@@ -1448,63 +1448,63 @@
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">	Diversifier ses activités agritouristiques par de la restauration ou petite restauration à la ferme</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre Départementale d'Agriculture du Var</x:t>
   </x:si>
   <x:si>
     <x:t>83006</x:t>
   </x:si>
   <x:si>
     <x:t>VIDAUBAN</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
@@ -2727,159 +2727,159 @@
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>626761</x:v>
+        <x:v>607344</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="S13" s="0" t="n">
+        <x:v>559728</x:v>
+      </x:c>
+      <x:c r="T13" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="S13" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>559728</x:v>
+        <x:v>626761</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="U14" s="16" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
@@ -2937,51 +2937,51 @@
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>608609</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
@@ -3036,103 +3036,103 @@
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>607340</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>607370</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
@@ -3265,269 +3265,267 @@
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>570007</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C23" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
-      <x:c r="E23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>82</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>570004</x:v>
+        <x:v>586645</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>496250</x:v>
+        <x:v>570004</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>38663</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>42708</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>570014</x:v>
+        <x:v>496250</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>99</x:v>
-[...1 lines deleted...]
-      <x:c r="C26" s="15" t="s"/>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C26" s="15" t="n">
+        <x:v>38663</x:v>
+      </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s"/>
+      <x:c r="E26" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>86</x:v>
-[...1 lines deleted...]
-      <x:c r="J26" s="14" t="s"/>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="J26" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42708</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>586645</x:v>
+        <x:v>570014</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -3573,234 +3571,234 @@
         <x:v>106</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>587312</x:v>
+        <x:v>587217</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>587397</x:v>
+        <x:v>587395</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>587217</x:v>
+        <x:v>587312</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>587395</x:v>
+        <x:v>587397</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
@@ -3864,51 +3862,51 @@
       <x:c r="J33" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>587383</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
@@ -3921,162 +3919,162 @@
       <x:c r="J34" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>587385</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>587216</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>587381</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -4401,51 +4399,51 @@
       <x:c r="M43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>617671</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
@@ -4948,51 +4946,51 @@
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>626549</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
@@ -5082,51 +5080,51 @@
       <x:c r="M56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>603883</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -5147,100 +5145,100 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>603874</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42723</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>629943</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38663</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5366,51 +5364,51 @@
       <x:c r="M61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>629987</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
@@ -5427,82 +5425,82 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>611795</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>554099</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
@@ -5543,141 +5541,141 @@
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>633722</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>607431</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>607433</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
@@ -6066,328 +6064,328 @@
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>607374</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>600325</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>547376</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>600349</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>607217</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>607218</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
@@ -6550,143 +6548,143 @@
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>567951</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>553054</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>605954</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
@@ -6727,82 +6725,82 @@
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>547510</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>547588</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
@@ -7008,152 +7006,152 @@
       <x:c r="L89" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>606968</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>604347</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>547786</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
@@ -7277,51 +7275,51 @@
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>597403</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
@@ -7331,51 +7329,51 @@
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>597410</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
@@ -7525,85 +7523,85 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>592514</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>608152</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
@@ -7767,85 +7765,85 @@
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>516370</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>559030</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
@@ -7912,51 +7910,51 @@
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>597402</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
@@ -7991,85 +7989,85 @@
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>596682</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>547726</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
@@ -8172,86 +8170,86 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>604340</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>604330</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
@@ -8324,51 +8322,51 @@
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>597397</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
@@ -8515,141 +8513,141 @@
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>592498</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>547592</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>617233</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
@@ -8773,51 +8771,51 @@
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>597398</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
@@ -9022,82 +9020,82 @@
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>592513</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>605953</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
@@ -9195,262 +9193,263 @@
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>556705</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>547590</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>597399</x:v>
+        <x:v>595257</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>215</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="J130" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>595257</x:v>
+        <x:v>596683</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>230</x:v>
-[...1 lines deleted...]
-      <x:c r="C131" s="3" t="s"/>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C131" s="3" t="n">
+        <x:v>38424</x:v>
+      </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
+      <x:c r="J131" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>596683</x:v>
+        <x:v>597399</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -9556,51 +9555,51 @@
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>597408</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
@@ -9721,51 +9720,51 @@
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>597411</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
@@ -9832,51 +9831,51 @@
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>597406</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
@@ -9952,108 +9951,108 @@
       <x:c r="J141" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>595248</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>597400</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
@@ -10555,51 +10554,51 @@
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>597409</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
@@ -10777,51 +10776,51 @@
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>597407</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
@@ -10888,51 +10887,51 @@
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>597412</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
@@ -11164,51 +11163,51 @@
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>597413</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
@@ -11443,51 +11442,51 @@
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>597401</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
@@ -11554,51 +11553,51 @@
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>597405</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
@@ -12130,51 +12129,51 @@
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>498623</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -12497,198 +12496,198 @@
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>553997</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>509785</x:v>
+        <x:v>572141</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>572141</x:v>
+        <x:v>509785</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>572139</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
@@ -12701,105 +12700,105 @@
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>587883</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>572132</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
@@ -12875,51 +12874,51 @@
       <x:c r="G193" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>572144</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
@@ -13167,51 +13166,51 @@
       <x:c r="G198" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>585520</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
@@ -13337,51 +13336,51 @@
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>572135</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
@@ -13394,51 +13393,51 @@
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>597574</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
@@ -13559,51 +13558,51 @@
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>615239</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
@@ -13642,487 +13641,487 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>493607</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>543651</x:v>
+        <x:v>625333</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>543652</x:v>
+        <x:v>543651</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>625333</x:v>
+        <x:v>543652</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>597575</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>493608</x:v>
+        <x:v>551765</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>551765</x:v>
+        <x:v>572136</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>572136</x:v>
+        <x:v>572138</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>572138</x:v>
+        <x:v>493608</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
@@ -14135,51 +14134,51 @@
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>498625</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>164</x:v>
@@ -14317,51 +14316,51 @@
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>498621</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -14388,86 +14387,86 @@
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>548838</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>548853</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
@@ -14509,146 +14508,146 @@
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>609392</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>548852</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>609375</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
@@ -14740,51 +14739,51 @@
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>498620</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>164</x:v>
@@ -14812,82 +14811,82 @@
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>548836</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>601083</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
@@ -14928,141 +14927,141 @@
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>601105</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>546550</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>601084</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
@@ -15178,51 +15177,51 @@
       <x:c r="I233" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>554585</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
@@ -15532,51 +15531,51 @@
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>597404</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
@@ -15607,146 +15606,146 @@
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>598276</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>555790</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>608443</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
@@ -15824,57 +15823,57 @@
       <x:c r="K245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>635389</x:v>
+        <x:v>599336</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>194</x:v>
@@ -15899,1074 +15898,1073 @@
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>608449</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>269567</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>269592</x:v>
+        <x:v>390549</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>271647</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>390549</x:v>
+        <x:v>269590</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>269590</x:v>
+        <x:v>269593</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>269593</x:v>
+        <x:v>224189</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>224189</x:v>
+        <x:v>269568</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>269568</x:v>
+        <x:v>269588</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>269588</x:v>
+        <x:v>269589</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>269589</x:v>
+        <x:v>269595</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
-      <x:c r="D257" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="J257" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K257" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>21547</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>269595</x:v>
+        <x:v>443254</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
-      <x:c r="D258" s="15" t="s"/>
+      <x:c r="D258" s="15" t="n">
+        <x:v>898</x:v>
+      </x:c>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="J258" s="14" t="s"/>
+      <x:c r="J258" s="14" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="K258" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>21547</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>443254</x:v>
+        <x:v>269594</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
-      <x:c r="D259" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="J259" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
-        <x:v>21547</x:v>
+        <x:v>42754</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>269591</x:v>
+        <x:v>461951</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42754</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>461951</x:v>
+        <x:v>462421</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
-      <x:c r="D261" s="3" t="s"/>
+      <x:c r="D261" s="3" t="n">
+        <x:v>898</x:v>
+      </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
+      <x:c r="J261" s="0" t="s">
+        <x:v>53</x:v>
+      </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>42754</x:v>
+        <x:v>21547</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>462421</x:v>
+        <x:v>271697</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>269594</x:v>
+        <x:v>269591</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="n">
         <x:v>898</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>271697</x:v>
+        <x:v>269592</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>599336</x:v>
+        <x:v>635389</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>635390</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
@@ -17006,179 +17004,179 @@
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>584644</x:v>
+        <x:v>635393</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>21547</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>635393</x:v>
+        <x:v>584734</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>21547</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>584734</x:v>
+        <x:v>584644</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>39345</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -17253,86 +17251,86 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>570568</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>599316</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
@@ -17435,85 +17433,85 @@
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>570586</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>570577</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
@@ -17556,206 +17554,206 @@
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>599325</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>553689</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>604904</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>604905</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
@@ -17858,449 +17856,449 @@
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>604870</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>604804</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>553259</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>604805</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>604101</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>553335</x:v>
+        <x:v>553344</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>553344</x:v>
+        <x:v>553335</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>604099</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
@@ -18342,146 +18340,146 @@
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>604135</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>604227</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>604226</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
@@ -18584,267 +18582,267 @@
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>552891</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>552854</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>552802</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>604730</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>604729</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
@@ -18925,159 +18923,159 @@
       <x:c r="L299" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>624152</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>624134</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>609725</x:v>
+        <x:v>634357</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
@@ -19088,106 +19086,106 @@
       <x:c r="K302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>634357</x:v>
+        <x:v>634311</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="U302" s="16" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>634311</x:v>
+        <x:v>609725</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -19536,164 +19534,164 @@
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>546689</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>602761</x:v>
+        <x:v>602750</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>602750</x:v>
+        <x:v>602761</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>43</x:v>
@@ -19770,146 +19768,146 @@
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>602781</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>602760</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>546714</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
@@ -20303,403 +20301,403 @@
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>604317</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>567817</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H325" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>567818</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>604288</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>604289</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>604290</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>497823</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>38663</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s">
         <x:v>489</x:v>
@@ -21135,51 +21133,51 @@
       <x:c r="L338" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>21547</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>635189</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -21316,51 +21314,51 @@
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>498622</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">