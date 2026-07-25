--- v3 (2026-07-24)
+++ v4 (2026-07-25)
@@ -272,62 +272,62 @@
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers de l'instrumentation, de la mesure et du contrôle qualité</x:t>
   </x:si>
   <x:si>
     <x:t>Capteur</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
-    <x:t>06103</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>BTS cybersécurité, informatique et réseaux, électronique option A informatique et réseaux (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Réseau informatique</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
@@ -347,65 +347,65 @@
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BTS cybersécurité, informatique et réseaux, électronique option A informatique et réseaux</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84120</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
+    <x:t>Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Nice Sophia Ynov Campus</x:t>
   </x:si>
   <x:si>
-    <x:t>06560</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
-    <x:t>VALBONNE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique basse tension - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Purity Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
@@ -1436,50 +1436,62 @@
   <x:si>
     <x:t>Électricité automobile</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitation électrique initiale électricien BT avec champ d'application photovoltaïque - ELP097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apave Exploitation France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>City'Pro Richard Formation</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Montfavet</x:t>
@@ -1589,144 +1601,132 @@
   <x:si>
     <x:t>75004</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
+    <x:t>Habilitation électrique initiale : opérations d'ordre électrique en Basse et Haute Tension (HTA) B1(V)-H1(V), B2(V)-H2(V), B2V-H2V Essai, BR*, BE-HE Mesure et/ou Vérification, BC-HC, H0-H0V - ELB091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sécurité électrique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-TULLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique : complément d'indice Basse Tension sur le photovoltaïque pour le personnel déjà habilité pour opérations d'ordre électrique BT - ELP094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique initiale : opérations d'ordre électrique en Basse Tension (BT) B1(V), B2(V), B2V Essai, BR*, BE Mesure et/ou Vérification, BC, H0-H0V - ELB090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique initiale pour personnel ayant déjà des connaissances en photovoltaïque : opérations en basse tension (BT) sur installations photovoltaïques - ELB097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique recyclage : opérations d'ordre non électrique B0-H0-H0V pour exécutant ou chargé de chantier - ELB180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PUGET-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique recyclage : opérations d'ordre électrique simples et Manoeuvre - BS et/ou BE Manoeuvre et/ou HE Manoeuvre - ELB181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique recyclage : opérations d'ordre électrique en Basse Tension B1(V), B2(V), B2V Essai, BR*, BE Mesure et/ou Vérification, BC, H0-H0V - ELB190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique recyclage : opérations d'ordre électrique en Basse et Haute Tension (BT-HTA) B1(V)-H1(V), B2(V)-H2(V), B2V Essai-H2V essai, BR*, BE/HE Mesure et/ou Vérification, BC-HC, H0-H0V - ELB191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique recyclage : véhicules ou engins à énergie électrique embarquée - B1L-B1VL, B2L-B2VL, BCL, BRL, BEL Essai, opérations spécifiques B1XL- B2XL - ELB195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S'initier aux fondamentaux de l'électricité - ELA041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Basse tension</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitation électrique initiale : opérations d'ordre non électrique (B0-H0-H0V) pour les exécutants ou chargés de chantier - ELB080</x:t>
   </x:si>
   <x:si>
-    <x:t>Apave Exploitation France</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Habilitation électrique initiale : opérations d'ordre électrique simples et manoeuvres en Basse Tension (BS, BE manoeuvre) - B0/H0/H0V - ELB081</x:t>
   </x:si>
   <x:si>
-    <x:t>SAINTE-TULLE</x:t>
+    <x:t>Habilitation électrique initiale : véhicules et engins à énergie électrique embarquée : opérations d'ordre électrique B1L-B1VL, B2L-B2VL, BCL, BRL, BEL Essai, opérations particulières : B1XL, B2XL - ELB095</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique initiale : véhicules et engins à énergie électrique embarquée : opérations d'ordre non électrique (B0L exécutant ou chargé de réparation) - ELB085</x:t>
   </x:si>
   <x:si>
-    <x:t>Habilitation électrique initiale : opérations d'ordre électrique en Basse Tension (BT) B1(V), B2(V), B2V Essai, BR*, BE Mesure et/ou Vérification, BC, H0-H0V - ELB090</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Complément habilitation électrique Haute Tension (HTA) H1(V), H2(V), H2V Essai, HE Essai et/ou Mesure et/ou Vérification, HC personnel électricien déjà habilité Basse Tension (BT) - ELB092</x:t>
-  </x:si>
-[...67 lines deleted...]
-    <x:t>Basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Travaux Sous Tension (TST-IE) initiale : Batterie véhicule B2TL-B1TL - ELT085</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
@@ -3414,628 +3414,628 @@
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>592539</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>35408</x:v>
+        <x:v>41578</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>554854</x:v>
+        <x:v>596771</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>35409</x:v>
+        <x:v>35408</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>554860</x:v>
+        <x:v>554854</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>41578</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s"/>
+      <x:c r="E22" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>66</x:v>
-[...1 lines deleted...]
-      <x:c r="H22" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>596771</x:v>
+        <x:v>554860</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>603400</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>41579</x:v>
+        <x:v>35407</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
-      <x:c r="E24" s="14" t="s"/>
+      <x:c r="E24" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>66</x:v>
-[...1 lines deleted...]
-      <x:c r="H24" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>596751</x:v>
+        <x:v>554858</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>41577</x:v>
+        <x:v>35409</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
+      <x:c r="E25" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>596778</x:v>
+        <x:v>554859</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>35407</x:v>
+        <x:v>35408</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>554858</x:v>
+        <x:v>603398</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>35409</x:v>
+        <x:v>41579</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
-      <x:c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>554859</x:v>
+        <x:v>596751</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>35408</x:v>
+        <x:v>41577</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>603398</x:v>
+        <x:v>596778</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>603397</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4049,54 +4049,54 @@
       <x:c r="I30" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>554857</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4109,54 +4109,54 @@
       <x:c r="I31" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>554855</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>35407</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4170,54 +4170,54 @@
       <x:c r="I32" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>603399</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4230,54 +4230,54 @@
       <x:c r="I33" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>603401</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4291,54 +4291,54 @@
       <x:c r="I34" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>603402</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4351,54 +4351,54 @@
       <x:c r="I35" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>453830</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>35409</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4412,54 +4412,54 @@
       <x:c r="I36" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>453835</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4472,51 +4472,51 @@
       <x:c r="J37" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>601931</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4531,51 +4531,51 @@
       <x:c r="J38" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>549005</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -4585,51 +4585,51 @@
       <x:c r="J39" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>632485</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
@@ -4642,51 +4642,51 @@
       <x:c r="J40" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>599403</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -4696,51 +4696,51 @@
       <x:c r="J41" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>544708</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4826,264 +4826,264 @@
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>602152</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>596897</x:v>
+        <x:v>537199</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>537199</x:v>
+        <x:v>596897</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>549691</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>605051</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -8433,103 +8433,103 @@
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>550200</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>550201</x:v>
+        <x:v>550259</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>202</x:v>
@@ -8540,114 +8540,114 @@
       <x:c r="K110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>500942</x:v>
+        <x:v>550201</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>550259</x:v>
+        <x:v>500942</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>220</x:v>
@@ -10003,216 +10003,216 @@
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>594145</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
-      <x:c r="E136" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>611312</x:v>
+        <x:v>597506</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>604613</x:v>
+        <x:v>611312</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s"/>
+      <x:c r="E138" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>597506</x:v>
+        <x:v>604613</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
@@ -10517,148 +10517,148 @@
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>594155</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>596904</x:v>
+        <x:v>596912</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>596912</x:v>
+        <x:v>596904</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
@@ -10735,139 +10735,139 @@
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>592941</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>594203</x:v>
+        <x:v>592907</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>592907</x:v>
+        <x:v>594203</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>51</x:v>
@@ -11192,139 +11192,139 @@
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>592968</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>592901</x:v>
+        <x:v>592955</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>592955</x:v>
+        <x:v>592901</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>272</x:v>
@@ -11801,51 +11801,51 @@
       <x:c r="J169" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>596898</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -11854,100 +11854,100 @@
         <x:v>280</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>592909</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>594208</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -11956,100 +11956,100 @@
         <x:v>280</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>592903</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>592581</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -12058,51 +12058,51 @@
         <x:v>280</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>592952</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
@@ -12112,51 +12112,51 @@
       <x:c r="J175" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>594148</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -12250,260 +12250,261 @@
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>605691</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>37391</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>596920</x:v>
+        <x:v>594154</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>594154</x:v>
+        <x:v>596900</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="J180" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>596900</x:v>
+        <x:v>592953</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>186</x:v>
-[...1 lines deleted...]
-      <x:c r="C181" s="3" t="s"/>
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C181" s="3" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
+      <x:c r="J181" s="0" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>592953</x:v>
+        <x:v>596920</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
@@ -13388,78 +13389,78 @@
       <x:c r="S198" s="14" t="n">
         <x:v>597501</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>596911</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
@@ -14053,51 +14054,51 @@
       <x:c r="J211" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>617348</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14114,51 +14115,51 @@
       <x:c r="J212" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>605696</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14174,51 +14175,51 @@
       <x:c r="J213" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>550267</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14235,51 +14236,51 @@
       <x:c r="J214" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>617499</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>311</x:v>
@@ -15764,78 +15765,78 @@
       <x:c r="T241" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>597533</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
@@ -16178,51 +16179,51 @@
       <x:c r="J249" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>597531</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
@@ -17182,51 +17183,51 @@
       <x:c r="J267" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>620184</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
@@ -17480,57 +17481,57 @@
       <x:c r="K272" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>587898</x:v>
+        <x:v>617130</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -17596,57 +17597,57 @@
       <x:c r="K274" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>617130</x:v>
+        <x:v>587898</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -18908,51 +18909,51 @@
       <x:c r="J297" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>616126</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
@@ -19196,51 +19197,51 @@
       <x:c r="J302" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>572005</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
@@ -19250,54 +19251,54 @@
       <x:c r="J303" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>543689</x:v>
+        <x:v>543688</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
@@ -19307,54 +19308,54 @@
       <x:c r="J304" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>543688</x:v>
+        <x:v>543689</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="F305" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>401</x:v>
@@ -20527,51 +20528,51 @@
       <x:c r="J326" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>631035</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20587,51 +20588,51 @@
       <x:c r="J327" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>550249</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20648,51 +20649,51 @@
       <x:c r="J328" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>605693</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20722,516 +20723,505 @@
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>607522</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>133</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
-      <x:c r="E330" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>451</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>453</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>552692</x:v>
+        <x:v>629587</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>501884</x:v>
+        <x:v>552692</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>106</x:v>
-[...1 lines deleted...]
-      <x:c r="C332" s="15" t="s"/>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C332" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D332" s="15" t="s"/>
-      <x:c r="E332" s="14" t="s"/>
+      <x:c r="E332" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>457</x:v>
-[...1 lines deleted...]
-      <x:c r="H332" s="14" t="s"/>
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="H332" s="14" t="s">
+        <x:v>452</x:v>
+      </x:c>
       <x:c r="I332" s="16" t="s">
-        <x:v>33</x:v>
-[...1 lines deleted...]
-      <x:c r="J332" s="14" t="s"/>
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="J332" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
       <x:c r="K332" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>633283</x:v>
+        <x:v>501884</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>71</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
-      <x:c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>460</x:v>
-[...1 lines deleted...]
-      <x:c r="H333" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>135</x:v>
-[...2 lines deleted...]
-        <x:v>74</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="Q333" s="4" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="R333" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="Q333" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>602809</x:v>
+        <x:v>633283</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I334" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>558865</x:v>
+        <x:v>602809</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>558856</x:v>
+        <x:v>558865</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>602811</x:v>
+        <x:v>558856</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>605636</x:v>
+        <x:v>602811</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>200</x:v>
@@ -21248,117 +21238,117 @@
       <x:c r="K338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>550202</x:v>
+        <x:v>605636</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>605695</x:v>
+        <x:v>550202</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I340" s="16" t="s">
         <x:v>202</x:v>
@@ -21369,57 +21359,57 @@
       <x:c r="K340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>550264</x:v>
+        <x:v>605695</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H341" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
@@ -21443,164 +21433,164 @@
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>500938</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
-        <x:v>40033</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>605719</x:v>
+        <x:v>550264</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>40033</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>605635</x:v>
+        <x:v>605719</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
         <x:v>202</x:v>
@@ -21611,7274 +21601,7278 @@
       <x:c r="K344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>550203</x:v>
+        <x:v>605635</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
-        <x:v>37446</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>605732</x:v>
+        <x:v>550203</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37446</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>602689</x:v>
+        <x:v>605732</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>547069</x:v>
+        <x:v>602689</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I348" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>547068</x:v>
+        <x:v>547069</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>602688</x:v>
+        <x:v>547068</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I350" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>600493</x:v>
+        <x:v>602688</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>600491</x:v>
+        <x:v>600493</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>547088</x:v>
+        <x:v>600491</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>547067</x:v>
+        <x:v>547088</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I354" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>547086</x:v>
+        <x:v>547067</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>602686</x:v>
+        <x:v>547086</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>498668</x:v>
+        <x:v>602686</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>37391</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
+      <x:c r="E357" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="I357" s="4" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="J357" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="K357" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L357" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="M357" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N357" s="3" t="n">
+        <x:v>22499</x:v>
+      </x:c>
+      <x:c r="O357" s="0" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="P357" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="I357" s="4" t="s">
-[...5 lines deleted...]
-      <x:c r="K357" s="0" t="s">
+      <x:c r="Q357" s="4" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R357" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="L357" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>623841</x:v>
+        <x:v>498668</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>623842</x:v>
+        <x:v>623841</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>623844</x:v>
+        <x:v>623842</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>630224</x:v>
+        <x:v>623844</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>623839</x:v>
+        <x:v>630224</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I362" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>623840</x:v>
+        <x:v>623839</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>623843</x:v>
+        <x:v>623840</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>627746</x:v>
+        <x:v>623843</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
-      <x:c r="E365" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>560932</x:v>
+        <x:v>627746</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37391</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="H366" s="14" t="s"/>
+      <x:c r="H366" s="14" t="s">
+        <x:v>480</x:v>
+      </x:c>
       <x:c r="I366" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="Q366" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="Q366" s="16" t="s">
+      <x:c r="R366" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="R366" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>503476</x:v>
+        <x:v>560932</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>548294</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>603945</x:v>
+        <x:v>503476</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="E369" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>548296</x:v>
+        <x:v>603945</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>603944</x:v>
+        <x:v>548296</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>603946</x:v>
+        <x:v>603944</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>484</x:v>
-[...1 lines deleted...]
-      <x:c r="C372" s="15" t="s"/>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C372" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D372" s="15" t="s"/>
-      <x:c r="E372" s="14" t="s"/>
+      <x:c r="E372" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>217</x:v>
-[...1 lines deleted...]
-      <x:c r="J372" s="14" t="s"/>
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="J372" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
       <x:c r="K372" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>44587</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>599256</x:v>
+        <x:v>603946</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>489</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>71</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
-      <x:c r="E373" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G373" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="I373" s="4" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="K373" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="I373" s="4" t="s">
+      <x:c r="L373" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M373" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N373" s="3" t="n">
+        <x:v>44587</x:v>
+      </x:c>
+      <x:c r="O373" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="J373" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="P373" s="0" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="Q373" s="4" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="R373" s="0" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="S373" s="0" t="n">
+        <x:v>599256</x:v>
+      </x:c>
+      <x:c r="T373" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="Q373" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="C374" s="15" t="s"/>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C374" s="15" t="n">
+        <x:v>37391</x:v>
+      </x:c>
       <x:c r="D374" s="15" t="s"/>
-      <x:c r="E374" s="14" t="s"/>
+      <x:c r="E374" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>24024</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>609334</x:v>
+        <x:v>552270</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>133</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
-      <x:c r="E375" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>496</x:v>
-[...1 lines deleted...]
-      <x:c r="H375" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24024</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="Q375" s="4" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="R375" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="Q375" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>620902</x:v>
+        <x:v>609334</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
-        <x:v>25353</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
-        <x:v>498</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>448097</x:v>
+        <x:v>620902</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>25353</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>500</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>524069</x:v>
+        <x:v>448097</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>398</x:v>
-[...1 lines deleted...]
-      <x:c r="C378" s="15" t="s"/>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C378" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
-        <x:v>399</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
-        <x:v>403</x:v>
-[...1 lines deleted...]
-      <x:c r="J378" s="14" t="s"/>
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="J378" s="14" t="s">
+        <x:v>110</x:v>
+      </x:c>
       <x:c r="K378" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="Q378" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="Q378" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>634434</x:v>
+        <x:v>524069</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="F379" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>634438</x:v>
+        <x:v>634434</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
-      <x:c r="E380" s="14" t="s"/>
-      <x:c r="F380" s="14" t="s"/>
+      <x:c r="E380" s="14" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="F380" s="14" t="s">
+        <x:v>400</x:v>
+      </x:c>
       <x:c r="G380" s="14" t="s">
-        <x:v>507</x:v>
-[...1 lines deleted...]
-      <x:c r="H380" s="14" t="s"/>
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="H380" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="P380" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="P380" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>619348</x:v>
+        <x:v>634438</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>619351</x:v>
+        <x:v>623651</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>619358</x:v>
+        <x:v>629575</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>619359</x:v>
+        <x:v>629576</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>619373</x:v>
+        <x:v>629585</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>619376</x:v>
+        <x:v>619361</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>619379</x:v>
+        <x:v>619366</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>619386</x:v>
+        <x:v>619378</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>619389</x:v>
+        <x:v>619381</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>619400</x:v>
+        <x:v>619388</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>619401</x:v>
+        <x:v>619390</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>619407</x:v>
+        <x:v>619391</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>619412</x:v>
+        <x:v>619402</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>619361</x:v>
+        <x:v>619403</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>619366</x:v>
+        <x:v>619409</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>619378</x:v>
+        <x:v>619411</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>619381</x:v>
+        <x:v>629567</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>619388</x:v>
+        <x:v>629577</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>619390</x:v>
+        <x:v>629581</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>619391</x:v>
+        <x:v>629582</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
-        <x:v>24047</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>619402</x:v>
+        <x:v>629586</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>24047</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>619403</x:v>
+        <x:v>619341</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>619409</x:v>
+        <x:v>619344</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>619411</x:v>
+        <x:v>619354</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>623651</x:v>
+        <x:v>619364</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>629575</x:v>
+        <x:v>619365</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>629576</x:v>
+        <x:v>619370</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>629585</x:v>
+        <x:v>619374</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>528</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>629567</x:v>
+        <x:v>619396</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>629577</x:v>
+        <x:v>619405</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>629581</x:v>
+        <x:v>619410</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>531</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>629582</x:v>
+        <x:v>619348</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>629586</x:v>
+        <x:v>619351</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>629587</x:v>
+        <x:v>619358</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>24047</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>619341</x:v>
+        <x:v>619359</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>619344</x:v>
+        <x:v>619373</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>619354</x:v>
+        <x:v>619376</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>619364</x:v>
+        <x:v>619379</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>619365</x:v>
+        <x:v>619386</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>619370</x:v>
+        <x:v>619389</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>619374</x:v>
+        <x:v>619400</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>619396</x:v>
+        <x:v>619401</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>619405</x:v>
+        <x:v>619407</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>619410</x:v>
+        <x:v>619412</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>629563</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>629570</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>629578</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>619349</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>619352</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>619356</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s"/>
       <x:c r="K430" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>619367</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>619372</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>619385</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>619397</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>619408</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>619342</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>619345</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>619368</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>619369</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>619383</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>619393</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>619406</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>623652</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>629564</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>629566</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>629584</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>629589</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>629591</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>629592</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>619346</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>619347</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>619350</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>619353</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>619355</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>619357</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>619375</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>619384</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>619387</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s"/>
       <x:c r="K458" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>619392</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>619394</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>619395</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>619360</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>619362</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>619363</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>619371</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>619377</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>619380</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>619382</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s"/>
       <x:c r="K468" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>619398</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>619399</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C470" s="15" t="s"/>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s"/>
       <x:c r="K470" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>24047</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>619404</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>619443</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C472" s="15" t="s"/>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s"/>
       <x:c r="K472" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>619444</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s"/>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>629569</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>524</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C474" s="15" t="s"/>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s"/>
       <x:c r="K474" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>629571</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>524</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C475" s="3" t="s"/>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>629572</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C476" s="15" t="s"/>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s"/>
       <x:c r="K476" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>629590</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>619340</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C478" s="15" t="s"/>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s"/>
       <x:c r="K478" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>619343</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
-        <x:v>41577</x:v>
+        <x:v>41578</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>596776</x:v>
+        <x:v>596769</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
-        <x:v>41578</x:v>
+        <x:v>41577</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>596769</x:v>
+        <x:v>596776</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
@@ -29663,165 +29657,164 @@
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>603818</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
-      <x:c r="E495" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G495" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>554912</x:v>
+        <x:v>575547</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
-        <x:v>85</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
-      <x:c r="E496" s="14" t="s"/>
+      <x:c r="E496" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I496" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>575547</x:v>
+        <x:v>554912</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>40489</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -30507,54 +30500,54 @@
       <x:c r="S508" s="14" t="n">
         <x:v>609462</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>37391</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
@@ -30568,84 +30561,84 @@
         <x:v>602808</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I510" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>602810</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>